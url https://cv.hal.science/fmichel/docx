--- v0 (2026-03-16)
+++ v1 (2026-04-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.0773480663px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Michel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fmichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9064-0463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20476940X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et exploitation d’un graphe de connaissances sur la littérature scientifique en sciences de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1-2), pp.107-129. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified approach to publish semantic annotations of agricultural documents as knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Gates Happi Happi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Agricultural Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.43. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atech.2024.100484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Base on Species Life Traits : A Spanish/French Plinian Core implementation use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pamerlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Pando de la Hoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.e111784. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.7.111784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining different points of view on plant descriptions: mapping agricultural plant roles and biological taxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Frontiers in Artificial Intelligence, 6, pp.118803. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frai.2023.1188036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndeGx: A Model and a Framework for Indexing RDF Knowledge Graphs with SPARQL-based Test Suits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2023.100775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISSA : un graphe de connaissances au service de la recherche bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, pp.515-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ISSA : l’intelligence artificielle au service de la recherche bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107, pp.6-7. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/arabesques.3046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WASABI Song Corpus and Knowledge Graph for Music Lyrics Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Tikat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-on-the-Web: Exploring the COVID-19 Scientific Literature through Visualization of Linked Data from Entity and Argument Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Science Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/qss_a_00164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Semantic Web and NoSQL Worlds: Generic SPARQL Query Translation and Application to MongoDB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, LNCS, 11360, pp.125-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Web APIs and Linked Data Using SPARQL Micro-Services - Application to Biodiversity Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special Issue "Semantics for Big Data Integration", 9 (12), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info9120310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kastor: Fine-tuned Small Language Models for Shape-based Active Relation Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Portoroz, France. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94575-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Such Thing as Free Brain Time: For a Pigouvian Tax on Attention Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Belgroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth AAAI/ACM Conference on AI, Ethics, and Society (AIES 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI/ACM, Oct 2025, Madrid, Spain. pp.367-378, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aies.v8i1.36555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the Generalization Limits of SLM Finetuning for Shape-Based Extraction of Datatype and Object Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KCAP 2025 - Thirteenth International Conference on Knowledge Capture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Dec 2025, Dayton, OH, USA,, United States. pp.9-17, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3731443.3771342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285428v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Questions and Queries Datasets for Knowledge Graphs: a Demo of Q²Forge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Felix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2025 - 24th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nara, Japan. pp.408-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on a Pigouvian Regulation of the Attention Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Belgroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Democracy: Bridging Theory and Practice. 2nd Conference of the European Network for Digital Democracy (EDDY-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboT: AI-based agent for natural language-based interaction with metabolomics knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Bekbergenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tysinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd annual international conference on Intelligent Systems for Molecular Biology (ISMB 2025) / 24th Annual Conference of the European Conference on Computational Biology (ECCB 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Interface and Agent Interface for Online Generation of Knowledge Graph’s Competency Questions and Question-Query Training Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Felix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAGE-KG 2025: The Second International Workshop on Retrieval-Augmented Generation Enabled by Knowledge Graphs, co-located with ISWC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nara, Japan. pp.153-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q²Forge: Minting Competency Questions and SPARQL Queries for Question-Answering Over Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Félix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K-CAP '25 - Knowledge Capture Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Dayton, OH, United States. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3731443.3771350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070442v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wheat and Rice Genomics Scientific Literature Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Gates Happi Happi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Technologies for Health Care and Life Science (SWAT4HCLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andra Waagmeester; M. Scott Marshall; Andrea Splendiani, Feb 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04932752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pay Attention: a Call to Regulate the Attention Market and Prevent Algorithmic Emotional Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIES 2024 - 7th AAAI/ACM Conference on AI, Ethics, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI/ACM, Oct 2024, San Jose (CA), United States. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aies.v7i1.31696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligner les descriptions des plantes ayant des points de vue distincts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France. pp.121-122, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/LVRFWJ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Platform for Quality Measures in a Linked Data Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '24: The ACM Web Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, Singapore. pp.1087-1090, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3589335.3651443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-Written Knowledge Graphs: Most Effective RDF Syntaxes for Triple Linearization in End-to-End Extraction of Relations from Texts (Student Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2024 - 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence, Feb 2024, Vancouver, Canada. pp.23631-23632, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v38i21.30502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 shades of RDF: Impact of Syntaxes on Data Extraction with Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2024 Extended Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hersonissos, Greece. pp.81-91, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78952-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RML Ontology: A Community-Driven Modular Redesign After a Decade of Experience in Mapping Heterogeneous Data to RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Iglesias-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan van Assche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián Arenas-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben de Meester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2023 - 22th International Semantic Web Confernece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-47243-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using polymorphic glyphs to support the visual exploration of hierarchical spatio-temporal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadil Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERACT 2023 - 19th IFIP International Conference of Technical Committee 13 (Human- Computer Interaction)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, York, United Kingdom. pp.325-329, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42293-5_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turn your web APIs into just another piece of your Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KGC 2023 - The Knowledge Graph Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, New York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental and multimodal visualization of discographies: exploring the WASABI music knowledge base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Tikat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Molinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pelerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAC 2022 - Web Audio Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Cannes, France. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6767530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stunning Doodle: un outil pour la visualisation et l'analyse conjointe de graphes de connaissances et leurs plongements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFIA 2022 - Journées francophones d’Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for Meteorological Knowledge Graphs: Application to Météo-France Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWE 2022- 22nd International Conference on Web Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stunning Doodle: a Tool for Joint Visualization and Analysis of Knowledge Graphs and Graph Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2022 - European Semantic Web Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISSA: Generic Pipeline, Knowledge Model and Visualization tools to Help Scientists Search and Make Sense of a Scientific Archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2022 - 21st International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-19433-7_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Indexing of Open Scientific Literature to Help Users Discover and Navigate through Publications Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Deboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG 2022 - The Biodiversity Information Standards annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Sofia, Bulgaria. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.6.93640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement entre sources : cas d'usage des plantes cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d’Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un graphe de connaissances à partir des annotations d'articles scientifiques et de leur contenu en sciences de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC'2022 - PFIA 2022 Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alsayed Algergawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Jael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaoyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Workshop on Ontology Matching (OM2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Knowledge Graphs: Time to move up a gear!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG 2021 annual virtual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, France. pp.e73699, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.5.73699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-on-the-Web: Graphe de Connaissances et Services pour faire Progresser la Recherche sur la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ah-Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2021 - 32es Journées francophones d'Ingénierie des Connaissances (32st French Knowledge Engineering Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maxime Lefrançois, Jun 2021, Bordeaux, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Classical SERVICE Clause in Federated SPARQL Queries: Leveraging the Full Potential of URI Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2021 - 17th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic approach to identify the information captured by Knowledge Graph Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI-IAT 2021 - 20th IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, ESSENDON, VIC, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-on-the-Web: Knowledge Graph and Services to Advance COVID-19 Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ah-Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2020 - 19th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Athens / Virtual, Greece. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62466-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Knowledge Graph Enhanced Learner Model to Predict Outcomes to Questions in the Medical Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2020 - 22nd International Conference on Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unleash the Potential of your Website! 180,000 webpages from the French Natural History Museum marked up with Bioschemas/Schema.org biodiversity types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ledentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioschemas Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG 2020 annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.4.59046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Data on the Web: extend the pivot, don't reinvent the wheel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W3C Workshop on Web Standardization for Graph Data - Creating Bridges: RDF, Property Graph and SQL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, W3C, Mar 2019, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058664v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Biologists in Editing Taxonomic Information by Confronting Multiple Data Sources using Linked Data Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Next</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Leiden, Netherlands. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.3.37421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Automatic Discovery and Querying of Web APIs at Web Scale using Linked Data Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW2019 workshop on Linked Data on the Web and its Relationship with Distributed Ledgers (LDOW/LDDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308560.3317073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL Micro-Services: Lightweight Integration of Web APIs and Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDOW Workshop of the 2018 World Wide Web Conference (WWW'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Biodiversity Linked Data: Pragmatism May Narrow Future Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPNHC+TDWG 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dunedin, New Zealand. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.2.26235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioschemas & Schema.org: a Lightweight Semantic Layer for Life Sciences Websites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Standards (TDWG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dunedin, New Zealand. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.2.25836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Biodiversity Linked Data and Web APIs using SPARQL Micro-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Standards (TDWG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dunedin, New Zealand. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.2.25481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du référentiel taxonomique commun TAXREF, socle pour la connaissance et l'échange de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interopérabilité des systèmes d'information sur l'eau (INSIDE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model to Represent Nomenclatural and Taxonomic Information as Linked Data. Application to the French Taxonomic Register, TAXREF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2017 Workshop on Semantics for Biodiversity (S4Biodiv 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAXREF-LD: A Reference Thesaurus for Biodiversity on the Web of Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Standards (TDWG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/tdwgproceedings.1.20232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mapping-based Method to Query MongoDB Documents with SPARQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Database and Expert Systems Applications (DEXA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Mapping-Based Query Translation from SPARQL to Various Target Database Query Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Web Information Systems and Technologies (WEBIST'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’un référentiel taxonomique commun pour des études sur l’histoire de la zoologie, l’archéozoologie et la biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemWeb.Pro 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Shared Reference Thesaurus for Studies on History of Zoology, Archaeozoology and Conservation Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Confenrece 2015, workshop Semantic Web For Scientific Heritage (SW4SH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation of Relational and Non-Relational Databases into RDF with xR2RML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Djimenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Confenrence on Web Information Systems and Technologies (WEBIST'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lisbon, Portugal. pp.443-454, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005448304430454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make brain imaging research efficient and reproducible: building software and standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and using the Neuroimaging and Data Sharing Data Model: the NIDASH Working Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping (OHBM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using VAPOR to improve VO administration and operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Community Forum 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grid Initiative, May 2014, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VAPOR Vo Administration and operations PORtal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Community Forum 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grid Initiative, Apr 2013, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">biomed VO Operational status & issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Community Forum 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grid Initiative, Apr 2013, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievements and perspectives of the biomed technical team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Community Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Munich, Germany. pp.PoS(EGICF12-EMITC2)015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical support for Life Sciences communities on a production grid infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HealthGrid'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Amsterdam, Netherlands. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroLOG: A framework for the sharing and reuse of distributed tools and data in neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farooq Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization for Human Brain Mapping (HBM'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroLOG: sharing neuroimaging data using an ontology-based federated approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Washington DC, United States. pp.472-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A federated system for sharing and reuse of images and image processing tools in neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farooq Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacem Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid-wide neuroimaging data federation in the context of the NeuroLOG project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farooq Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HealthGrid'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.112-123, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-583-9-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00512799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Questions and Queries Datasets for Knowledge Graphs: a Demo of Q²Forge Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Félix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2025: The 24th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nara, Japan. , CEUR-worshop proceedings, CEUR-4085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen²KGBot: Generic Generative Knowledge Graph Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Félix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI Action Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-written Knowledge Graphs Most Effective RDF Syntaxes for Triple Linearization in End-to-End Extraction of Relations from Text (Student Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 24 - 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vancouver, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Pattern-Based Extractors from Natural Language and Knowledge Graphs Applying Large Language Models to Wikipedia &amp; the Linked Open Data (POSTER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2024 - 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vancouver, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of variation data through SPARQL Micro-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Metereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIERRE LARMANDE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web for Health Care and Life Science (SWA4HCLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Leiden (DE), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04812730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadatamatic: A Web application to Create a Dataset Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '23 - The ACM Web Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Austin TX, United States. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023, pp.123-126, 2023, WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3543873.3587328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning RDF pattern extractors from natural language and knowledge graphs -application to Wikipedia and the LOD (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWS 2023 - International Semantic Web Research Summer School / GEMSS 2023 - Generative Modeling Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bertinoro, Italy / Copenhague, Denmark. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing and Visualizing Agro-Meteorological Parameters based on an Observational Weather Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW 2023 - ACM Web Conference 2023 - International World Wide Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Austin (TX), United States. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Companion Proceedings of the ACM Web Conference 2023, 2023, WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3543873.3587357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Students' performance in E-learning Environments based on Link Prediction in a Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIED 2022 - The 23rd International Conference on Artificial Intelligence in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Durham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Artificial Intelligence in Education. Posters and Late Breaking Results, Workshops and Tutorials, Industry and Innovation Tracks, Practitioners’ and Doctoral Consortium., 13355, 2022, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11647-6_86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WeKG-MF: a Knowledge Graph of Observational Weather Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2022 - 19th Extended Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11609-4_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657694v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KartoGraphI: Drawing a Map of Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2022 - 19th European Semantic Web Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652865v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Helsinki, Finland. , 2019, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3520300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02351000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Web APIs and Linked Data with SPARQL Micro-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gangemi A. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference (ESWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Portoroz, Slovenia. Springer, Cham, LNCS (11155), pp.187-191, 2018, The Semantic Web: ESWC 2018 Satellite Events. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98192-5_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WASABI Dataset: Cultural, Lyrics and Audio Analysis Metadata About 2 Million Popular Commercially Released Songs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web. ESWC 2021. Lecture Notes in Computer Science, vol 12731.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.515-531, 2021, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77385-4_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation of Heterogeneous Databases into RDF, and Application to the Construction of a SKOS Taxonomical Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Djimenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Information Systems and Technologies: 11th International Conference, WEBIST 2015, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 246, Springer, pp.275-296, 2016, Lecture Notes in Business Information Processing, 978-3-319-30995-8. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30995-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q²Forge : Générer des Collections de Questions de Compétences et Requêtes SPARQL pour Interroger des Graphes de Connaissances en Langue Naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Félix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic review of relation extraction task since the emergence of Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349792v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eat your own KR: a KR-based approach to index Semantic Web Endpoints and Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xR2RML: Relational and Non-Relational Databases to RDF Mapping Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Djimenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ISRN I3S/RR 2014-04-FR, CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066663v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping-based SPARQL access to a MongoDB database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245883v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of RDB to RDF translation approaches and tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I3S. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Heterogeneous Data Sources in the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Journées du développement logiciel (JDEV 2017), Marseille, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01585312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make our Scientific Datasets Accessible and Interoperable on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Journées « Conduire et construire un plan de gestion des données : De la base de données à la pérennisation », Sètes, France. 2015, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01486617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISSA Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:rev:0ca5a450c3ba350eb2bb413a7b1fcdc7aa2a293b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL Micro-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:60866808c3fe54782fa93a8ebf7c849584b5e8ea;origin=https://github.com/frmichel/sparql-micro-service;visit=swh:1:snp:a942f5053178ab76149aa4cfc3ff95b1d33a24f1;anchor=swh:1:rev:b138e412f40a4add298d3dab32c106fffd86d62a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morph-xR2RML: MongoDB-to-RDF translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8ea716c0d9e69527a5f50378bf135c5952b1a229;origin=https://github.com/frmichel/morph-xr2rml;visit=swh:1:snp:1a5ab65813d598dd4d7353a5f982f7a815e9537c;anchor=swh:1:rev:04f1cd7c5db406bccdb92c29d9fc74bf61a3813c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.0773480663px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Michel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fmichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9064-0463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20476940X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et exploitation d’un graphe de connaissances sur la littérature scientifique en sciences de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1-2), pp.107-129. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified approach to publish semantic annotations of agricultural documents as knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Gates Happi Happi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Agricultural Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.43. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atech.2024.100484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Base on Species Life Traits : A Spanish/French Plinian Core implementation use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pamerlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Pando de la Hoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.e111784. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.7.111784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndeGx: A Model and a Framework for Indexing RDF Knowledge Graphs with SPARQL-based Test Suits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2023.100775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining different points of view on plant descriptions: mapping agricultural plant roles and biological taxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Frontiers in Artificial Intelligence, 6, pp.118803. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frai.2023.1188036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISSA : un graphe de connaissances au service de la recherche bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, pp.515-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ISSA : l’intelligence artificielle au service de la recherche bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107, pp.6-7. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/arabesques.3046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WASABI Song Corpus and Knowledge Graph for Music Lyrics Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Tikat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-on-the-Web: Exploring the COVID-19 Scientific Literature through Visualization of Linked Data from Entity and Argument Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Science Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/qss_a_00164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Semantic Web and NoSQL Worlds: Generic SPARQL Query Translation and Application to MongoDB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, LNCS, 11360, pp.125-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Web APIs and Linked Data Using SPARQL Micro-Services - Application to Biodiversity Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special Issue "Semantics for Big Data Integration", 9 (12), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info9120310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q²Forge : Générer des Collections de Questions de Compétences et Requêtes SPARQL pour Interroger des Graphes de Connaissances en Langue Naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Félix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2026 - 26ème Conférence Francophone sur l'Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Anglet, France. pp.465-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généraliser l'adaptation de modèles de langue frugaux pour l'extraction de motifs RDF à partir de texte, à des relations de type Datatype et Object property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2026 - 26émé conférence francophone sur l'extraction et la gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGC, Jan 2026, Langlet, France. RNTI-E-42, pp.399-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kastor: Fine-tuned Small Language Models for Shape-based Active Relation Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Portoroz, France. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94575-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Questions and Queries Datasets for Knowledge Graphs: a Demo of Q²Forge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Felix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2025 - 24th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nara, Japan. pp.408-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Such Thing as Free Brain Time: For a Pigouvian Tax on Attention Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Belgroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth AAAI/ACM Conference on AI, Ethics, and Society (AIES 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI/ACM, Oct 2025, Madrid, Spain. pp.367-378, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aies.v8i1.36555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the Generalization Limits of SLM Finetuning for Shape-Based Extraction of Datatype and Object Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KCAP 2025 - Thirteenth International Conference on Knowledge Capture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Dec 2025, Dayton, OH, USA,, United States. pp.9-17, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3731443.3771342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285428v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on a Pigouvian Regulation of the Attention Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Belgroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Democracy: Bridging Theory and Practice. 2nd Conference of the European Network for Digital Democracy (EDDY-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Interface and Agent Interface for Online Generation of Knowledge Graph’s Competency Questions and Question-Query Training Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Felix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAGE-KG 2025: The Second International Workshop on Retrieval-Augmented Generation Enabled by Knowledge Graphs, co-located with ISWC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nara, Japan. pp.153-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q²Forge: Minting Competency Questions and SPARQL Queries for Question-Answering Over Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Félix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K-CAP '25 - Knowledge Capture Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Dayton, OH, United States. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3731443.3771350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070442v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboT: AI-based agent for natural language-based interaction with metabolomics knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Bekbergenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tysinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd annual international conference on Intelligent Systems for Molecular Biology (ISMB 2025) / 24th Annual Conference of the European Conference on Computational Biology (ECCB 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wheat and Rice Genomics Scientific Literature Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Gates Happi Happi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Technologies for Health Care and Life Science (SWAT4HCLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andra Waagmeester; M. Scott Marshall; Andrea Splendiani, Feb 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04932752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pay Attention: a Call to Regulate the Attention Market and Prevent Algorithmic Emotional Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIES 2024 - 7th AAAI/ACM Conference on AI, Ethics, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI/ACM, Oct 2024, San Jose (CA), United States. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aies.v7i1.31696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligner les descriptions des plantes ayant des points de vue distincts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France. pp.121-122, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/LVRFWJ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Platform for Quality Measures in a Linked Data Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '24: The ACM Web Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, Singapore. pp.1087-1090, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3589335.3651443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-Written Knowledge Graphs: Most Effective RDF Syntaxes for Triple Linearization in End-to-End Extraction of Relations from Texts (Student Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2024 - 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence, Feb 2024, Vancouver, Canada. pp.23631-23632, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v38i21.30502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 shades of RDF: Impact of Syntaxes on Data Extraction with Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2024 Extended Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hersonissos, Greece. pp.81-91, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78952-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RML Ontology: A Community-Driven Modular Redesign After a Decade of Experience in Mapping Heterogeneous Data to RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Iglesias-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan van Assche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián Arenas-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben de Meester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2023 - 22th International Semantic Web Confernece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-47243-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using polymorphic glyphs to support the visual exploration of hierarchical spatio-temporal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadil Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERACT 2023 - 19th IFIP International Conference of Technical Committee 13 (Human- Computer Interaction)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, York, United Kingdom. pp.325-329, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42293-5_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turn your web APIs into just another piece of your Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KGC 2023 - The Knowledge Graph Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, New York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental and multimodal visualization of discographies: exploring the WASABI music knowledge base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Tikat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Molinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pelerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAC 2022 - Web Audio Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Cannes, France. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6767530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stunning Doodle: un outil pour la visualisation et l'analyse conjointe de graphes de connaissances et leurs plongements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFIA 2022 - Journées francophones d’Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for Meteorological Knowledge Graphs: Application to Météo-France Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWE 2022- 22nd International Conference on Web Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stunning Doodle: a Tool for Joint Visualization and Analysis of Knowledge Graphs and Graph Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2022 - European Semantic Web Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISSA: Generic Pipeline, Knowledge Model and Visualization tools to Help Scientists Search and Make Sense of a Scientific Archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2022 - 21st International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-19433-7_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Indexing of Open Scientific Literature to Help Users Discover and Navigate through Publications Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Deboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG 2022 - The Biodiversity Information Standards annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Sofia, Bulgaria. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.6.93640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement entre sources : cas d'usage des plantes cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d’Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un graphe de connaissances à partir des annotations d'articles scientifiques et de leur contenu en sciences de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC'2022 - PFIA 2022 Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alsayed Algergawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Jael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaoyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Workshop on Ontology Matching (OM2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Knowledge Graphs: Time to move up a gear!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG 2021 annual virtual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, France. pp.e73699, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.5.73699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-on-the-Web: Graphe de Connaissances et Services pour faire Progresser la Recherche sur la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ah-Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2021 - 32es Journées francophones d'Ingénierie des Connaissances (32st French Knowledge Engineering Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maxime Lefrançois, Jun 2021, Bordeaux, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Classical SERVICE Clause in Federated SPARQL Queries: Leveraging the Full Potential of URI Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2021 - 17th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic approach to identify the information captured by Knowledge Graph Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI-IAT 2021 - 20th IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, ESSENDON, VIC, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-on-the-Web: Knowledge Graph and Services to Advance COVID-19 Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ah-Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2020 - 19th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Athens / Virtual, Greece. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62466-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unleash the Potential of your Website! 180,000 webpages from the French Natural History Museum marked up with Bioschemas/Schema.org biodiversity types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ledentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioschemas Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG 2020 annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.4.59046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Knowledge Graph Enhanced Learner Model to Predict Outcomes to Questions in the Medical Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2020 - 22nd International Conference on Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Data on the Web: extend the pivot, don't reinvent the wheel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W3C Workshop on Web Standardization for Graph Data - Creating Bridges: RDF, Property Graph and SQL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, W3C, Mar 2019, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058664v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Biologists in Editing Taxonomic Information by Confronting Multiple Data Sources using Linked Data Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Next</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Leiden, Netherlands. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.3.37421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Automatic Discovery and Querying of Web APIs at Web Scale using Linked Data Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW2019 workshop on Linked Data on the Web and its Relationship with Distributed Ledgers (LDOW/LDDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308560.3317073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Biodiversity Linked Data: Pragmatism May Narrow Future Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPNHC+TDWG 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dunedin, New Zealand. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.2.26235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL Micro-Services: Lightweight Integration of Web APIs and Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDOW Workshop of the 2018 World Wide Web Conference (WWW'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioschemas & Schema.org: a Lightweight Semantic Layer for Life Sciences Websites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Standards (TDWG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dunedin, New Zealand. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.2.25836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Biodiversity Linked Data and Web APIs using SPARQL Micro-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Standards (TDWG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dunedin, New Zealand. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.2.25481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du référentiel taxonomique commun TAXREF, socle pour la connaissance et l'échange de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interopérabilité des systèmes d'information sur l'eau (INSIDE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model to Represent Nomenclatural and Taxonomic Information as Linked Data. Application to the French Taxonomic Register, TAXREF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2017 Workshop on Semantics for Biodiversity (S4Biodiv 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAXREF-LD: A Reference Thesaurus for Biodiversity on the Web of Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Standards (TDWG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/tdwgproceedings.1.20232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mapping-based Method to Query MongoDB Documents with SPARQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Database and Expert Systems Applications (DEXA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Mapping-Based Query Translation from SPARQL to Various Target Database Query Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Web Information Systems and Technologies (WEBIST'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’un référentiel taxonomique commun pour des études sur l’histoire de la zoologie, l’archéozoologie et la biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemWeb.Pro 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Shared Reference Thesaurus for Studies on History of Zoology, Archaeozoology and Conservation Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Confenrece 2015, workshop Semantic Web For Scientific Heritage (SW4SH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation of Relational and Non-Relational Databases into RDF with xR2RML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Djimenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Confenrence on Web Information Systems and Technologies (WEBIST'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lisbon, Portugal. pp.443-454, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005448304430454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make brain imaging research efficient and reproducible: building software and standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and using the Neuroimaging and Data Sharing Data Model: the NIDASH Working Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping (OHBM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using VAPOR to improve VO administration and operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Community Forum 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grid Initiative, May 2014, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VAPOR Vo Administration and operations PORtal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Community Forum 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grid Initiative, Apr 2013, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">biomed VO Operational status & issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Community Forum 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grid Initiative, Apr 2013, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievements and perspectives of the biomed technical team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Community Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Munich, Germany. pp.PoS(EGICF12-EMITC2)015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical support for Life Sciences communities on a production grid infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HealthGrid'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Amsterdam, Netherlands. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroLOG: A framework for the sharing and reuse of distributed tools and data in neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farooq Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization for Human Brain Mapping (HBM'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A federated system for sharing and reuse of images and image processing tools in neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farooq Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacem Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroLOG: sharing neuroimaging data using an ontology-based federated approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Washington DC, United States. pp.472-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid-wide neuroimaging data federation in the context of the NeuroLOG project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farooq Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HealthGrid'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.112-123, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-583-9-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00512799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Questions and Queries Datasets for Knowledge Graphs: a Demo of Q²Forge Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Félix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2025: The 24th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nara, Japan. , CEUR-worshop proceedings, CEUR-4085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen²KGBot: Generic Generative Knowledge Graph Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Félix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI Action Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-written Knowledge Graphs Most Effective RDF Syntaxes for Triple Linearization in End-to-End Extraction of Relations from Text (Student Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 24 - 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vancouver, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Pattern-Based Extractors from Natural Language and Knowledge Graphs Applying Large Language Models to Wikipedia &amp; the Linked Open Data (POSTER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2024 - 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vancouver, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of variation data through SPARQL Micro-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Metereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIERRE LARMANDE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web for Health Care and Life Science (SWA4HCLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Leiden (DE), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04812730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadatamatic: A Web application to Create a Dataset Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '23 - The ACM Web Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Austin TX, United States. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023, pp.123-126, 2023, WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3543873.3587328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing and Visualizing Agro-Meteorological Parameters based on an Observational Weather Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW 2023 - ACM Web Conference 2023 - International World Wide Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Austin (TX), United States. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Companion Proceedings of the ACM Web Conference 2023, 2023, WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3543873.3587357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning RDF pattern extractors from natural language and knowledge graphs -application to Wikipedia and the LOD (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWS 2023 - International Semantic Web Research Summer School / GEMSS 2023 - Generative Modeling Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bertinoro, Italy / Copenhague, Denmark. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Students' performance in E-learning Environments based on Link Prediction in a Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIED 2022 - The 23rd International Conference on Artificial Intelligence in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Durham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Artificial Intelligence in Education. Posters and Late Breaking Results, Workshops and Tutorials, Industry and Innovation Tracks, Practitioners’ and Doctoral Consortium., 13355, 2022, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11647-6_86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WeKG-MF: a Knowledge Graph of Observational Weather Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2022 - 19th Extended Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11609-4_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657694v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KartoGraphI: Drawing a Map of Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2022 - 19th European Semantic Web Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652865v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Helsinki, Finland. , 2019, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3520300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02351000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Web APIs and Linked Data with SPARQL Micro-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gangemi A. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference (ESWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Portoroz, Slovenia. Springer, Cham, LNCS (11155), pp.187-191, 2018, The Semantic Web: ESWC 2018 Satellite Events. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98192-5_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WASABI Dataset: Cultural, Lyrics and Audio Analysis Metadata About 2 Million Popular Commercially Released Songs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web. ESWC 2021. Lecture Notes in Computer Science, vol 12731.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.515-531, 2021, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77385-4_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation of Heterogeneous Databases into RDF, and Application to the Construction of a SKOS Taxonomical Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Djimenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Information Systems and Technologies: 11th International Conference, WEBIST 2015, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 246, Springer, pp.275-296, 2016, Lecture Notes in Business Information Processing, 978-3-319-30995-8. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30995-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T2S-Metrics: Unified Library for Evaluating SPARQL Queries Generated From Natural Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Juigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic review of relation extraction task since the emergence of Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349792v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eat your own KR: a KR-based approach to index Semantic Web Endpoints and Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xR2RML: Relational and Non-Relational Databases to RDF Mapping Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Djimenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ISRN I3S/RR 2014-04-FR, CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066663v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping-based SPARQL access to a MongoDB database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245883v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of RDB to RDF translation approaches and tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I3S. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Heterogeneous Data Sources in the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Journées du développement logiciel (JDEV 2017), Marseille, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01585312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make our Scientific Datasets Accessible and Interoperable on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Journées « Conduire et construire un plan de gestion des données : De la base de données à la pérennisation », Sètes, France. 2015, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01486617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T2S-Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Juigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:614ae121800384a7fb802dc20f7738cc433e9f20;origin=https://github.com/Wimmics/t2s-metrics;visit=swh:1:snp:87aa07e4a2c74e0a4eb6fbc8a7b8c2564de0df72;anchor=swh:1:rev:139143973d741210027b9e93a2586b0602f1a96b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q²Forge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Felix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:022465a649c6767e0822dfcf050a213f03431023;origin=https://github.com/Wimmics/q2forge;visit=swh:1:snp:afaba4a5310f6690a7489cc3077cc63f365259ce;anchor=swh:1:rev:635b300cbcae2e0d1d709dfd4716b69e2edc12ab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen²KGBot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Felix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:7c75f8d54d70c2b0a7c76c6ca0308073e6a1f3df;origin=https://github.com/Wimmics/gen2kgbot;visit=swh:1:snp:54dc215eddc4deec842c15d8dbcb2a5f7f9ccafa;anchor=swh:1:rev:b9ffc3c67947e2d6f2e67ad35769d8079d9c40cf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISSA Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:rev:0ca5a450c3ba350eb2bb413a7b1fcdc7aa2a293b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL Micro-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:60866808c3fe54782fa93a8ebf7c849584b5e8ea;origin=https://github.com/frmichel/sparql-micro-service;visit=swh:1:snp:a942f5053178ab76149aa4cfc3ff95b1d33a24f1;anchor=swh:1:rev:b138e412f40a4add298d3dab32c106fffd86d62a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morph-xR2RML: MongoDB-to-RDF translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8ea716c0d9e69527a5f50378bf135c5952b1a229;origin=https://github.com/frmichel/morph-xr2rml;visit=swh:1:snp:1a5ab65813d598dd4d7353a5f982f7a815e9537c;anchor=swh:1:rev:04f1cd7c5db406bccdb92c29d9fc74bf61a3813c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId265"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62D82F50"/>
+    <w:nsid w:val="6E103206"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fmichel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9064-0463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20476940X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yacoubi Ayadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.95" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Gates Happi Happi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2024.100484" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198414v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pamerlon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pando de la Hoz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.111784" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1188036" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946680v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2023.100775" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03969275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938382v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3046" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Tikat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gazzotti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00164" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947589v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info9120310" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celian Ringwald" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Abi Akl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94575-5_6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240862v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Belgroun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aies.v8i1.36555" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285428v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Ringwald" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771342" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289986v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousouf Taghzouti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Felix Nothias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103176v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235355v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Bekbergenova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pradi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tysinger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070442v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Nothias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771350" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04932752v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758276v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aies.v7i1.31696" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LVRFWJ" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04575211v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Andersen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589335.3651443" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i21.30502" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581124v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78952-6_8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201661v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Iglesias-Molina" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan van Assche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Arenas-Guerrero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben de Meester" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debruyne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47243-5_9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188896v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Ayari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42293-5_31" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351695v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748134v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Molinet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pelerin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6767530" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889910v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ettorre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619869v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601145v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807744v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19433-7_38" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03762964v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Deboin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.6.93640" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889780v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889968v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351729v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abd Nikooie Pour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsayed Algergawy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jael Castro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Chen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373536v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kaplan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.5.73699" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230741v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ah-Kane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03404125v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Graux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476795v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939363v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62466-8_19" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915414v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rodr&#237;guez Rocha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976710v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ledentec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bioschemas Community" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.59046" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058664v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168164v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tercerie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37421" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060966v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3317073" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856363v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.2.26235" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856364v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.2.25836" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856365v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.2.25481" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585294v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617708v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612451v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20232" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330146v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280951v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401357v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146638v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207828v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Djimenou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005448304430454" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570693v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Das" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keator" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krysztof Gorgolewski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Auer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101842v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satrajit Ghosh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nolan Nichols" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585483v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585498v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585538v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760715v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677839v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813796v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Ahmad" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683087v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690921v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Wali" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512799v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-112" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332768v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333244v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526132v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526139v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812730v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Metereau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=PIERRE LARMANDE" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sempere" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171196v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543873.3587328" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175511v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230234v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/proceedings/10.1145/3543873" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543873.3587357" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688838v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aied2022.webspace.durham.ac.uk/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11647-6_86" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03657694v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11609-4_19" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652865v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2022.eswc-conferences.org" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783936v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_35" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282619v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77385-4_31" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337308v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30995-5_14" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399933v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349792v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140375v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066663v5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245883v5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903568v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01585312v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01486617v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807540v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:0ca5a450c3ba350eb2bb413a7b1fcdc7aa2a293b" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115815v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:60866808c3fe54782fa93a8ebf7c849584b5e8ea;origin=https://github.com/frmichel/sparql-micro-service;visit=swh:1:snp:a942f5053178ab76149aa4cfc3ff95b1d33a24f1;anchor=swh:1:rev:b138e412f40a4add298d3dab32c106fffd86d62a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128090v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8ea716c0d9e69527a5f50378bf135c5952b1a229;origin=https://github.com/frmichel/morph-xr2rml;visit=swh:1:snp:1a5ab65813d598dd4d7353a5f982f7a815e9537c;anchor=swh:1:rev:04f1cd7c5db406bccdb92c29d9fc74bf61a3813c" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fmichel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9064-0463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20476940X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yacoubi Ayadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.95" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Gates Happi Happi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2024.100484" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198414v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pamerlon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pando de la Hoz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.111784" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2023.100775" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1188036" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03969275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938382v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3046" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Tikat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gazzotti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00164" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947589v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info9120310" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399933v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousouf Taghzouti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Nothias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Ringwald" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Abi Akl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celian Ringwald" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94575-5_6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289986v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Felix Nothias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240862v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Belgroun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aies.v8i1.36555" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285428v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771342" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103176v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289962v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070442v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771350" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235355v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Bekbergenova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pradi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tysinger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04932752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758276v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aies.v7i1.31696" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638307v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LVRFWJ" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04575211v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Andersen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589335.3651443" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i21.30502" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581124v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78952-6_8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201661v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Iglesias-Molina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan van Assche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Arenas-Guerrero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben de Meester" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debruyne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47243-5_9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188896v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Ayari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42293-5_31" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351695v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748134v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Molinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pelerin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6767530" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889910v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ettorre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619869v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601145v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807744v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19433-7_38" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03762964v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Deboin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.6.93640" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889780v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889968v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351729v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abd Nikooie Pour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsayed Algergawy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jael Castro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Chen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373536v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kaplan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.5.73699" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230741v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ah-Kane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03404125v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Graux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476795v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939363v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62466-8_19" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976710v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ledentec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bioschemas Community" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.59046" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915414v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rodr&#237;guez Rocha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058664v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tercerie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37421" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060966v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3317073" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856363v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.2.26235" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722792v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856364v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.2.25836" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856365v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.2.25481" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585294v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617708v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612451v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20232" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330146v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280951v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401357v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146638v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207828v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Djimenou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005448304430454" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570693v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Das" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keator" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krysztof Gorgolewski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Auer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101842v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satrajit Ghosh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nolan Nichols" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585483v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585498v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585538v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760715v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677839v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813796v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Ahmad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690921v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Wali" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683087v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512799v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-112" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332768v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333244v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526132v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526139v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812730v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Metereau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=PIERRE LARMANDE" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sempere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171196v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543873.3587328" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230234v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/proceedings/10.1145/3543873" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543873.3587357" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175511v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688838v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aied2022.webspace.durham.ac.uk/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11647-6_86" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03657694v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11609-4_19" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652865v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2022.eswc-conferences.org" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783936v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_35" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282619v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77385-4_31" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337308v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30995-5_14" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05598018v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juign&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349792v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140375v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066663v5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245883v5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903568v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01585312v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01486617v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556151v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:614ae121800384a7fb802dc20f7738cc433e9f20;origin=https://github.com/Wimmics/t2s-metrics;visit=swh:1:snp:87aa07e4a2c74e0a4eb6fbc8a7b8c2564de0df72;anchor=swh:1:rev:139143973d741210027b9e93a2586b0602f1a96b" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557287v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:022465a649c6767e0822dfcf050a213f03431023;origin=https://github.com/Wimmics/q2forge;visit=swh:1:snp:afaba4a5310f6690a7489cc3077cc63f365259ce;anchor=swh:1:rev:635b300cbcae2e0d1d709dfd4716b69e2edc12ab" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555627v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7c75f8d54d70c2b0a7c76c6ca0308073e6a1f3df;origin=https://github.com/Wimmics/gen2kgbot;visit=swh:1:snp:54dc215eddc4deec842c15d8dbcb2a5f7f9ccafa;anchor=swh:1:rev:b9ffc3c67947e2d6f2e67ad35769d8079d9c40cf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807540v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:0ca5a450c3ba350eb2bb413a7b1fcdc7aa2a293b" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115815v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:60866808c3fe54782fa93a8ebf7c849584b5e8ea;origin=https://github.com/frmichel/sparql-micro-service;visit=swh:1:snp:a942f5053178ab76149aa4cfc3ff95b1d33a24f1;anchor=swh:1:rev:b138e412f40a4add298d3dab32c106fffd86d62a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128090v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8ea716c0d9e69527a5f50378bf135c5952b1a229;origin=https://github.com/frmichel/morph-xr2rml;visit=swh:1:snp:1a5ab65813d598dd4d7353a5f982f7a815e9537c;anchor=swh:1:rev:04f1cd7c5db406bccdb92c29d9fc74bf61a3813c" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>