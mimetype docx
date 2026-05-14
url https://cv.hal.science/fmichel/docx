--- v1 (2026-04-23)
+++ v2 (2026-05-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.0773480663px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Michel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fmichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9064-0463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20476940X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et exploitation d’un graphe de connaissances sur la littérature scientifique en sciences de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1-2), pp.107-129. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified approach to publish semantic annotations of agricultural documents as knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Gates Happi Happi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Agricultural Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.43. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atech.2024.100484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Base on Species Life Traits : A Spanish/French Plinian Core implementation use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pamerlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Pando de la Hoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.e111784. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.7.111784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndeGx: A Model and a Framework for Indexing RDF Knowledge Graphs with SPARQL-based Test Suits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2023.100775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining different points of view on plant descriptions: mapping agricultural plant roles and biological taxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Frontiers in Artificial Intelligence, 6, pp.118803. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frai.2023.1188036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISSA : un graphe de connaissances au service de la recherche bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, pp.515-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ISSA : l’intelligence artificielle au service de la recherche bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107, pp.6-7. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/arabesques.3046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WASABI Song Corpus and Knowledge Graph for Music Lyrics Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Tikat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-on-the-Web: Exploring the COVID-19 Scientific Literature through Visualization of Linked Data from Entity and Argument Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Science Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/qss_a_00164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Semantic Web and NoSQL Worlds: Generic SPARQL Query Translation and Application to MongoDB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, LNCS, 11360, pp.125-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Web APIs and Linked Data Using SPARQL Micro-Services - Application to Biodiversity Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special Issue "Semantics for Big Data Integration", 9 (12), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info9120310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q²Forge : Générer des Collections de Questions de Compétences et Requêtes SPARQL pour Interroger des Graphes de Connaissances en Langue Naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Félix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2026 - 26ème Conférence Francophone sur l'Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Anglet, France. pp.465-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généraliser l'adaptation de modèles de langue frugaux pour l'extraction de motifs RDF à partir de texte, à des relations de type Datatype et Object property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2026 - 26émé conférence francophone sur l'extraction et la gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGC, Jan 2026, Langlet, France. RNTI-E-42, pp.399-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kastor: Fine-tuned Small Language Models for Shape-based Active Relation Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Portoroz, France. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94575-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Questions and Queries Datasets for Knowledge Graphs: a Demo of Q²Forge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Felix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2025 - 24th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nara, Japan. pp.408-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Such Thing as Free Brain Time: For a Pigouvian Tax on Attention Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Belgroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth AAAI/ACM Conference on AI, Ethics, and Society (AIES 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI/ACM, Oct 2025, Madrid, Spain. pp.367-378, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aies.v8i1.36555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the Generalization Limits of SLM Finetuning for Shape-Based Extraction of Datatype and Object Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KCAP 2025 - Thirteenth International Conference on Knowledge Capture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Dec 2025, Dayton, OH, USA,, United States. pp.9-17, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3731443.3771342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285428v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on a Pigouvian Regulation of the Attention Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Belgroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Democracy: Bridging Theory and Practice. 2nd Conference of the European Network for Digital Democracy (EDDY-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Interface and Agent Interface for Online Generation of Knowledge Graph’s Competency Questions and Question-Query Training Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Felix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAGE-KG 2025: The Second International Workshop on Retrieval-Augmented Generation Enabled by Knowledge Graphs, co-located with ISWC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nara, Japan. pp.153-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q²Forge: Minting Competency Questions and SPARQL Queries for Question-Answering Over Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Félix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K-CAP '25 - Knowledge Capture Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Dayton, OH, United States. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3731443.3771350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070442v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboT: AI-based agent for natural language-based interaction with metabolomics knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Bekbergenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tysinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd annual international conference on Intelligent Systems for Molecular Biology (ISMB 2025) / 24th Annual Conference of the European Conference on Computational Biology (ECCB 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wheat and Rice Genomics Scientific Literature Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Gates Happi Happi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Technologies for Health Care and Life Science (SWAT4HCLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andra Waagmeester; M. Scott Marshall; Andrea Splendiani, Feb 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04932752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pay Attention: a Call to Regulate the Attention Market and Prevent Algorithmic Emotional Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIES 2024 - 7th AAAI/ACM Conference on AI, Ethics, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI/ACM, Oct 2024, San Jose (CA), United States. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aies.v7i1.31696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligner les descriptions des plantes ayant des points de vue distincts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France. pp.121-122, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/LVRFWJ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Platform for Quality Measures in a Linked Data Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '24: The ACM Web Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, Singapore. pp.1087-1090, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3589335.3651443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-Written Knowledge Graphs: Most Effective RDF Syntaxes for Triple Linearization in End-to-End Extraction of Relations from Texts (Student Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2024 - 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence, Feb 2024, Vancouver, Canada. pp.23631-23632, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v38i21.30502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 shades of RDF: Impact of Syntaxes on Data Extraction with Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2024 Extended Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hersonissos, Greece. pp.81-91, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78952-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RML Ontology: A Community-Driven Modular Redesign After a Decade of Experience in Mapping Heterogeneous Data to RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Iglesias-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan van Assche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián Arenas-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben de Meester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2023 - 22th International Semantic Web Confernece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-47243-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using polymorphic glyphs to support the visual exploration of hierarchical spatio-temporal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadil Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERACT 2023 - 19th IFIP International Conference of Technical Committee 13 (Human- Computer Interaction)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, York, United Kingdom. pp.325-329, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42293-5_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turn your web APIs into just another piece of your Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KGC 2023 - The Knowledge Graph Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, New York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental and multimodal visualization of discographies: exploring the WASABI music knowledge base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Tikat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Molinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pelerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAC 2022 - Web Audio Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Cannes, France. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6767530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stunning Doodle: un outil pour la visualisation et l'analyse conjointe de graphes de connaissances et leurs plongements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFIA 2022 - Journées francophones d’Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for Meteorological Knowledge Graphs: Application to Météo-France Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWE 2022- 22nd International Conference on Web Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stunning Doodle: a Tool for Joint Visualization and Analysis of Knowledge Graphs and Graph Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2022 - European Semantic Web Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISSA: Generic Pipeline, Knowledge Model and Visualization tools to Help Scientists Search and Make Sense of a Scientific Archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2022 - 21st International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-19433-7_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Indexing of Open Scientific Literature to Help Users Discover and Navigate through Publications Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Deboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG 2022 - The Biodiversity Information Standards annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Sofia, Bulgaria. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.6.93640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement entre sources : cas d'usage des plantes cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d’Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un graphe de connaissances à partir des annotations d'articles scientifiques et de leur contenu en sciences de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC'2022 - PFIA 2022 Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alsayed Algergawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Jael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaoyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Workshop on Ontology Matching (OM2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Knowledge Graphs: Time to move up a gear!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG 2021 annual virtual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, France. pp.e73699, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.5.73699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-on-the-Web: Graphe de Connaissances et Services pour faire Progresser la Recherche sur la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ah-Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2021 - 32es Journées francophones d'Ingénierie des Connaissances (32st French Knowledge Engineering Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maxime Lefrançois, Jun 2021, Bordeaux, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Classical SERVICE Clause in Federated SPARQL Queries: Leveraging the Full Potential of URI Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2021 - 17th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic approach to identify the information captured by Knowledge Graph Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI-IAT 2021 - 20th IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, ESSENDON, VIC, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-on-the-Web: Knowledge Graph and Services to Advance COVID-19 Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ah-Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2020 - 19th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Athens / Virtual, Greece. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62466-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unleash the Potential of your Website! 180,000 webpages from the French Natural History Museum marked up with Bioschemas/Schema.org biodiversity types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ledentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioschemas Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG 2020 annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.4.59046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Knowledge Graph Enhanced Learner Model to Predict Outcomes to Questions in the Medical Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2020 - 22nd International Conference on Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Data on the Web: extend the pivot, don't reinvent the wheel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W3C Workshop on Web Standardization for Graph Data - Creating Bridges: RDF, Property Graph and SQL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, W3C, Mar 2019, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058664v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Biologists in Editing Taxonomic Information by Confronting Multiple Data Sources using Linked Data Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Next</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Leiden, Netherlands. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.3.37421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Automatic Discovery and Querying of Web APIs at Web Scale using Linked Data Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW2019 workshop on Linked Data on the Web and its Relationship with Distributed Ledgers (LDOW/LDDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308560.3317073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Biodiversity Linked Data: Pragmatism May Narrow Future Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPNHC+TDWG 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dunedin, New Zealand. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.2.26235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL Micro-Services: Lightweight Integration of Web APIs and Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDOW Workshop of the 2018 World Wide Web Conference (WWW'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioschemas & Schema.org: a Lightweight Semantic Layer for Life Sciences Websites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Standards (TDWG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dunedin, New Zealand. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.2.25836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Biodiversity Linked Data and Web APIs using SPARQL Micro-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Standards (TDWG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dunedin, New Zealand. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.2.25481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du référentiel taxonomique commun TAXREF, socle pour la connaissance et l'échange de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interopérabilité des systèmes d'information sur l'eau (INSIDE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model to Represent Nomenclatural and Taxonomic Information as Linked Data. Application to the French Taxonomic Register, TAXREF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2017 Workshop on Semantics for Biodiversity (S4Biodiv 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAXREF-LD: A Reference Thesaurus for Biodiversity on the Web of Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Standards (TDWG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/tdwgproceedings.1.20232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mapping-based Method to Query MongoDB Documents with SPARQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Database and Expert Systems Applications (DEXA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Mapping-Based Query Translation from SPARQL to Various Target Database Query Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Web Information Systems and Technologies (WEBIST'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’un référentiel taxonomique commun pour des études sur l’histoire de la zoologie, l’archéozoologie et la biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemWeb.Pro 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Shared Reference Thesaurus for Studies on History of Zoology, Archaeozoology and Conservation Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Confenrece 2015, workshop Semantic Web For Scientific Heritage (SW4SH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation of Relational and Non-Relational Databases into RDF with xR2RML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Djimenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Confenrence on Web Information Systems and Technologies (WEBIST'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lisbon, Portugal. pp.443-454, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005448304430454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make brain imaging research efficient and reproducible: building software and standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and using the Neuroimaging and Data Sharing Data Model: the NIDASH Working Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping (OHBM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using VAPOR to improve VO administration and operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Community Forum 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grid Initiative, May 2014, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VAPOR Vo Administration and operations PORtal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Community Forum 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grid Initiative, Apr 2013, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">biomed VO Operational status & issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Community Forum 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grid Initiative, Apr 2013, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievements and perspectives of the biomed technical team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Community Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Munich, Germany. pp.PoS(EGICF12-EMITC2)015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical support for Life Sciences communities on a production grid infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HealthGrid'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Amsterdam, Netherlands. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroLOG: A framework for the sharing and reuse of distributed tools and data in neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farooq Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization for Human Brain Mapping (HBM'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A federated system for sharing and reuse of images and image processing tools in neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farooq Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacem Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroLOG: sharing neuroimaging data using an ontology-based federated approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Washington DC, United States. pp.472-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid-wide neuroimaging data federation in the context of the NeuroLOG project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farooq Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HealthGrid'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.112-123, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-583-9-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00512799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Questions and Queries Datasets for Knowledge Graphs: a Demo of Q²Forge Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Félix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2025: The 24th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nara, Japan. , CEUR-worshop proceedings, CEUR-4085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen²KGBot: Generic Generative Knowledge Graph Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Félix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI Action Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-written Knowledge Graphs Most Effective RDF Syntaxes for Triple Linearization in End-to-End Extraction of Relations from Text (Student Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 24 - 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vancouver, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Pattern-Based Extractors from Natural Language and Knowledge Graphs Applying Large Language Models to Wikipedia &amp; the Linked Open Data (POSTER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2024 - 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vancouver, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of variation data through SPARQL Micro-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Metereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIERRE LARMANDE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web for Health Care and Life Science (SWA4HCLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Leiden (DE), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04812730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadatamatic: A Web application to Create a Dataset Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '23 - The ACM Web Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Austin TX, United States. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023, pp.123-126, 2023, WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3543873.3587328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing and Visualizing Agro-Meteorological Parameters based on an Observational Weather Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW 2023 - ACM Web Conference 2023 - International World Wide Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Austin (TX), United States. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Companion Proceedings of the ACM Web Conference 2023, 2023, WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3543873.3587357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning RDF pattern extractors from natural language and knowledge graphs -application to Wikipedia and the LOD (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWS 2023 - International Semantic Web Research Summer School / GEMSS 2023 - Generative Modeling Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bertinoro, Italy / Copenhague, Denmark. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Students' performance in E-learning Environments based on Link Prediction in a Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIED 2022 - The 23rd International Conference on Artificial Intelligence in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Durham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Artificial Intelligence in Education. Posters and Late Breaking Results, Workshops and Tutorials, Industry and Innovation Tracks, Practitioners’ and Doctoral Consortium., 13355, 2022, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11647-6_86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WeKG-MF: a Knowledge Graph of Observational Weather Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2022 - 19th Extended Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11609-4_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657694v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KartoGraphI: Drawing a Map of Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2022 - 19th European Semantic Web Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652865v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Helsinki, Finland. , 2019, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3520300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02351000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Web APIs and Linked Data with SPARQL Micro-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gangemi A. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference (ESWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Portoroz, Slovenia. Springer, Cham, LNCS (11155), pp.187-191, 2018, The Semantic Web: ESWC 2018 Satellite Events. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98192-5_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WASABI Dataset: Cultural, Lyrics and Audio Analysis Metadata About 2 Million Popular Commercially Released Songs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web. ESWC 2021. Lecture Notes in Computer Science, vol 12731.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.515-531, 2021, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77385-4_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation of Heterogeneous Databases into RDF, and Application to the Construction of a SKOS Taxonomical Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Djimenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Information Systems and Technologies: 11th International Conference, WEBIST 2015, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 246, Springer, pp.275-296, 2016, Lecture Notes in Business Information Processing, 978-3-319-30995-8. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30995-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T2S-Metrics: Unified Library for Evaluating SPARQL Queries Generated From Natural Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Juigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic review of relation extraction task since the emergence of Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349792v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eat your own KR: a KR-based approach to index Semantic Web Endpoints and Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xR2RML: Relational and Non-Relational Databases to RDF Mapping Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Djimenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ISRN I3S/RR 2014-04-FR, CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066663v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping-based SPARQL access to a MongoDB database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245883v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of RDB to RDF translation approaches and tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I3S. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Heterogeneous Data Sources in the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Journées du développement logiciel (JDEV 2017), Marseille, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01585312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make our Scientific Datasets Accessible and Interoperable on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Journées « Conduire et construire un plan de gestion des données : De la base de données à la pérennisation », Sètes, France. 2015, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01486617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T2S-Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Juigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:614ae121800384a7fb802dc20f7738cc433e9f20;origin=https://github.com/Wimmics/t2s-metrics;visit=swh:1:snp:87aa07e4a2c74e0a4eb6fbc8a7b8c2564de0df72;anchor=swh:1:rev:139143973d741210027b9e93a2586b0602f1a96b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q²Forge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Felix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:022465a649c6767e0822dfcf050a213f03431023;origin=https://github.com/Wimmics/q2forge;visit=swh:1:snp:afaba4a5310f6690a7489cc3077cc63f365259ce;anchor=swh:1:rev:635b300cbcae2e0d1d709dfd4716b69e2edc12ab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen²KGBot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Felix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:7c75f8d54d70c2b0a7c76c6ca0308073e6a1f3df;origin=https://github.com/Wimmics/gen2kgbot;visit=swh:1:snp:54dc215eddc4deec842c15d8dbcb2a5f7f9ccafa;anchor=swh:1:rev:b9ffc3c67947e2d6f2e67ad35769d8079d9c40cf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISSA Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:rev:0ca5a450c3ba350eb2bb413a7b1fcdc7aa2a293b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL Micro-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:60866808c3fe54782fa93a8ebf7c849584b5e8ea;origin=https://github.com/frmichel/sparql-micro-service;visit=swh:1:snp:a942f5053178ab76149aa4cfc3ff95b1d33a24f1;anchor=swh:1:rev:b138e412f40a4add298d3dab32c106fffd86d62a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morph-xR2RML: MongoDB-to-RDF translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8ea716c0d9e69527a5f50378bf135c5952b1a229;origin=https://github.com/frmichel/morph-xr2rml;visit=swh:1:snp:1a5ab65813d598dd4d7353a5f982f7a815e9537c;anchor=swh:1:rev:04f1cd7c5db406bccdb92c29d9fc74bf61a3813c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId265"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.0773480663px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Michel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fmichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9064-0463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20476940X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et exploitation d’un graphe de connaissances sur la littérature scientifique en sciences de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1-2), pp.107-129. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified approach to publish semantic annotations of agricultural documents as knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Gates Happi Happi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Agricultural Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.43. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atech.2024.100484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Base on Species Life Traits : A Spanish/French Plinian Core implementation use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pamerlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Pando de la Hoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.e111784. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.7.111784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining different points of view on plant descriptions: mapping agricultural plant roles and biological taxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Frontiers in Artificial Intelligence, 6, pp.118803. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frai.2023.1188036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndeGx: A Model and a Framework for Indexing RDF Knowledge Graphs with SPARQL-based Test Suits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2023.100775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISSA : un graphe de connaissances au service de la recherche bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, pp.515-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WASABI Song Corpus and Knowledge Graph for Music Lyrics Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Tikat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ISSA : l’intelligence artificielle au service de la recherche bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107, pp.6-7. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/arabesques.3046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-on-the-Web: Exploring the COVID-19 Scientific Literature through Visualization of Linked Data from Entity and Argument Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Science Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/qss_a_00164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Semantic Web and NoSQL Worlds: Generic SPARQL Query Translation and Application to MongoDB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, LNCS, 11360, pp.125-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Web APIs and Linked Data Using SPARQL Micro-Services - Application to Biodiversity Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special Issue "Semantics for Big Data Integration", 9 (12), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info9120310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q²Forge : Générer des Collections de Questions de Compétences et Requêtes SPARQL pour Interroger des Graphes de Connaissances en Langue Naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Félix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2026 - 26ème Conférence Francophone sur l'Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Anglet, France. pp.465-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généraliser l'adaptation de modèles de langue frugaux pour l'extraction de motifs RDF à partir de texte, à des relations de type Datatype et Object property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2026 - 26émé conférence francophone sur l'extraction et la gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGC, Jan 2026, Langlet, France. RNTI-E-42, pp.399-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Such Thing as Free Brain Time: For a Pigouvian Tax on Attention Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Belgroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth AAAI/ACM Conference on AI, Ethics, and Society (AIES 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI/ACM, Oct 2025, Madrid, Spain. pp.367-378, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aies.v8i1.36555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the Generalization Limits of SLM Finetuning for Shape-Based Extraction of Datatype and Object Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KCAP 2025 - Thirteenth International Conference on Knowledge Capture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Dec 2025, Dayton, OH, USA,, United States. pp.9-17, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3731443.3771342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285428v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Questions and Queries Datasets for Knowledge Graphs: a Demo of Q²Forge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Felix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2025 - 24th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nara, Japan. pp.408-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on a Pigouvian Regulation of the Attention Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Belgroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Democracy: Bridging Theory and Practice. 2nd Conference of the European Network for Digital Democracy (EDDY-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Interface and Agent Interface for Online Generation of Knowledge Graph’s Competency Questions and Question-Query Training Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Felix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAGE-KG 2025: The Second International Workshop on Retrieval-Augmented Generation Enabled by Knowledge Graphs, co-located with ISWC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nara, Japan. pp.153-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q²Forge: Minting Competency Questions and SPARQL Queries for Question-Answering Over Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Félix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K-CAP '25 - Knowledge Capture Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Dayton, OH, United States. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3731443.3771350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070442v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboT: AI-based agent for natural language-based interaction with metabolomics knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Bekbergenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tysinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd annual international conference on Intelligent Systems for Molecular Biology (ISMB 2025) / 24th Annual Conference of the European Conference on Computational Biology (ECCB 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wheat and Rice Genomics Scientific Literature Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Gates Happi Happi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Technologies for Health Care and Life Science (SWAT4HCLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andra Waagmeester; M. Scott Marshall; Andrea Splendiani, Feb 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04932752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kastor: Fine-tuned Small Language Models for Shape-based Active Relation Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Portoroz, France. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94575-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligner les descriptions des plantes ayant des points de vue distincts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France. pp.121-122, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/LVRFWJ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Platform for Quality Measures in a Linked Data Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '24: The ACM Web Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, Singapore. pp.1087-1090, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3589335.3651443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-Written Knowledge Graphs: Most Effective RDF Syntaxes for Triple Linearization in End-to-End Extraction of Relations from Texts (Student Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2024 - 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence, Feb 2024, Vancouver, Canada. pp.23631-23632, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v38i21.30502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 shades of RDF: Impact of Syntaxes on Data Extraction with Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2024 Extended Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hersonissos, Greece. pp.81-91, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78952-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pay Attention: a Call to Regulate the Attention Market and Prevent Algorithmic Emotional Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIES 2024 - 7th AAAI/ACM Conference on AI, Ethics, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI/ACM, Oct 2024, San Jose (CA), United States. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aies.v7i1.31696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RML Ontology: A Community-Driven Modular Redesign After a Decade of Experience in Mapping Heterogeneous Data to RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Iglesias-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan van Assche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián Arenas-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben de Meester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2023 - 22th International Semantic Web Confernece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-47243-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using polymorphic glyphs to support the visual exploration of hierarchical spatio-temporal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadil Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERACT 2023 - 19th IFIP International Conference of Technical Committee 13 (Human- Computer Interaction)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, York, United Kingdom. pp.325-329, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42293-5_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turn your web APIs into just another piece of your Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KGC 2023 - The Knowledge Graph Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, New York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stunning Doodle: un outil pour la visualisation et l'analyse conjointe de graphes de connaissances et leurs plongements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFIA 2022 - Journées francophones d’Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for Meteorological Knowledge Graphs: Application to Météo-France Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWE 2022- 22nd International Conference on Web Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISSA: Generic Pipeline, Knowledge Model and Visualization tools to Help Scientists Search and Make Sense of a Scientific Archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2022 - 21st International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-19433-7_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stunning Doodle: a Tool for Joint Visualization and Analysis of Knowledge Graphs and Graph Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2022 - European Semantic Web Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Indexing of Open Scientific Literature to Help Users Discover and Navigate through Publications Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Deboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG 2022 - The Biodiversity Information Standards annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Sofia, Bulgaria. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.6.93640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement entre sources : cas d'usage des plantes cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d’Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un graphe de connaissances à partir des annotations d'articles scientifiques et de leur contenu en sciences de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC'2022 - PFIA 2022 Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alsayed Algergawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Jael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaoyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Workshop on Ontology Matching (OM2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental and multimodal visualization of discographies: exploring the WASABI music knowledge base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Tikat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Molinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pelerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAC 2022 - Web Audio Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Cannes, France. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6767530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Knowledge Graphs: Time to move up a gear!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG 2021 annual virtual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, France. pp.e73699, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.5.73699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-on-the-Web: Graphe de Connaissances et Services pour faire Progresser la Recherche sur la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ah-Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2021 - 32es Journées francophones d'Ingénierie des Connaissances (32st French Knowledge Engineering Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maxime Lefrançois, Jun 2021, Bordeaux, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Classical SERVICE Clause in Federated SPARQL Queries: Leveraging the Full Potential of URI Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2021 - 17th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic approach to identify the information captured by Knowledge Graph Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI-IAT 2021 - 20th IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, ESSENDON, VIC, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-on-the-Web: Knowledge Graph and Services to Advance COVID-19 Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ah-Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2020 - 19th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Athens / Virtual, Greece. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62466-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unleash the Potential of your Website! 180,000 webpages from the French Natural History Museum marked up with Bioschemas/Schema.org biodiversity types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ledentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioschemas Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG 2020 annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.4.59046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Knowledge Graph Enhanced Learner Model to Predict Outcomes to Questions in the Medical Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2020 - 22nd International Conference on Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Data on the Web: extend the pivot, don't reinvent the wheel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W3C Workshop on Web Standardization for Graph Data - Creating Bridges: RDF, Property Graph and SQL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, W3C, Mar 2019, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058664v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Automatic Discovery and Querying of Web APIs at Web Scale using Linked Data Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW2019 workshop on Linked Data on the Web and its Relationship with Distributed Ledgers (LDOW/LDDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308560.3317073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Biologists in Editing Taxonomic Information by Confronting Multiple Data Sources using Linked Data Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Next</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Leiden, Netherlands. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.3.37421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL Micro-Services: Lightweight Integration of Web APIs and Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDOW Workshop of the 2018 World Wide Web Conference (WWW'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Biodiversity Linked Data: Pragmatism May Narrow Future Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPNHC+TDWG 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dunedin, New Zealand. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.2.26235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioschemas & Schema.org: a Lightweight Semantic Layer for Life Sciences Websites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Standards (TDWG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dunedin, New Zealand. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.2.25836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Biodiversity Linked Data and Web APIs using SPARQL Micro-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Standards (TDWG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dunedin, New Zealand. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.2.25481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du référentiel taxonomique commun TAXREF, socle pour la connaissance et l'échange de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interopérabilité des systèmes d'information sur l'eau (INSIDE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model to Represent Nomenclatural and Taxonomic Information as Linked Data. Application to the French Taxonomic Register, TAXREF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2017 Workshop on Semantics for Biodiversity (S4Biodiv 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAXREF-LD: A Reference Thesaurus for Biodiversity on the Web of Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Standards (TDWG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/tdwgproceedings.1.20232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mapping-based Method to Query MongoDB Documents with SPARQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Database and Expert Systems Applications (DEXA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Mapping-Based Query Translation from SPARQL to Various Target Database Query Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Web Information Systems and Technologies (WEBIST'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’un référentiel taxonomique commun pour des études sur l’histoire de la zoologie, l’archéozoologie et la biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemWeb.Pro 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation of Relational and Non-Relational Databases into RDF with xR2RML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Djimenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Confenrence on Web Information Systems and Technologies (WEBIST'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lisbon, Portugal. pp.443-454, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005448304430454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make brain imaging research efficient and reproducible: building software and standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Shared Reference Thesaurus for Studies on History of Zoology, Archaeozoology and Conservation Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Confenrece 2015, workshop Semantic Web For Scientific Heritage (SW4SH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using VAPOR to improve VO administration and operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Community Forum 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grid Initiative, May 2014, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and using the Neuroimaging and Data Sharing Data Model: the NIDASH Working Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping (OHBM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VAPOR Vo Administration and operations PORtal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Community Forum 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grid Initiative, Apr 2013, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">biomed VO Operational status & issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Community Forum 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grid Initiative, Apr 2013, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical support for Life Sciences communities on a production grid infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HealthGrid'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Amsterdam, Netherlands. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievements and perspectives of the biomed technical team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Community Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Munich, Germany. pp.PoS(EGICF12-EMITC2)015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroLOG: A framework for the sharing and reuse of distributed tools and data in neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farooq Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization for Human Brain Mapping (HBM'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroLOG: sharing neuroimaging data using an ontology-based federated approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Washington DC, United States. pp.472-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A federated system for sharing and reuse of images and image processing tools in neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farooq Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacem Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid-wide neuroimaging data federation in the context of the NeuroLOG project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farooq Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HealthGrid'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.112-123, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-583-9-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00512799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen²KGBot: Generic Generative Knowledge Graph Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Félix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI Action Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Questions and Queries Datasets for Knowledge Graphs: a Demo of Q²Forge Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Félix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2025: The 24th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nara, Japan. , CEUR-worshop proceedings, CEUR-4085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Pattern-Based Extractors from Natural Language and Knowledge Graphs Applying Large Language Models to Wikipedia &amp; the Linked Open Data (POSTER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2024 - 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vancouver, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of variation data through SPARQL Micro-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Metereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIERRE LARMANDE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web for Health Care and Life Science (SWA4HCLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Leiden (DE), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04812730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-written Knowledge Graphs Most Effective RDF Syntaxes for Triple Linearization in End-to-End Extraction of Relations from Text (Student Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 24 - 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vancouver, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning RDF pattern extractors from natural language and knowledge graphs -application to Wikipedia and the LOD (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWS 2023 - International Semantic Web Research Summer School / GEMSS 2023 - Generative Modeling Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bertinoro, Italy / Copenhague, Denmark. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing and Visualizing Agro-Meteorological Parameters based on an Observational Weather Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW 2023 - ACM Web Conference 2023 - International World Wide Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Austin (TX), United States. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Companion Proceedings of the ACM Web Conference 2023, 2023, WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3543873.3587357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadatamatic: A Web application to Create a Dataset Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '23 - The ACM Web Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Austin TX, United States. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023, pp.123-126, 2023, WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3543873.3587328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WeKG-MF: a Knowledge Graph of Observational Weather Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2022 - 19th Extended Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11609-4_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657694v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KartoGraphI: Drawing a Map of Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2022 - 19th European Semantic Web Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652865v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Students' performance in E-learning Environments based on Link Prediction in a Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIED 2022 - The 23rd International Conference on Artificial Intelligence in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Durham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Artificial Intelligence in Education. Posters and Late Breaking Results, Workshops and Tutorials, Industry and Innovation Tracks, Practitioners’ and Doctoral Consortium., 13355, 2022, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11647-6_86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Helsinki, Finland. , 2019, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3520300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02351000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Web APIs and Linked Data with SPARQL Micro-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gangemi A. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference (ESWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Portoroz, Slovenia. Springer, Cham, LNCS (11155), pp.187-191, 2018, The Semantic Web: ESWC 2018 Satellite Events. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98192-5_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WASABI Dataset: Cultural, Lyrics and Audio Analysis Metadata About 2 Million Popular Commercially Released Songs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web. ESWC 2021. Lecture Notes in Computer Science, vol 12731.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.515-531, 2021, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77385-4_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation of Heterogeneous Databases into RDF, and Application to the Construction of a SKOS Taxonomical Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Djimenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Information Systems and Technologies: 11th International Conference, WEBIST 2015, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 246, Springer, pp.275-296, 2016, Lecture Notes in Business Information Processing, 978-3-319-30995-8. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30995-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Attention Economy: when platforms fracture our societies for a few more clicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.19736783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T2S-Metrics: Unified Library for Evaluating SPARQL Queries Generated From Natural Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Juigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic review of relation extraction task since the emergence of Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349792v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eat your own KR: a KR-based approach to index Semantic Web Endpoints and Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xR2RML: Relational and Non-Relational Databases to RDF Mapping Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Djimenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ISRN I3S/RR 2014-04-FR, CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066663v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping-based SPARQL access to a MongoDB database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245883v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of RDB to RDF translation approaches and tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I3S. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Heterogeneous Data Sources in the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Journées du développement logiciel (JDEV 2017), Marseille, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01585312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make our Scientific Datasets Accessible and Interoperable on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Journées « Conduire et construire un plan de gestion des données : De la base de données à la pérennisation », Sètes, France. 2015, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01486617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T2S-Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Juigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:614ae121800384a7fb802dc20f7738cc433e9f20;origin=https://github.com/Wimmics/t2s-metrics;visit=swh:1:snp:87aa07e4a2c74e0a4eb6fbc8a7b8c2564de0df72;anchor=swh:1:rev:139143973d741210027b9e93a2586b0602f1a96b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen²KGBot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Felix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:7c75f8d54d70c2b0a7c76c6ca0308073e6a1f3df;origin=https://github.com/Wimmics/gen2kgbot;visit=swh:1:snp:54dc215eddc4deec842c15d8dbcb2a5f7f9ccafa;anchor=swh:1:rev:b9ffc3c67947e2d6f2e67ad35769d8079d9c40cf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q²Forge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Felix Nothias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:022465a649c6767e0822dfcf050a213f03431023;origin=https://github.com/Wimmics/q2forge;visit=swh:1:snp:afaba4a5310f6690a7489cc3077cc63f365259ce;anchor=swh:1:rev:635b300cbcae2e0d1d709dfd4716b69e2edc12ab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISSA Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:rev:0ca5a450c3ba350eb2bb413a7b1fcdc7aa2a293b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL Micro-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:60866808c3fe54782fa93a8ebf7c849584b5e8ea;origin=https://github.com/frmichel/sparql-micro-service;visit=swh:1:snp:a942f5053178ab76149aa4cfc3ff95b1d33a24f1;anchor=swh:1:rev:b138e412f40a4add298d3dab32c106fffd86d62a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morph-xR2RML: MongoDB-to-RDF translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8ea716c0d9e69527a5f50378bf135c5952b1a229;origin=https://github.com/frmichel/morph-xr2rml;visit=swh:1:snp:1a5ab65813d598dd4d7353a5f982f7a815e9537c;anchor=swh:1:rev:04f1cd7c5db406bccdb92c29d9fc74bf61a3813c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId267"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E103206"/>
+    <w:nsid w:val="4447F91B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fmichel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9064-0463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20476940X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yacoubi Ayadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.95" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Gates Happi Happi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2024.100484" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198414v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pamerlon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pando de la Hoz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.111784" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2023.100775" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1188036" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03969275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938382v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3046" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Tikat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gazzotti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00164" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947589v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info9120310" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399933v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousouf Taghzouti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Nothias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Ringwald" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Abi Akl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celian Ringwald" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94575-5_6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289986v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Felix Nothias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240862v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Belgroun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aies.v8i1.36555" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285428v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771342" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103176v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289962v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070442v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771350" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235355v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Bekbergenova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pradi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tysinger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04932752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758276v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aies.v7i1.31696" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638307v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LVRFWJ" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04575211v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Andersen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589335.3651443" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i21.30502" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581124v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78952-6_8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201661v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Iglesias-Molina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan van Assche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Arenas-Guerrero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben de Meester" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debruyne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47243-5_9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188896v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Ayari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42293-5_31" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351695v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748134v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Molinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pelerin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6767530" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889910v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ettorre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619869v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601145v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807744v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19433-7_38" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03762964v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Deboin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.6.93640" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889780v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889968v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351729v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abd Nikooie Pour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsayed Algergawy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jael Castro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Chen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373536v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kaplan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.5.73699" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230741v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ah-Kane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03404125v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Graux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476795v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939363v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62466-8_19" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976710v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ledentec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bioschemas Community" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.59046" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915414v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rodr&#237;guez Rocha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058664v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tercerie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37421" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060966v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3317073" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856363v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.2.26235" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722792v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856364v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.2.25836" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856365v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.2.25481" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585294v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617708v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612451v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20232" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330146v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280951v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401357v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146638v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207828v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Djimenou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005448304430454" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570693v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Das" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keator" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krysztof Gorgolewski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Auer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101842v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satrajit Ghosh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nolan Nichols" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585483v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585498v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585538v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760715v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677839v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813796v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Ahmad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690921v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Wali" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683087v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512799v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-112" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332768v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333244v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526132v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526139v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812730v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Metereau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=PIERRE LARMANDE" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sempere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171196v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543873.3587328" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230234v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/proceedings/10.1145/3543873" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543873.3587357" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175511v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688838v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aied2022.webspace.durham.ac.uk/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11647-6_86" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03657694v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11609-4_19" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652865v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2022.eswc-conferences.org" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783936v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_35" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282619v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77385-4_31" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337308v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30995-5_14" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05598018v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juign&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349792v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140375v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066663v5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245883v5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903568v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01585312v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01486617v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556151v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:614ae121800384a7fb802dc20f7738cc433e9f20;origin=https://github.com/Wimmics/t2s-metrics;visit=swh:1:snp:87aa07e4a2c74e0a4eb6fbc8a7b8c2564de0df72;anchor=swh:1:rev:139143973d741210027b9e93a2586b0602f1a96b" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557287v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:022465a649c6767e0822dfcf050a213f03431023;origin=https://github.com/Wimmics/q2forge;visit=swh:1:snp:afaba4a5310f6690a7489cc3077cc63f365259ce;anchor=swh:1:rev:635b300cbcae2e0d1d709dfd4716b69e2edc12ab" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555627v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7c75f8d54d70c2b0a7c76c6ca0308073e6a1f3df;origin=https://github.com/Wimmics/gen2kgbot;visit=swh:1:snp:54dc215eddc4deec842c15d8dbcb2a5f7f9ccafa;anchor=swh:1:rev:b9ffc3c67947e2d6f2e67ad35769d8079d9c40cf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807540v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:0ca5a450c3ba350eb2bb413a7b1fcdc7aa2a293b" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115815v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:60866808c3fe54782fa93a8ebf7c849584b5e8ea;origin=https://github.com/frmichel/sparql-micro-service;visit=swh:1:snp:a942f5053178ab76149aa4cfc3ff95b1d33a24f1;anchor=swh:1:rev:b138e412f40a4add298d3dab32c106fffd86d62a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128090v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8ea716c0d9e69527a5f50378bf135c5952b1a229;origin=https://github.com/frmichel/morph-xr2rml;visit=swh:1:snp:1a5ab65813d598dd4d7353a5f982f7a815e9537c;anchor=swh:1:rev:04f1cd7c5db406bccdb92c29d9fc74bf61a3813c" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fmichel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9064-0463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20476940X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yacoubi Ayadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.95" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Gates Happi Happi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2024.100484" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198414v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pamerlon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pando de la Hoz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.111784" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1188036" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946680v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2023.100775" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03969275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812106v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Tikat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938382v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3046" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gazzotti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00164" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947589v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info9120310" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399933v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousouf Taghzouti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Nothias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Ringwald" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Abi Akl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240862v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Belgroun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aies.v8i1.36555" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285428v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771342" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Felix Nothias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103176v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289962v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070442v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771350" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Bekbergenova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pradi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tysinger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04932752v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078493v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celian Ringwald" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94575-5_6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LVRFWJ" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04575211v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Andersen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589335.3651443" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i21.30502" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581124v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78952-6_8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758276v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aies.v7i1.31696" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201661v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Iglesias-Molina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan van Assche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Arenas-Guerrero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben de Meester" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debruyne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47243-5_9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188896v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Ayari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42293-5_31" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351695v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889910v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ettorre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619869v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807744v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19433-7_38" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601145v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03762964v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Deboin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.6.93640" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889780v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889968v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351729v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abd Nikooie Pour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsayed Algergawy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jael Castro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Chen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748134v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Molinet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pelerin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6767530" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373536v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kaplan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.5.73699" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230741v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ah-Kane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03404125v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Graux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476795v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939363v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62466-8_19" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976710v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ledentec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bioschemas Community" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.59046" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915414v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rodr&#237;guez Rocha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058664v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060966v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3317073" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168164v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tercerie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37421" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722792v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856363v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.2.26235" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856364v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.2.25836" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856365v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.2.25481" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585294v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617708v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612451v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20232" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330146v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280951v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401357v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207828v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Djimenou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005448304430454" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570693v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Das" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keator" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krysztof Gorgolewski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Auer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146638v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585483v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101842v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satrajit Ghosh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nolan Nichols" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585498v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585538v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677839v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760715v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813796v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Ahmad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683087v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690921v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Wali" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512799v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-112" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333244v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332768v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526139v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812730v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Metereau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=PIERRE LARMANDE" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sempere" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526132v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175511v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230234v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/proceedings/10.1145/3543873" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543873.3587357" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171196v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543873.3587328" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03657694v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11609-4_19" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652865v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2022.eswc-conferences.org" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688838v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aied2022.webspace.durham.ac.uk/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11647-6_86" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783936v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_35" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282619v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77385-4_31" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337308v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30995-5_14" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602021v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19736783" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05598018v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juign&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349792v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140375v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066663v5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245883v5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903568v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01585312v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01486617v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556151v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:614ae121800384a7fb802dc20f7738cc433e9f20;origin=https://github.com/Wimmics/t2s-metrics;visit=swh:1:snp:87aa07e4a2c74e0a4eb6fbc8a7b8c2564de0df72;anchor=swh:1:rev:139143973d741210027b9e93a2586b0602f1a96b" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555627v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7c75f8d54d70c2b0a7c76c6ca0308073e6a1f3df;origin=https://github.com/Wimmics/gen2kgbot;visit=swh:1:snp:54dc215eddc4deec842c15d8dbcb2a5f7f9ccafa;anchor=swh:1:rev:b9ffc3c67947e2d6f2e67ad35769d8079d9c40cf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557287v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:022465a649c6767e0822dfcf050a213f03431023;origin=https://github.com/Wimmics/q2forge;visit=swh:1:snp:afaba4a5310f6690a7489cc3077cc63f365259ce;anchor=swh:1:rev:635b300cbcae2e0d1d709dfd4716b69e2edc12ab" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807540v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:0ca5a450c3ba350eb2bb413a7b1fcdc7aa2a293b" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115815v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:60866808c3fe54782fa93a8ebf7c849584b5e8ea;origin=https://github.com/frmichel/sparql-micro-service;visit=swh:1:snp:a942f5053178ab76149aa4cfc3ff95b1d33a24f1;anchor=swh:1:rev:b138e412f40a4add298d3dab32c106fffd86d62a" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128090v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8ea716c0d9e69527a5f50378bf135c5952b1a229;origin=https://github.com/frmichel/morph-xr2rml;visit=swh:1:snp:1a5ab65813d598dd4d7353a5f982f7a815e9537c;anchor=swh:1:rev:04f1cd7c5db406bccdb92c29d9fc74bf61a3813c" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>