--- v0 (2026-03-14)
+++ v1 (2026-05-12)
@@ -66,3990 +66,4068 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Freedom of Choice and the Choice of Freedom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern Intellectual History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1479244326100432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A New Space for the History of Social Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Cohen-Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie Cohen-Cole</w:t>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jefferson Pooley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Social Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1 (1), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1353/SSC.00001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05046503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ideas and Cultures in America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (5), pp.937-946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182702-11330037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05046490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commitment, Cold War, and the battles of the self</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the History of the Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 60 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jhbs.22302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The History of Economics Society at 50: What Kind of Diversity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (4), pp.535-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1053837223000408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behavioral Consistency in Economics and Sociology: Thomas Schelling and Social Interactionists on Commitment, 1956–69</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 56 (5), pp.937-946. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1215/00182702-11330037⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 56 (4), pp.625-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182702-11242741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05046480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smith at 300: Empathy and Sympathy — Lessons for our Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 46 (4), pp.535-43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1053837223000408⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 45 (2), pp.217-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1053837222000517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Science under Watch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 56 (4), pp.625-652. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1215/00182702-11242741⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.161-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182702-9548351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histories of Recent Social Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (3), pp.197-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/histories2030016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03715552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Boulding’s Visual Imagination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (2), pp.213-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182702-8905991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calling the Social Sciences Names</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37, pp.163-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhsh.5333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economics and other social sciences: A historical perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger E Backhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of the Fondazione Luigi Einaudi. An Interdisciplinary Journal of Economics, History and Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (2), pp.7-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26331/1051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Simmons. Vital Minimum: Need, Science and Politics in Modern France. Chicago and London: The University of Chicago Press, 2015. 243 pp. $45 (hardcover). ISBN 978-0-226-25156-1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the History of the Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (2), pp.200-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jhbs.21838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Other Histories of Recent Economics: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (3), pp.373-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182702-3638607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Cohen-Cole, The Open Mind: Cold War Politics and the Sciences of Human Nature (Chicago and London: University of Chicago Press, 2014), pp. viii, 397, $45 (hardcover). ISBN 978-0-226-09216-4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 45 (2), pp.217-219. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1053837222000517⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 38 (1), pp.113-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1053837215000796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WALKING THE TIGHTROPE: THE COMMITTEE ON THE BEHAVIORAL SCIENCES AND ACADEMIC CULTURES AT THE UNIVERSITY OF CHICAGO, 1949-1955</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the History of the Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (4), pp.349-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jhbs.21812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book Reviews. History of Economics Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Groenewegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Alvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athol Fitzgibbons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Petridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Economics Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (1), pp.146-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10370196.1997.11733254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: The Social Sciences in a Cross-Disciplinary Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the History of the Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jhbs.21697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FREE RIDING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (3), pp.359-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1053837214000376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Solovey and Hamilton Cravens, eds., Cold War Social Science: Knowledge Production, Liberal Democracy, and Human Nature (New York: Palgrave Macmillan, 2012), pp. xviii, 270, hardback, $90. ISBN: 978-0-230-34050-3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (1), pp.115-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1053837212000673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond Altruism? Economics and the Minimization of Unselfish Behavior, 1975-93</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 54 (1), pp.161-168. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1215/00182702-9548351⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 44 (2), pp.195-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182702-1571701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fourcade: Economists and Societies: Discipline and Profession in the United States, Britain, and France, 1890s to 1990s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/histories2030016⟩</w:t>
+              <w:t xml:space="preserve">Constitutional Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (2), pp.202-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10602-010-9092-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: History of Economics as History of Social Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Backhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 53 (2), pp.213-241. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1215/00182702-8905991⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 42 (Suppl 1), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182702-2009-070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making use of the past: theorists and historians on the economics of altruism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rhsh.5333⟩</w:t>
+              <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (3), pp.407-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09672560050192125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stabilizing American Society: Kenneth Boulding and the Integration of the Social Sciences, 1943–1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Fondazione Luigi Einaudi. An Interdisciplinary Journal of Economics, History and Political Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26331/1051⟩</w:t>
+              <w:t xml:space="preserve">Science in Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (2), pp.221-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0269889710000050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions: The Identity of Economics—Image and Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Backhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 48 (3), pp.373-421. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1215/00182702-3638607⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 42 (Suppl 1), pp.343-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182702-2009-082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THE HOMELESS OBSERVER: JOHN HARSANYI ON INTERPERSONAL UTILITY COMPARISONS AND BARGAINING, 1950–1964</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 38 (1), pp.113-116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1053837215000796⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 32 (2), pp.145-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1053837210000155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...259 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigino Bruni, Civil Happiness: Economics and Human Flourishing in Historical Perspective. (London and New York: Routledge, 2006), pp. xvi, 169, $140. ISBN 0-415-32628-1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 36 (3), pp.359-376. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1053837214000376⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 30 (3), pp.410-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1053837208000370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HARSANYI BEFORE ECONOMICS: AN INTRODUCTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (3), pp.343-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0266267107001526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Philanthropy to Altruism: Incorporating Unselfish Behavior into Economics, 1961-1975</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (1), pp.1-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182702-2006-023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Political Element in Economic Thought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (4), pp.567-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182702-2007-031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The intellectuals and capitalism1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (2), pp.189-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-4446.2006.00101.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book Reviews. The European Journal of the History of Economic Thought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (3), pp.525-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10427719700000071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Titmuss on social cohesion: a comment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20 (3), pp.795-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpoleco.2004.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blood, Politics, and Social Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Isis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 93 (3), pp.401-434</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Changing Place of Empathy in Welfare Economics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33 (3), pp.387-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182702-33-3-387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classical Political Economy between Two Fires: Jean-Baptiste Say and Frank H. Knight on the Enterprise Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 31 (1), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182702-31-1-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book Reviews : &amp;quot;Altruism between Homo Economicus and Homo Ethicus&amp;quot;. A review of The Economics of Altruism, ed. Stefano Zamagni, Aldershot: Elgar, 1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 6 (2), pp.297-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13501789900000019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Metaphoric Entrepreneur: A Comment on Cosgel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (2), pp.277-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182702-30-2-277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification and Economic Behavior Sympathy and Empathy in Historical Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 13 (2), pp.261-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S026626710000451X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turgot's &amp;quot;Institutional Individualism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 29 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182702-29-1-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Economists and Politics, 1750-1850: The Science and Art of Political Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 29 (2), pp.379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/136295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Stock » et « Capital » dans The Wealth of Nations : traduire pour comprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualite Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 71 (4), pp.498-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/602191ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03433967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'«opportunisme» au siècle des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 26 (1), pp.89-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/dhs.1994.1972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03433973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Capitalist Entrepreneur In Eighteenth-Century Economic Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 35 (1), pp.115-119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1053837212000673⟩</w:t>
+              <w:t xml:space="preserve">, 1993, 15 (1), pp.72-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1053837200005277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THE CONCEPT OF INDUSTRIE FROM THE PHYSIOCRATS TO J.-B. SAY*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Political Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1215/00182702-1571701⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 12 (1), pp.89-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordjournals.cpe.a035622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...295 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Pensée économique pendant la Révolution française, edited by Gilbert Faccarello and Philippe Steiner. Presses Universitaires de Grenoble, Grenoble, 1990. Pp. 659. FF165.00. ISBN 2-7061-0397-3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 32 (2), pp.145-173. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1053837210000155⟩</w:t>
+              <w:t xml:space="preserve">, 1993, 15 (1), pp.150-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1053837200005320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...1347 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie de l’entrepreneur de Turgot : commentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualite Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 71 (4), pp.498-506. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/602191ar⟩</w:t>
+              <w:t xml:space="preserve">, 1992, 68 (3), pp.515-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/602079ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...425 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03433983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4059,436 +4137,436 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Society on the Edge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jefferson Pooley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge University Press, 1, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781108765961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03427529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Historiography of the Modern Social Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Backhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge University Press, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/CBO9781139794817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03427525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The History of the Social Sciences Since 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Backhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge University Press, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/CBO9780511845260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03427526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Experiment in the History of Economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Leonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 42 (Suppl 1), pp.343-351, 2005, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780203023594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9780203023594⟩</w:t>
+                <w:t xml:space="preserve">halshs-03427540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historical Perspectives on Macroeconomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 1, 2005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780203979273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...70 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03433954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4498,177 +4576,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nommer les savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf Feuerhahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Herrnstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37, 2020, Nommer les savoirs, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rhsh.5013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03980173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4815,51 +4893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Cohen-Cole" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Pooley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/SSC.00001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04590190v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhbs.22302" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-11330037" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233567v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837223000408" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-11242741" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278318v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837222000517" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971407v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-9548351" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03715552v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/histories2030016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-8905991" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427789v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.5333" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04590237v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger E Backhouse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26331/1051" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427567v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhbs.21838" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427648v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-3638607" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837215000796" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427795v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhbs.21812" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MKP5N8VW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427593v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Groenewegen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alvey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athol Fitzgibbons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Petridis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10370196.1997.11733254" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhbs.21697" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E252B186BDB7D7ADE872C4507196DD780477BEA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427793v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837214000376" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837212000673" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-1571701" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427754v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269889710000050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3454C77FA412C5D6583379282CB5F396BF530B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427746v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Backhouse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-2009-070" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672560050192125" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-2009-082" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427790v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837210000155" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77EC6B99C162CA4D6675FB19698C4F05730CAB78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427559v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10602-010-9092-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F574A4971C58FCF74B6C735D814876C39D6C406/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427572v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837208000370" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12C063593AECB2661F87C9DA265FDA934F2FA0F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-2006-023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427756v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marciano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-2007-031" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266267107001526" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10427719700000071" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427770v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-4446.2006.00101.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M2N15FGD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpoleco.2004.05.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF4FK3L9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-33-3-387" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427599v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-31-1-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427579v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501789900000019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427598v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-30-2-277" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-29-1-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427763v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026626710000451X" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3D66F9623EEFB3F421190640223F5F9F61B708A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427590v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/136295" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433967v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/602191ar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433973v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dhs.1994.1972" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427586v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.cpe.a035622" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/314CE938811B3A28EE370497B90763D771379896/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427580v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837200005277" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66707684C82E9CB6ED373A63D23D4705574F4EAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427571v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837200005320" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC7C3C152EDB78D29955E6A5A7660053A18CB5BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433983v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/602079ar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427529v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108765961" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427525v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139794817" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511845260" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427540v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Leonard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203023594" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433954v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203979273" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980173v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Feuerhahn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Herrnstadt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Robic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reubi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.5013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1479244326100432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046503v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Cohen-Cole" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Pooley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/SSC.00001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-11330037" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04590190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhbs.22302" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233567v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837223000408" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-11242741" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278318v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837222000517" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971407v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-9548351" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03715552v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/histories2030016" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-8905991" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.5333" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04590237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger E Backhouse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26331/1051" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427567v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhbs.21838" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-3638607" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427574v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837215000796" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427795v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhbs.21812" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MKP5N8VW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427593v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Groenewegen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alvey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athol Fitzgibbons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Petridis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10370196.1997.11733254" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhbs.21697" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E252B186BDB7D7ADE872C4507196DD780477BEA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427793v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837214000376" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837212000673" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-1571701" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427559v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10602-010-9092-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F574A4971C58FCF74B6C735D814876C39D6C406/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Backhouse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-2009-070" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672560050192125" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269889710000050" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3454C77FA412C5D6583379282CB5F396BF530B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-2009-082" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427790v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837210000155" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77EC6B99C162CA4D6675FB19698C4F05730CAB78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427572v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837208000370" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12C063593AECB2661F87C9DA265FDA934F2FA0F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427759v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266267107001526" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427647v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-2006-023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427756v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marciano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-2007-031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427770v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-4446.2006.00101.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M2N15FGD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427777v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10427719700000071" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427771v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpoleco.2004.05.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF4FK3L9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010049v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427623v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-33-3-387" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-31-1-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427579v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501789900000019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427598v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-30-2-277" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427763v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026626710000451X" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3D66F9623EEFB3F421190640223F5F9F61B708A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427595v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-29-1-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/136295" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433967v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/602191ar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433973v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dhs.1994.1972" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837200005277" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66707684C82E9CB6ED373A63D23D4705574F4EAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427586v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.cpe.a035622" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/314CE938811B3A28EE370497B90763D771379896/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427571v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837200005320" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC7C3C152EDB78D29955E6A5A7660053A18CB5BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433983v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/602079ar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427529v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108765961" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427525v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139794817" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511845260" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427540v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Leonard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203023594" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433954v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203979273" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980173v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Feuerhahn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Herrnstadt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Robic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reubi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.5013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>