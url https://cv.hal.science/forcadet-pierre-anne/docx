--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Anne Forcadet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l'université d'Orléans en Histoire du droit et des institutions</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature et le droit médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2025, 978-2-406-18775-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice de Saint Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liêm Tuttle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2024, 978-2-13-086319-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès politiques au temps de Louis XI : le cardinal Balue, lèse-majesté en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Degoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Travaux d'Humanisme et Renaissance, 978-2-6000-6423-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la reconquête de la Terre sainte et De l’abrégement des guerres et procès du royaume des Francs de Pierre Dubois (125.-132.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Sághy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Léonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Victor Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Diotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard E. Boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 14, 2019, Bibliothèque scolastique. Série Textes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conquestus fuit domino regi : le recours au roi d’après les arrêts du Parlement de Paris (1223-1285)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boccard, 2018, 978-2-7018-0445-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour du roi Louis IX : naissance du Parlement et d’une justice moderne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quoi de neuf sur Saint Louis depuis Jacques Le Goff ? Le gouvernement du roi Louis IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris - Université Paris 1 Panthéon Sorbonne, France. pp.185-198, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13rr2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage, justice internationale et souveraineté au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avant l’État. Droit international et pluralisme politico-juridique en Europe, XIIIe-XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dante Fedele; Pierre Savy; Randall Lesaffer, May 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucault, le pouvoir normatif et la naissance de l'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foucault face à la norme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche juridique Pothier (CRJP), Université d'Orléans; Centre de droit privé et des sciences criminelles (CEPRISCA), Université d'Amiens, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Tamar Herzog – Une brève histoire du droit en Europe. Les 2500 dernières années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Yves Mausen (dir.), La culture judiciaire anglaise au Moyen Âge, Paris, Mare et Martin, 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.617-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sainteté de Louis IX au temps de la monarchie absolue de droit divin Hagiographie et État souverain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources hagiographiques et procès de canonisation. Les circulations textuelles autour du culte des saints (xvie-xxe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://classiques-garnier.com/sources-hagiographiques-et-proces-de-canonisation-les-circulations-textuelles-autour-du-culte-des-saints-xvie-xxe-siecle-la-saintete-de-louis-ix-au-temps-de-la-monarchie-absolue-de-droit-divin.html, 2022, 978-2-406-13169-4. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13169-4.p.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos historique : Un droit administratif avant Cormenin et Macarel ? L’apport d’Orléans depuis le Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit administratif général par Orléans, à l’ombre de MACAREL et CORMENIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucault et la généalogie de l’État : pouvoir normatif et souveraineté de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guittard, Jacqueline; Nicolas, Émeric; Sintez, Cyril. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foucault face à la norme, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.207-222, 2020, Libre droit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intérêt à agir et l’intérêt royal : aux origines de la justice publique au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbé, Vanessa; Guillerminet, Cédric; Mauclair, Stéphanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion d’intérêt(s) en droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 112, Institut Francophone pour la Justice et la Démocratie; Librairie générale de droit et de jurisprudence - Lextenso éditions, pp.11-21, 2020, Colloques &amp; essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme identité et réalité : franchir les frontières dans le cinéma des Wachowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flores-Lonjou, Magalie; Épinoux, Estelle; Lefebve, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontière(s) au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.319-338, 2018, 978-2-84934-402-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines de l’appel judiciaire et naissance de la souveraineté royale au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cours d'appel : origines, histoire et enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le De recuperatione Terre Sancte de Pierre Dubois : prétexte de croisade et pouvoir royal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Projets de croisade : Géostratégie et diplomatie européenne du XIVe au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, pp.69-86, 2014, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.16302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le règlement des conflits de juridiction dans les cités épiscopales d’après la jurisprudence de la Cour du roi au XIIIe siècle, le cas d’Arras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fourniel, Béatrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice dans les cités épiscopales du Moyen Âge à la fin de l’Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Toulouse 1 Capitole, pp.271-282, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CRÉDIT ET LES JUIFS : RECHERCHE SUR LA COHÉRENCE D'UNE POLITIQUE NORMATIVE ROYALE AU XIII e SIÈCLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et normativité : études d'histoire du droit rassemblées en l'honneur d'Albert Rigaudière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la force normative des actes des rois de France au Moyen Âge : la question des Juifs du royaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La force normative: naissance d'un concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2-2750-3401-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubois: conseiller de Philippe le Bel en matière politique et militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'armée, la paix, la guerre, journées de la Société d'Histoire du Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.209 - 228, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Ulrike Müßig, Reason and Fairness. Constituting Justice in Europe, from Medieval Canon Law to ECHR, Brill, Leiden, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.253-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de William Chester Jordan, La prunelle de ses yeux. Convertis de l’islam sous le règne de Louis IX, traduit de l’anglais (États-Unis) par Jacques Dalarun, Éditions de l’EHESS, « En temps & lieux, 99 », 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice et les sources judiciaires à l'aune des sciences sociales : individuation, agentivité et subjectivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.287-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribonien. Revue critique de législation et de jurisprudence, in Revue historique de droit français et étranger, 2020, n° 2, p. 253-256.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambedeus. Une forme de la relation à l’autre au Moyen Âge, dir. C. Becchia, M. Chaigne-Legouy et L. Tabard, PUPS, Paris, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso di Carpegna Falconieri, Médiéval et militant. Penser le contemporain à travers le Moyen Âge, Paris, Publications de la Sorbonne, 2015, in Revue historique de droit français et étranger, 2016, n° 4, p. 359-360.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.359-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers juges de la Cour du roi au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affaire de Geoffroy de Bruère contre Charles d'Anjou. Un appel à la cour du roi Saint Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires - Académie des sciences, belles lettres et arts d'Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons Justitiae. La justice médiévale et ses sources. Nouvelles lectures, nouveaux regards, nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.258-358, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Anne Forcadet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l'université d'Orléans en Histoire du droit et des institutions</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature et le droit médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2025, 978-2-406-18775-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice de Saint Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liêm Tuttle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2024, 978-2-13-086319-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès politiques au temps de Louis XI : le cardinal Balue, lèse-majesté en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Degoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Travaux d'Humanisme et Renaissance, 978-2-6000-6423-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la reconquête de la Terre sainte et De l’abrégement des guerres et procès du royaume des Francs de Pierre Dubois (125.-132.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Sághy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Léonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Victor Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Diotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard E. Boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 14, 2019, Bibliothèque scolastique. Série Textes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conquestus fuit domino regi : le recours au roi d’après les arrêts du Parlement de Paris (1223-1285)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boccard, 2018, 978-2-7018-0445-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour du roi Louis IX : naissance du Parlement et d’une justice moderne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quoi de neuf sur Saint Louis depuis Jacques Le Goff ? Le gouvernement du roi Louis IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris - Université Paris 1 Panthéon Sorbonne, France. pp.185-198, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13rr2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage, justice internationale et souveraineté au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avant l’État. Droit international et pluralisme politico-juridique en Europe, XIIIe-XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dante Fedele; Pierre Savy; Randall Lesaffer, May 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucault, le pouvoir normatif et la naissance de l'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foucault face à la norme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche juridique Pothier (CRJP), Université d'Orléans; Centre de droit privé et des sciences criminelles (CEPRISCA), Université d'Amiens, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Tamar Herzog – Une brève histoire du droit en Europe. Les 2500 dernières années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Yves Mausen (dir.), La culture judiciaire anglaise au Moyen Âge, Paris, Mare et Martin, 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.617-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sainteté de Louis IX au temps de la monarchie absolue de droit divin Hagiographie et État souverain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources hagiographiques et procès de canonisation. Les circulations textuelles autour du culte des saints (xvie-xxe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://classiques-garnier.com/sources-hagiographiques-et-proces-de-canonisation-les-circulations-textuelles-autour-du-culte-des-saints-xvie-xxe-siecle-la-saintete-de-louis-ix-au-temps-de-la-monarchie-absolue-de-droit-divin.html, 2022, 978-2-406-13169-4. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13169-4.p.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos historique : Un droit administratif avant Cormenin et Macarel ? L’apport d’Orléans depuis le Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit administratif général par Orléans, à l’ombre de MACAREL et CORMENIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucault et la généalogie de l’État : pouvoir normatif et souveraineté de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guittard, Jacqueline; Nicolas, Émeric; Sintez, Cyril. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foucault face à la norme, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.207-222, 2020, Libre droit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intérêt à agir et l’intérêt royal : aux origines de la justice publique au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbé, Vanessa; Guillerminet, Cédric; Mauclair, Stéphanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion d’intérêt(s) en droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 112, Institut Francophone pour la Justice et la Démocratie; Librairie générale de droit et de jurisprudence - Lextenso éditions, pp.11-21, 2020, Colloques &amp; essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme identité et réalité : franchir les frontières dans le cinéma des Wachowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flores-Lonjou, Magalie; Épinoux, Estelle; Lefebve, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontière(s) au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.319-338, 2018, 978-2-84934-402-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines de l’appel judiciaire et naissance de la souveraineté royale au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cours d'appel : origines, histoire et enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le De recuperatione Terre Sancte de Pierre Dubois : prétexte de croisade et pouvoir royal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Projets de croisade : Géostratégie et diplomatie européenne du XIVe au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, pp.69-86, 2014, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.16302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le règlement des conflits de juridiction dans les cités épiscopales d’après la jurisprudence de la Cour du roi au XIIIe siècle, le cas d’Arras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fourniel, Béatrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice dans les cités épiscopales du Moyen Âge à la fin de l’Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Toulouse 1 Capitole, pp.271-282, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CRÉDIT ET LES JUIFS : RECHERCHE SUR LA COHÉRENCE D'UNE POLITIQUE NORMATIVE ROYALE AU XIII e SIÈCLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et normativité : études d'histoire du droit rassemblées en l'honneur d'Albert Rigaudière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la force normative des actes des rois de France au Moyen Âge : la question des Juifs du royaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La force normative: naissance d'un concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2-2750-3401-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubois: conseiller de Philippe le Bel en matière politique et militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'armée, la paix, la guerre, journées de la Société d'Histoire du Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.209 - 228, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Ulrike Müßig, Reason and Fairness. Constituting Justice in Europe, from Medieval Canon Law to ECHR, Brill, Leiden, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.253-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de William Chester Jordan, La prunelle de ses yeux. Convertis de l’islam sous le règne de Louis IX, traduit de l’anglais (États-Unis) par Jacques Dalarun, Éditions de l’EHESS, « En temps & lieux, 99 », 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribonien. Revue critique de législation et de jurisprudence, in Revue historique de droit français et étranger, 2020, n° 2, p. 253-256.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice et les sources judiciaires à l'aune des sciences sociales : individuation, agentivité et subjectivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.287-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambedeus. Une forme de la relation à l’autre au Moyen Âge, dir. C. Becchia, M. Chaigne-Legouy et L. Tabard, PUPS, Paris, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso di Carpegna Falconieri, Médiéval et militant. Penser le contemporain à travers le Moyen Âge, Paris, Publications de la Sorbonne, 2015, in Revue historique de droit français et étranger, 2016, n° 4, p. 359-360.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.359-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers juges de la Cour du roi au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affaire de Geoffroy de Bruère contre Charles d'Anjou. Un appel à la cour du roi Saint Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires - Académie des sciences, belles lettres et arts d'Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons Justitiae. La justice médiévale et ses sources. Nouvelles lectures, nouveaux regards, nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.258-358, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leveleux-Teixeira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Anne Forcadet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635039v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dejoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;m Tuttle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03933129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blanchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Degoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne S&#225;ghy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis L&#233;onas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Victor Langlois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Diotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard E. Boyle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329402v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rr2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329511v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02184635v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03935076v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13169-4.p.0057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03530198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03530222v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03530190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962347v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.16302" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962424v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03531101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03531118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03530179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03594402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03594384v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03594412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962460v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03530211v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leveleux-Teixeira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Anne Forcadet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635039v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dejoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;m Tuttle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03933129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blanchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Degoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne S&#225;ghy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis L&#233;onas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Victor Langlois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Diotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard E. Boyle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329402v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rr2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329511v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02184635v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03935076v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13169-4.p.0057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03530198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03530222v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03530190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962347v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.16302" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962424v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03531101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03531118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03594402v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03530179v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03594384v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03594412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962460v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03530211v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>