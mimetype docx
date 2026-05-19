--- v1 (2026-04-07)
+++ v2 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Anne Forcadet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l'université d'Orléans en Histoire du droit et des institutions</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature et le droit médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2025, 978-2-406-18775-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice de Saint Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liêm Tuttle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2024, 978-2-13-086319-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès politiques au temps de Louis XI : le cardinal Balue, lèse-majesté en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Degoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Travaux d'Humanisme et Renaissance, 978-2-6000-6423-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la reconquête de la Terre sainte et De l’abrégement des guerres et procès du royaume des Francs de Pierre Dubois (125.-132.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Sághy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Léonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Victor Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Diotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard E. Boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 14, 2019, Bibliothèque scolastique. Série Textes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conquestus fuit domino regi : le recours au roi d’après les arrêts du Parlement de Paris (1223-1285)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boccard, 2018, 978-2-7018-0445-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour du roi Louis IX : naissance du Parlement et d’une justice moderne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quoi de neuf sur Saint Louis depuis Jacques Le Goff ? Le gouvernement du roi Louis IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris - Université Paris 1 Panthéon Sorbonne, France. pp.185-198, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13rr2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage, justice internationale et souveraineté au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avant l’État. Droit international et pluralisme politico-juridique en Europe, XIIIe-XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dante Fedele; Pierre Savy; Randall Lesaffer, May 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucault, le pouvoir normatif et la naissance de l'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foucault face à la norme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche juridique Pothier (CRJP), Université d'Orléans; Centre de droit privé et des sciences criminelles (CEPRISCA), Université d'Amiens, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Tamar Herzog – Une brève histoire du droit en Europe. Les 2500 dernières années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Yves Mausen (dir.), La culture judiciaire anglaise au Moyen Âge, Paris, Mare et Martin, 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.617-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sainteté de Louis IX au temps de la monarchie absolue de droit divin Hagiographie et État souverain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources hagiographiques et procès de canonisation. Les circulations textuelles autour du culte des saints (xvie-xxe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://classiques-garnier.com/sources-hagiographiques-et-proces-de-canonisation-les-circulations-textuelles-autour-du-culte-des-saints-xvie-xxe-siecle-la-saintete-de-louis-ix-au-temps-de-la-monarchie-absolue-de-droit-divin.html, 2022, 978-2-406-13169-4. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13169-4.p.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos historique : Un droit administratif avant Cormenin et Macarel ? L’apport d’Orléans depuis le Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit administratif général par Orléans, à l’ombre de MACAREL et CORMENIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucault et la généalogie de l’État : pouvoir normatif et souveraineté de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guittard, Jacqueline; Nicolas, Émeric; Sintez, Cyril. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foucault face à la norme, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.207-222, 2020, Libre droit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intérêt à agir et l’intérêt royal : aux origines de la justice publique au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbé, Vanessa; Guillerminet, Cédric; Mauclair, Stéphanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion d’intérêt(s) en droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 112, Institut Francophone pour la Justice et la Démocratie; Librairie générale de droit et de jurisprudence - Lextenso éditions, pp.11-21, 2020, Colloques &amp; essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme identité et réalité : franchir les frontières dans le cinéma des Wachowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flores-Lonjou, Magalie; Épinoux, Estelle; Lefebve, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontière(s) au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.319-338, 2018, 978-2-84934-402-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines de l’appel judiciaire et naissance de la souveraineté royale au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cours d'appel : origines, histoire et enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le De recuperatione Terre Sancte de Pierre Dubois : prétexte de croisade et pouvoir royal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Projets de croisade : Géostratégie et diplomatie européenne du XIVe au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, pp.69-86, 2014, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.16302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le règlement des conflits de juridiction dans les cités épiscopales d’après la jurisprudence de la Cour du roi au XIIIe siècle, le cas d’Arras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fourniel, Béatrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice dans les cités épiscopales du Moyen Âge à la fin de l’Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Toulouse 1 Capitole, pp.271-282, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CRÉDIT ET LES JUIFS : RECHERCHE SUR LA COHÉRENCE D'UNE POLITIQUE NORMATIVE ROYALE AU XIII e SIÈCLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et normativité : études d'histoire du droit rassemblées en l'honneur d'Albert Rigaudière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la force normative des actes des rois de France au Moyen Âge : la question des Juifs du royaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La force normative: naissance d'un concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2-2750-3401-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubois: conseiller de Philippe le Bel en matière politique et militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'armée, la paix, la guerre, journées de la Société d'Histoire du Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.209 - 228, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Ulrike Müßig, Reason and Fairness. Constituting Justice in Europe, from Medieval Canon Law to ECHR, Brill, Leiden, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.253-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de William Chester Jordan, La prunelle de ses yeux. Convertis de l’islam sous le règne de Louis IX, traduit de l’anglais (États-Unis) par Jacques Dalarun, Éditions de l’EHESS, « En temps & lieux, 99 », 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribonien. Revue critique de législation et de jurisprudence, in Revue historique de droit français et étranger, 2020, n° 2, p. 253-256.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice et les sources judiciaires à l'aune des sciences sociales : individuation, agentivité et subjectivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.287-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambedeus. Une forme de la relation à l’autre au Moyen Âge, dir. C. Becchia, M. Chaigne-Legouy et L. Tabard, PUPS, Paris, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso di Carpegna Falconieri, Médiéval et militant. Penser le contemporain à travers le Moyen Âge, Paris, Publications de la Sorbonne, 2015, in Revue historique de droit français et étranger, 2016, n° 4, p. 359-360.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.359-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers juges de la Cour du roi au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affaire de Geoffroy de Bruère contre Charles d'Anjou. Un appel à la cour du roi Saint Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires - Académie des sciences, belles lettres et arts d'Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons Justitiae. La justice médiévale et ses sources. Nouvelles lectures, nouveaux regards, nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.258-358, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Anne Forcadet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l'université d'Orléans en Histoire du droit et des institutions</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature et le droit médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2025, 978-2-406-18775-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice de Saint Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liêm Tuttle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2024, 978-2-13-086319-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès politiques au temps de Louis XI : le cardinal Balue, lèse-majesté en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Degoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Travaux d'Humanisme et Renaissance, 978-2-6000-6423-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la reconquête de la Terre sainte et De l’abrégement des guerres et procès du royaume des Francs de Pierre Dubois (125.-132.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Sághy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Léonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Victor Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Diotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard E. Boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 14, 2019, Bibliothèque scolastique. Série Textes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conquestus fuit domino regi : le recours au roi d’après les arrêts du Parlement de Paris (1223-1285)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boccard, 2018, 978-2-7018-0445-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour du roi Louis IX : naissance du Parlement et d’une justice moderne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quoi de neuf sur Saint Louis depuis Jacques Le Goff ? Le gouvernement du roi Louis IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris - Université Paris 1 Panthéon Sorbonne, France. pp.185-198, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13rr2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage, justice internationale et souveraineté au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avant l’État. Droit international et pluralisme politico-juridique en Europe, XIIIe-XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dante Fedele; Pierre Savy; Randall Lesaffer, May 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucault, le pouvoir normatif et la naissance de l'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foucault face à la norme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche juridique Pothier (CRJP), Université d'Orléans; Centre de droit privé et des sciences criminelles (CEPRISCA), Université d'Amiens, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Tamar Herzog – Une brève histoire du droit en Europe. Les 2500 dernières années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Yves Mausen (dir.), La culture judiciaire anglaise au Moyen Âge, Paris, Mare et Martin, 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.617-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sainteté de Louis IX au temps de la monarchie absolue de droit divin Hagiographie et État souverain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources hagiographiques et procès de canonisation. Les circulations textuelles autour du culte des saints (xvie-xxe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://classiques-garnier.com/sources-hagiographiques-et-proces-de-canonisation-les-circulations-textuelles-autour-du-culte-des-saints-xvie-xxe-siecle-la-saintete-de-louis-ix-au-temps-de-la-monarchie-absolue-de-droit-divin.html, 2022, 978-2-406-13169-4. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13169-4.p.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos historique : Un droit administratif avant Cormenin et Macarel ? L’apport d’Orléans depuis le Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit administratif général par Orléans, à l’ombre de MACAREL et CORMENIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intérêt à agir et l’intérêt royal : aux origines de la justice publique au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbé, Vanessa; Guillerminet, Cédric; Mauclair, Stéphanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion d’intérêt(s) en droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 112, Institut Francophone pour la Justice et la Démocratie; Librairie générale de droit et de jurisprudence - Lextenso éditions, pp.11-21, 2020, Colloques &amp; essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucault et la généalogie de l’État : pouvoir normatif et souveraineté de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guittard, Jacqueline; Nicolas, Émeric; Sintez, Cyril. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foucault face à la norme, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.207-222, 2020, Libre droit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme identité et réalité : franchir les frontières dans le cinéma des Wachowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flores-Lonjou, Magalie; Épinoux, Estelle; Lefebve, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontière(s) au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.319-338, 2018, 978-2-84934-402-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines de l’appel judiciaire et naissance de la souveraineté royale au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cours d'appel : origines, histoire et enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le De recuperatione Terre Sancte de Pierre Dubois : prétexte de croisade et pouvoir royal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Projets de croisade : Géostratégie et diplomatie européenne du XIVe au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, pp.69-86, 2014, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.16302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le règlement des conflits de juridiction dans les cités épiscopales d’après la jurisprudence de la Cour du roi au XIIIe siècle, le cas d’Arras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fourniel, Béatrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice dans les cités épiscopales du Moyen Âge à la fin de l’Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Toulouse 1 Capitole, pp.271-282, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CRÉDIT ET LES JUIFS : RECHERCHE SUR LA COHÉRENCE D'UNE POLITIQUE NORMATIVE ROYALE AU XIII e SIÈCLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et normativité : études d'histoire du droit rassemblées en l'honneur d'Albert Rigaudière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubois: conseiller de Philippe le Bel en matière politique et militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'armée, la paix, la guerre, journées de la Société d'Histoire du Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.209 - 228, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la force normative des actes des rois de France au Moyen Âge : la question des Juifs du royaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La force normative: naissance d'un concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2-2750-3401-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Ulrike Müßig, Reason and Fairness. Constituting Justice in Europe, from Medieval Canon Law to ECHR, Brill, Leiden, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.253-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de William Chester Jordan, La prunelle de ses yeux. Convertis de l’islam sous le règne de Louis IX, traduit de l’anglais (États-Unis) par Jacques Dalarun, Éditions de l’EHESS, « En temps & lieux, 99 », 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribonien. Revue critique de législation et de jurisprudence, in Revue historique de droit français et étranger, 2020, n° 2, p. 253-256.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice et les sources judiciaires à l'aune des sciences sociales : individuation, agentivité et subjectivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.287-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambedeus. Une forme de la relation à l’autre au Moyen Âge, dir. C. Becchia, M. Chaigne-Legouy et L. Tabard, PUPS, Paris, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso di Carpegna Falconieri, Médiéval et militant. Penser le contemporain à travers le Moyen Âge, Paris, Publications de la Sorbonne, 2015, in Revue historique de droit français et étranger, 2016, n° 4, p. 359-360.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.359-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers juges de la Cour du roi au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affaire de Geoffroy de Bruère contre Charles d'Anjou. Un appel à la cour du roi Saint Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires - Académie des sciences, belles lettres et arts d'Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons Justitiae. La justice médiévale et ses sources. Nouvelles lectures, nouveaux regards, nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Anne Forcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.258-358, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leveleux-Teixeira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Anne Forcadet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635039v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dejoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;m Tuttle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03933129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blanchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Degoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne S&#225;ghy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis L&#233;onas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Victor Langlois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Diotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard E. Boyle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329402v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rr2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329511v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02184635v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03935076v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13169-4.p.0057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03530198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03530222v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03530190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962347v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.16302" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962424v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03531101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03531118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03594402v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03530179v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03594384v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03594412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962460v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03530211v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leveleux-Teixeira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Anne Forcadet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635039v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dejoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;m Tuttle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03933129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blanchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Degoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne S&#225;ghy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis L&#233;onas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Victor Langlois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Diotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard E. Boyle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329402v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rr2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329511v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02184635v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03935076v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13169-4.p.0057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03530198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03530190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03530222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962347v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.16302" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962424v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03531101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03531118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03594402v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03530179v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03594384v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03594412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962460v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02962470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03530211v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>