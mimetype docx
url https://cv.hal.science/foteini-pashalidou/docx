--- v0 (2026-03-07)
+++ v1 (2026-05-07)
@@ -572,157 +572,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bumble bees damage plant leaves and accelerate flower production when pollen is scarce</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant responses to butterfly oviposition partly explain preference–performance relationships on different brassicaceous species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Griese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foteini G Pashalidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Mescher</w:t>
+                <w:t xml:space="preserve">Eleonora Pizarro Iradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consuelo de Moraes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monika Hilker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 368 (6493), pp.881-884. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 192 (2), pp.463-475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aay0496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-019-04590-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885005v1</w:t>
+                <w:t xml:space="preserve">hal-02885018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of ley pastures in tomorrow’s cropping systems. A review</w:t>
               </w:r>
@@ -840,325 +844,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant responses to butterfly oviposition partly explain preference–performance relationships on different brassicaceous species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant volatiles induced by herbivore eggs prime defences and mediate shifts in the reproductive strategy of receiving plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foteini G Pashalidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddie Griese</w:t>
+                <w:t xml:space="preserve">Lisa Eyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Pineda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Foteini G Pashalidou</w:t>
+                <w:t xml:space="preserve">James Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Pizarro Iradi</w:t>
+                <w:t xml:space="preserve">James Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Hilker</w:t>
+                <w:t xml:space="preserve">Nina Fatouros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 192 (2), pp.463-475. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (7), pp.1097-1106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-019-04590-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.13509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885018v1</w:t>
+                <w:t xml:space="preserve">hal-02884995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant volatiles induced by herbivore eggs prime defences and mediate shifts in the reproductive strategy of receiving plants</w:t>
+                <w:t xml:space="preserve">Bumble bees damage plant leaves and accelerate flower production when pollen is scarce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foteini G Pashalidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Eyman</w:t>
+                <w:t xml:space="preserve">Harriet Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Sims</w:t>
+                <w:t xml:space="preserve">Thomas Peybernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Buckley</w:t>
+                <w:t xml:space="preserve">Mark Mescher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Fatouros</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consuelo de Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (7), pp.1097-1106. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 368 (6493), pp.881-884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.13509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aay0496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884995v1</w:t>
+                <w:t xml:space="preserve">hal-02885005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Sciences Article Divergence in Glucosinolate Profiles between High- and Low-Elevation Populations of Arabidopsis halleri Correspond to Variation in Field Herbivory and Herbivore Behavioral Preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foteini G Pashalidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1242,397 +1242,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-mediated effects of butterfly egg deposition on subsequent caterpillar and pupal development, across different species of wild Brassicaceae</w:t>
+                <w:t xml:space="preserve">Early herbivore alert matters: plant-mediated effects of egg deposition on higher trophic levels benefit plant fitness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foteini G Pashalidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enric Frago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Griese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Poelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joop J A van Loon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40 (4), pp.444-450. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (9), pp.927-936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/een.12208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.12470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927210v1</w:t>
+                <w:t xml:space="preserve">hal-02927201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early herbivore alert matters: plant-mediated effects of egg deposition on higher trophic levels benefit plant fitness</w:t>
+                <w:t xml:space="preserve">Plant-mediated effects of butterfly egg deposition on subsequent caterpillar and pupal development, across different species of wild Brassicaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foteini G Pashalidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Fatouros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joop J A van Loon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enric Frago</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eddie Griese</w:t>
+                <w:t xml:space="preserve">Marcel Dicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Poelman</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rieta Gols</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18 (9), pp.927-936. </w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (4), pp.444-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.12470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/een.12208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927201v1</w:t>
+                <w:t xml:space="preserve">hal-02927210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To be in time: egg deposition enhances plant-mediated detection of young caterpillars by parasitoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foteini G Pashalidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rieta Gols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Berkhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berhane Weldegergis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joop J A van Loon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 177 (2), pp.477-486. </w:t>
@@ -1696,77 +1696,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foteini G Pashalidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dani Lucas-Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joop J A van Loon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Dicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Fatouros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 94 (3), pp.702-713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1826,51 +1826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marjolein Kruidhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foteini G Pashalidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Fatouros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilich Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1934,51 +1934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Volatiles Induced by Herbivore Egg Deposition Affect Insects of Different Trophic Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Fatouros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dani Lucas-Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1986,51 +1986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berhane Weldegergis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foteini G Pashalidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joop J A van Loon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (8), pp.e43607. </w:t>
@@ -2223,64 +2223,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foteini G Pashalidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinus Huigens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Dicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Fatouros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (6), pp.748-753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2594,90 +2594,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-aphrodisiac Compounds of Male Butterflies Increase the Risk of Egg Parasitoid Attack by Inducing Plant Synomone Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Fatouros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foteini G Pashalidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilma Aponte Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joop J A van Loon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Mumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3520,51 +3520,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9BBEAC5"/>
+    <w:nsid w:val="2E792A0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3751,51 +3751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/foteini-pashalidou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5746-8227" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111609v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius Otto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlens C&#233;lestin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kergunteuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini G Pashalidou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02371-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velemir Ninkovic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Meiners" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiadjana M Fortuna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/3506" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04039060v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00870-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peybernes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mescher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo de Moraes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay0496" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00620-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Griese" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pineda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Pizarro Iradi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Hilker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04590-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884995v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Eyman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sims" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Buckley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Fatouros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13509" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin C Fischer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Widmer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C Mescher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20010174" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927210v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop J A van Loon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dicke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieta Gols" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12208" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BC8HT5G1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927201v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Frago" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Poelman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12470" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MX6F4W4S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927222v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Berkhout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berhane Weldegergis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3098-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Lucas-Barbosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/12-1561.1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927230v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marjolein Kruidhof" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilich Figueroa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Vet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039615" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927234v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043607" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927243v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Harvey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxina Soler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martijn Bezemer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2010.18744.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G1R9235C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus Huigens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2010.01235.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J7P27FKZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927250v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Woelke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bukovinszky" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Smid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arq007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927254v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Hui Qian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Bukovinszky" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812277106" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927251v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilma Aponte Cordero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mumm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9714-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927261v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolas Kavallieratos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Athanassiou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolas Andris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Tomanovi&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1034" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7EEA4DD5FEDDC219CF451DCFF138500379C2AA97/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Pashalidou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471053v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Paschalidou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gastal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03619023v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lasserre-Joulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/foteini-pashalidou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5746-8227" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111609v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius Otto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlens C&#233;lestin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kergunteuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini G Pashalidou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02371-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velemir Ninkovic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Meiners" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiadjana M Fortuna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/3506" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04039060v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00870-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Griese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pineda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Pizarro Iradi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Hilker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04590-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00620-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884995v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Eyman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sims" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Buckley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Fatouros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13509" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Lambert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peybernes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mescher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo de Moraes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay0496" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin C Fischer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Widmer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C Mescher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20010174" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927201v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Frago" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Poelman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop J A van Loon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12470" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MX6F4W4S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dicke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieta Gols" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12208" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BC8HT5G1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927222v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Berkhout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berhane Weldegergis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3098-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Lucas-Barbosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/12-1561.1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927230v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marjolein Kruidhof" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilich Figueroa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Vet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039615" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927234v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043607" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927243v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Harvey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxina Soler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martijn Bezemer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2010.18744.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G1R9235C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus Huigens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2010.01235.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J7P27FKZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927250v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Woelke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bukovinszky" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Smid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arq007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927254v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Hui Qian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Bukovinszky" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812277106" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927251v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilma Aponte Cordero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mumm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9714-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927261v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolas Kavallieratos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Athanassiou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolas Andris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Tomanovi&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1034" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7EEA4DD5FEDDC219CF451DCFF138500379C2AA97/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Pashalidou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471053v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Paschalidou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gastal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03619023v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lasserre-Joulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>