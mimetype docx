--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -334,337 +334,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705380v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrical characteristics of GaN, n-GaN and A1&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Ga&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt;N</w:t>
+                <w:t xml:space="preserve">Validation of a New Dynamic Muscle Fatigue Model and DMET Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ponnusamy Arivazhagan</w:t>
+                <w:t xml:space="preserve">Deep Seth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raju Ramesh</w:t>
+                <w:t xml:space="preserve">Bennis Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramadoss Roop Kumar</w:t>
+                <w:t xml:space="preserve">Sophie Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Faulques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fouad Bennis</w:t>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 656, pp.110-118. </w:t>
+              <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, The International Journal of Virtual Reality, 2016 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.09.102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/ijvr.2016.16.1.2879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723595v1</w:t>
+                <w:t xml:space="preserve">hal-01420684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a New Dynamic Muscle Fatigue Model and DMET Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and electrical characteristics of GaN, n-GaN and A1&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Ga&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt;N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponnusamy Arivazhagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Seth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Chablat</w:t>
+                <w:t xml:space="preserve">Raju Ramesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bennis Fouad</w:t>
+                <w:t xml:space="preserve">Ramadoss Roop Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sakka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Jubeau</w:t>
+                <w:t xml:space="preserve">Eric Faulques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 656, pp.110-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.09.102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/ijvr.2016.16.1.2879⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01420684v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive model of the human muscle fatigue: application to repetitive push-pull tasks with light external load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -867,64 +867,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Resolved Photoluminescence Studies on AlGaN Double Heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponnusamy Arivazhagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Faulques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -978,515 +978,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simplified Morphing Blade for Horizontal Axis Wind Turbines</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An interactive motion planning framework that can learn from experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Roberto Salinas Mejia</w:t>
+                <w:t xml:space="preserve">Yu Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Poirson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4025970⟩</w:t>
+              <w:t xml:space="preserve">Computer-Aided Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59, pp.23-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cad.2014.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913487v2</w:t>
+                <w:t xml:space="preserve">hal-01073515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiobjective optimization involving quadratic functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014, pp.1-11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/406092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interactive motion planning framework that can learn from experience</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fouad Bennis</w:t>
+                <w:t xml:space="preserve">A Simplified Morphing Blade for Horizontal Axis Wind Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bennis Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Roberto Salinas Mejia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cad.2014.07.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (1), pp.011018-1-011018-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4025970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01073515v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913487v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated and interactive method for solving layout optimization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bénabès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (15), pp.5796-5803</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 40 (15), pp.5796-5803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2013.03.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of subject-specific muscle fatigue rates under static fatiguing operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1505,191 +1526,191 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 56 (12), pp.1889-1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiobjective Engineering Design Optimization Problems: A Sensitivity Analysis Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Oscar Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bennis Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesquisa Operacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (3), pp.ISSN 0101-7438. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S0101-74382012005000028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Arm simulation for interactive constrained environment design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruina Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1707,2583 +1728,2583 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12008-012-0162-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Method for Decision Making in Multi-Objective Optimization Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bennis Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesquisa Operacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (3), pp.331-369. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S0101-74382012005000014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can virtual reality predict body part discomfort and performance of people in realistic world for assembling tasks?</w:t>
+                <w:t xml:space="preserve">A novel approach for determining fatigue resistances of different muscle groups in static cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Liang Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bo Hu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 41 (1), pp.64-71</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 41 (1), pp.10-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ergon.2010.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583675v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach for determining fatigue resistances of different muscle groups in static cases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Can virtual reality predict body part discomfort and performance of people in realistic world for assembling tasks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaverial Salvendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bo Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 41 (1), pp.10-18. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 41 (1), pp.64-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583680v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue evaluation in maintenance and assembly operations by digital human simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A Framework for Interactive Work Design based on Digital Work Analysis and Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanzhang Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bo Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10055-010-0156-8⟩</w:t>
+              <w:t xml:space="preserve">Human Factors and Ergonomics in Manufacturing and Service Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (4), pp.339-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hfm.20178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495263v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495004v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new muscle fatigue and recovery model and its ergonomics application in human simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual and Physical Prototyping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (3), pp.123 - 137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17452759.2010.504056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive optimization strategies for layout problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bénabès</w:t>
+                <w:t xml:space="preserve">Fatigue evaluation in maintenance and assembly operations by digital human simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12008-010-0100-x⟩</w:t>
+              <w:t xml:space="preserve">Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (1), pp.339-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10055-010-0156-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515512v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Interactive Work Design based on Digital Work Analysis and Simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactive optimization strategies for layout problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bénabès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Poirson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ravaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Factors and Ergonomics in Manufacturing and Service Industries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (3), pp.181-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12008-010-0100-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hfm.20178⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00495004v2</w:t>
+                <w:t xml:space="preserve">hal-00515512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Objective Optimisation Method for Posture Prediction and Analysis with Consideration of Fatigue Effect and its Application Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57 (4), pp.1235-1246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cie.2009.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Muscle Fatigue Evaluation in Virtual Working Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 39 (1), pp.211-220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ergon.2008.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tutor agent for supporting distributed knowledge modelling in interactive product design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Virtual knowledge modelling for distributed teams: Towards an interactive design approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Mejia-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Intelligent Systems Technologies and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4 (3/4), pp.399-420</w:t>
+              <w:t xml:space="preserve">International Journal of Networking and Virtual Organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (2), pp.166-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00211953v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00211968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model reduction technique for mechanical behaviour modelling: efficiency criteria and validity domain assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A tutor agent for supporting distributed knowledge modelling in interactive product design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Mejia-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.JMES683R1</w:t>
+              <w:t xml:space="preserve">International Journal of Intelligent Systems Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (3/4), pp.399-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187317v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00211953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual knowledge modelling for distributed teams: Towards an interactive design approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Model reduction technique for mechanical behaviour modelling: efficiency criteria and validity domain assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keny Ordaz-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Networking and Virtual Organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (2), pp.166-189</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.JMES683R1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00211968v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granular modelling for virtual prototyping in interactive design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keny Ordaz-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual and Physical Prototyping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (2), pp.111--126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17452750701552553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity Domains of Beams Behavioural Models: Efficiency and Reduction with Artificial Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keny Ordaz-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 (1), pp.80--87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mathematical Representation for Mechanical Model Assessment: Numerical Model Qualification Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keny Ordaz-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mathematics Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (4), pp.216--226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity Domains of Beams Behavioural Models: Efficiency and Reduction with Artificial Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keny Ordaz-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 (1), pp.80-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness Study of Generic and Non-Generic 3R Positioning Manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal IFToMM Problems of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22 (1), pp.9-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis of the Orthoglide: A 3-DOF Translational Parallel Kinematic Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 128, pp.392-402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.2166852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169005v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of Geometrical Tolerances - A Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tolerance Synthesis of Mechanisms: a Robust Design Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pino</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17 (3), pp.419-427. </w:t>
+              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 127, pp.86-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1081/QEN-200059875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.1825047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220703v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Analysis of Geometrical Tolerances - A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 17 (3), pp.419-427</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 17 (3), pp.419-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1081/QEN-200059875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340809v1</w:t>
+                <w:t xml:space="preserve">hal-05220703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance Synthesis of Mechanisms: a Robust Design Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical Analysis of Geometrical Tolerances - A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quality Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (3), pp.419-427</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00463707v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic devices and objects, robots and mannequin simulation in a CAD-CAM software: eM-Virtual Desktop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hoessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5 (2), pp.189-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/meca:2004020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on &amp;quot;Direct Calculation of minimum set of inertial Parameters of Serial Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wisama Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 10 (1), pp.78-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4293,51 +4314,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update Rates Constraints in Fixed-Panel Radar Search Pattern Optimization with Limited Time Budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Briheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4369,92 +4390,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Radar Symposium IRS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/irs.2017.8008155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction methods for grid cover problem used in radar applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Briheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4496,73 +4517,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PGMODAYS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Uniform Constrained Optimization of Radar Search Patterns in Direction Cosines Space Using Integer Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Briheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4594,92 +4615,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radar Symposium (IRS), 2016 17th International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Krakow, Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRS.2016.7497343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la Couverture d’un Radar 3D à Balayage Électronique par Programmation Linéaire en Nombres Entiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Briheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4721,198 +4742,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Dynamic Muscle Fatigue Model to Limit Musculo-Skeletal Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Seth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bennis Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laval virtual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Radar Search Patterns for Multiple Scanning Missions in Localized Clutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Briheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4944,2785 +4965,2785 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antenna Measurements &amp; Applications (CAMA), 2016 IEEE Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Syracuse, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CAMA.2016.7815761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the EMG response exclusively to fatigue during sustained static maximum voluntary contraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Applied Human Factors and Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Validation of a New Dynamic Muscle Fatigue Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Seth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating User to Minimize Assembly Path Planning Time in PLM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">INTERACTIVE AND ON-LINE LEARNING SYSTEM FOR ASSEMBLY TASK MOTION PLANNING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IFIP WG5.1 10th International Conference on Product Lifecycle Management - PLM13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993990v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating User to Minimize Assembly Path Planning Time in PLM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Product Lifecycle Management for Society (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The IFIP WG5.1 10th International Conference on Product Lifecycle Management - PLM13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461891v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTERACTIVE AND ON-LINE LEARNING SYSTEM FOR ASSEMBLY TASK MOTION PLANNING</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Integrating User to Minimize Assembly Path Planning Time in PLM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Product Lifecycle Management for Society (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France. pp.471-480, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41501-2_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993988v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptive exploration of layout designs using an interactive genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bénabès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ravaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 11th Biennial Conference on Engineering Systems Design and Analysis - ESDA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicator of feasibility for layout problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bénabès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Guédas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2012 International Design Engineering Technical Conferences (IDETC) and Computers and Information in Engineering Conference (CIE) - 38th Design Automation Conference (DAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Chicago, Illinois, United States</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2012, Chicago, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2012-70640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768172v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicator of feasibility for layout problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bénabès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Guédas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2012 International Design Engineering Technical Conferences (IDETC) and Computers and Information in Engineering Conference (CIE) - 38th Design Automation Conference (DAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Chicago, United States. pp.1-8, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Aug 2012, Chicago, Illinois, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223024v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive modular optimization strategy for layout problems</w:t>
+                <w:t xml:space="preserve">Démarche intégrée pour l'optimisation d'agencement d'espace : application à l'aménagement d'un shelter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bénabès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ravaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2011 International Design Engineering Technical Conferences (IDETC) and Computers and Information in Engineering Conference (CIE) - 37th Design Automation Conference (DAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">12ème Colloque National AIP PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Le Mont Dore, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618571v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche intégrée pour l'optimisation d'agencement d'espace : application à l'aménagement d'un shelter</w:t>
+                <w:t xml:space="preserve">Interactive modular optimization strategy for layout problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bénabès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ravaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque National AIP PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Le Mont Dore, France</w:t>
+              <w:t xml:space="preserve">ASME 2011 International Design Engineering Technical Conferences (IDETC) and Computers and Information in Engineering Conference (CIE) - 37th Design Automation Conference (DAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596441v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular optimization strategy for layout problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bénabès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ravaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Engineering Design (ICED 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating digital human modeling into virtual environment for ergonomic oriented design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Chablat</w:t>
+                <w:t xml:space="preserve">An Interactive-based approach to the Layout design optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bénabès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wei Zhang</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Poirson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ravaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Innovative Virtual Reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">20th CIRP Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545014v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibility in Layout Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bénabès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ravaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference On Engineering Optimization (Engopt 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using virtual human for an interactive customer-oriented constrained environment design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Integrating digital human modeling into virtual environment for ergonomic oriented design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME / Virtual Concept</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">World Conference on Innovative Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00548799v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for specifying and solving layout problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bénabès</w:t>
+                <w:t xml:space="preserve">Using virtual human for an interactive customer-oriented constrained environment design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruina Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Ravaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME - Virtual Concept 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IDMME / Virtual Concept</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596002v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00548799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interactive-based approach to the Layout design optimization</w:t>
+                <w:t xml:space="preserve">A new approach for specifying and solving layout problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bénabès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ravaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th CIRP Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, NANTES, France</w:t>
+              <w:t xml:space="preserve">IDMME - Virtual Concept 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512470v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation d'une méthode de résolution pour les problèmes de placement 2D et 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacquenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode générique pour la résolution des problèmes de placement bidimensionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacquenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque National AIP PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, La Plagne, France. pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D multi-objective placement algorithm for free-form components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacquenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2009 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.DETC2009-87603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432667v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new muscle fatigue and recovery model and its ergonomics application in human simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Framework for Dynamic Evaluation of Muscle Fatigue in Manual Handling Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME - Virtual Concept</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Beijing, China. pp.1-10</w:t>
+              <w:t xml:space="preserve">International Conference On Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Chengdu, China. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350663v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for Dynamic Evaluation of Muscle Fatigue in Manual Handling Work</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A new muscle fatigue and recovery model and its ergonomics application in human simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Industrial Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Chengdu, China. pp.1-6</w:t>
+              <w:t xml:space="preserve">IDMME - Virtual Concept</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Beijing, China. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322749v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche de modélisation flexible et réduite pour la simulation virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keny Ordaz-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Colloque National AIP PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, La Plagne, France. pp.C4-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation distribuée des connaissances s'appuyant sur les systèmes Multi-Agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Mejía-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème colloque national AIP-PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, La Plagne, France. pp.A4-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00183333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge modelling for supporting decision making in optimal distributed design process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Mejia-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management (IEEM 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Singapore. pp.P-0393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00212040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework to Illustrate Kinematic Behavior of Mechanisms by Haptic Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinqin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Concept</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Playa Del Carmen, Mexico. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated Simulation System for Human Factors Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7737,380 +7758,380 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Institute of Industrial Engineers Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Orlando, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Robustness Indices and Introduction of a Tolerance Synthesis Method for Mechanisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virtual reality: A human centered tool for improving Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dépincé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Congress of Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Montreal, Canada. pp.1-2</w:t>
+              <w:t xml:space="preserve">Virtual Concept</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Biarritz, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00465501v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality: A human centered tool for improving Manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Robustness Indices and Introduction of a Tolerance Synthesis Method for Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dépincé</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Concept</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Biarritz, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Canadian Congress of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Montreal, Canada. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165089v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis of the Orthoglide, a 3-DOF Translational Parallel Kinematic Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Design Engineering Technical Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Salt Lake City, United States. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.2166852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic Rendering of Kinetostatic Indices of Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8119,746 +8140,746 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, Biarritz, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00145369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Use of Statistical Analysis in Positional Tolerancing</w:t>
+                <w:t xml:space="preserve">Robust Design and Statistical Tolerance Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third IDMME Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2000, Montréal, Canada. pp.227-234, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-015-9966-5_27⟩</w:t>
+              <w:t xml:space="preserve">, May 2000, Montréal, Canada. pp.69-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-015-9966-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05220701v1</w:t>
+                <w:t xml:space="preserve">hal-05220692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of Design Activities Using Neural Networks</w:t>
+                <w:t xml:space="preserve">Toward the Use of Statistical Analysis in Positional Tolerancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Helary</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third IDMME Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2000, Montréal, Canada. pp.27-34, </w:t>
+              <w:t xml:space="preserve">, May 2000, Montréal, Canada. pp.227-234, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-015-9966-5_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-015-9966-5_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220687v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l'art de la Conception Robuste de Mécanismes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Representation of Design Activities Using Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chedmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Helary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée AIP-PRIMECA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third IDMME Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Montréal, Canada. pp.27-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-015-9966-5_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00465473v1</w:t>
+                <w:t xml:space="preserve">hal-05220687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Périphériques haptiques et simulation d'objets, de robots et de mannequins dans un environnement de CAO-Robotique : eM-Virtual Desktop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Chablat</w:t>
+                <w:t xml:space="preserve">Etat de l'art de la Conception Robuste de Mécanismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2002, Biarritz, France. pp.51-56</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Cachan, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145274v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Design and Statistical Tolerance Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Périphériques haptiques et simulation d'objets, de robots et de mannequins dans un environnement de CAO-Robotique : eM-Virtual Desktop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hoessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, Biarritz, France. pp.51-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05220692v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the Use of statistical Analysis in Positional Tolerancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IDMME Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Montreal, Canada. pp.227-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive digitization of mechanical parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nde Conférence Internationale IDMME'98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Compiègne, Unknown Region. pp.703-710</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8868,51 +8889,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search Pattern Design Optimization for 2D Electronic Scanning Fixed Panel Radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Briheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8954,51 +8975,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ph Day Radar THALES/ONERA/SONDRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rungis, France. 2015, Ph Day Radar THALES/ONERA/SONDRA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9008,78 +9029,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Risk of Muscle Injury in Football-kicking Training with OpenSim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenrui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9094,644 +9115,644 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Human Modeling and Applications in Health, Safety, Ergonomics and Risk Management. Human Body, Motion and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-3-030-77816-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Effect of Crutch-using on Trunk Muscle Loads</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wenrui Wang</w:t>
+                <w:t xml:space="preserve">Branch-and-Bound Method for Just-in-Time Optimization of Radar Search Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Briheche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Human-Computer Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature-Inspired Methods for Metaheuristics Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.465-488, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-26458-1_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910387v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branch-and-Bound Method for Just-in-Time Optimization of Radar Search Patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
+                <w:t xml:space="preserve">Evaluating the Effect of Crutch-using on Trunk Muscle Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenrui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature-Inspired Methods for Metaheuristics Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd International Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474341v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Full-chain OpenSim Model and Its Application on Posture Analysis of an Overhead Drilling Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent G. Duffy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Human Modeling and Applications in Health, Safety, Ergonomics and Risk Management. Human Body and Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11581, Springer, Cham, 2019, Digital Human Modeling and Applications in Health, Safety, Ergonomics and Risk Management. Human Body and Motion, 978-3-030-22215-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using 3D Scan to Determine Human Body Segment Mass in OpenSim Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Human Modeling. Applications in Health, Safety, Ergonomics, and Risk Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10917, 2018, Lecture Notes in Computer Science, 978-3-319-91396-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-91397-1_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle Fatigue Analysis Using OpenSim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Human Modeling. Applications in Health, Safety, Ergonomics, and Risk Management: Ergonomics and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10286, Springer, Cham, 2017, 978-3-319-58462-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-58463-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to muscle fatigue evaluation for Push/Pull task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruina Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9760,73 +9781,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romansy 19 – Robot Design, Dynamics and Control. CISM International Centre for Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Vienna, pp.309-316, 2012, 978-3-7091-1378-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Muscle Fatigue Model in Dynamic Motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruina Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9835,115 +9856,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latest Advances in Robot Kinematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Dordrecht, pp.349-356, 2012, 978-94-007-4620-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-4620-6_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework of motion capture system based human behaviours simulation for ergonomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruina Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9952,265 +9973,265 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI International 2011 – Posters’ Extended Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 174, pp.360-364, 2011, Communications in Computer and Information Science, 978-3-642-22094-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul des structures et CAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAO et simulation en mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès IC2 Productique, pp.85-130, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive digitization of mechanical parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bennis F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.L. Batoz and P. Chedmail and G. Cognet and C. Fortin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Design and Manufacturing in Mechanical Engineering '98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.365-372, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10220,144 +10241,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détermination quantitative de fatigue musculaire induite par une activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2936642. 2010, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId200"/>
+      <w:footerReference w:type="default" r:id="rId202"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10504,51 +10525,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Briheche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bennis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1354-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705380v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2017.0244" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723595v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponnusamy Arivazhagan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Ramesh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadoss Roop Kumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faulques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.09.102" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0VB1FZX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Seth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennis Fouad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sakka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/ijvr.2016.16.1.2879" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128581v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruina Ma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHFMS.2015.068124" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broderick Crawford" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028755" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723600v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnan Baskar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02564602.2015.1042929" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913487v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Roberto Salinas Mejia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4025970" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081821v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Brito" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/406092" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073515v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Yan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2014.07.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXC2SRWR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;nab&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Oscar Brito" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0101-74382012005000028" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0162-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914025v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Augusto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0101-74382012005000014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583675v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaverial Salvendy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583680v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2010.11.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495263v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-010-0156-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530230v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2010.504056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ravaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0100-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495004v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzhang Fu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Guo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hfm.20178" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430645v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2009.06.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349573v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2008.04.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211953v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mejia-Gutierrez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fischer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187317v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keny Ordaz-Hernandez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452750701552553" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173989v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173999v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220704v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169005v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2166852" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220703v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagliola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/QEN-200059875" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340809v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463707v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1825047" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583249v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hoessler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guibert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2004020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401750v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/irs.2017.8008155" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559432v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRS.2016.7497343" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559648v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309156v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559445v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2016.7815761" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319907v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309155v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993990v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461891v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_47" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993988v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780680v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768172v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gu&#233;das" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223024v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2012-70640" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618571v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596441v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617563v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548799v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596002v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512470v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432671v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquenot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Maisonneuve" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432669v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432667v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350663v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322749v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174056v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183333v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mej&#237;a-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212040v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163753v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinqin Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169494v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465501v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165089v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#233;pinc&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170102v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145369v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220701v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9966-5_27" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5JF446H4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220687v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chedmail" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Helary" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9966-5_4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DPFL62LS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465473v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145274v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guibert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220692v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9966-5_9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9QNL2Z3X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344465v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311469v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472073v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173264v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenrui Wang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910387v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474341v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26458-1_25" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014992v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771866v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91397-1_3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521854v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58463-8_9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705172v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686180v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4620-6_44" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583300v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007482v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peseux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288317v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennis F." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547913v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Briheche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bennis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1354-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705380v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2017.0244" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420684v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Seth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennis Fouad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sakka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/ijvr.2016.16.1.2879" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723595v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponnusamy Arivazhagan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Ramesh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadoss Roop Kumar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faulques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.09.102" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0VB1FZX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128581v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruina Ma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHFMS.2015.068124" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broderick Crawford" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028755" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723600v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnan Baskar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02564602.2015.1042929" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Yan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2014.07.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXC2SRWR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081821v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Brito" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/406092" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913487v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Roberto Salinas Mejia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4025970" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;nab&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.03.045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3087V9ZV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832561v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Oscar Brito" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0101-74382012005000028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0162-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914025v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Augusto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0101-74382012005000014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583680v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2010.11.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583675v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaverial Salvendy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495004v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzhang Fu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Guo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hfm.20178" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530230v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2010.504056" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495263v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-010-0156-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515512v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ravaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0100-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430645v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2009.06.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349573v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2008.04.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211968v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mejia-Gutierrez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fischer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211953v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keny Ordaz-Hernandez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173979v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452750701552553" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173989v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173999v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220704v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463711v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169005v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2166852" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463707v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1825047" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220703v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagliola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/QEN-200059875" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340809v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583249v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hoessler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guibert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2004020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401750v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559652v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/irs.2017.8008155" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559432v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRS.2016.7497343" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559648v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309156v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559445v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2016.7815761" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319907v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993988v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993990v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461891v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_47" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780680v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223024v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gu&#233;das" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2012-70640" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768172v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596441v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617563v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512470v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517411v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545014v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548799v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596002v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432671v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquenot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Maisonneuve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432669v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432667v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322749v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350663v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174056v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183333v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mej&#237;a-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212040v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinqin Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169494v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165089v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#233;pinc&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465501v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170102v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145369v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220692v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9966-5_9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9QNL2Z3X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220701v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9966-5_27" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5JF446H4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220687v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chedmail" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Helary" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9966-5_4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DPFL62LS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465473v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145274v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guibert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344465v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311469v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472073v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173264v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenrui Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474341v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26458-1_25" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910387v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014992v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771866v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91397-1_3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521854v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58463-8_9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705172v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686180v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4620-6_44" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583300v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007482v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peseux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288317v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennis F." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547913v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>