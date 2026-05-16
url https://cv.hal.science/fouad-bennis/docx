--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Complexity of Grid Cover Problems Used in Radar Applications</w:t>
+                <w:t xml:space="preserve">Optimization of Radar Search Patterns in Localized Clutter and Terrain Masking under Direction-Specific Scan Update Rates Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Briheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
@@ -162,106 +162,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10957-018-1354-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-rsn.2017.0244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862803v1</w:t>
+                <w:t xml:space="preserve">hal-01705380v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Radar Search Patterns in Localized Clutter and Terrain Masking under Direction-Specific Scan Update Rates Constraints</w:t>
+                <w:t xml:space="preserve">Theoretical Complexity of Grid Cover Problems Used in Radar Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Briheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
@@ -279,82 +279,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-rsn.2017.0244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10957-018-1354-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705380v2</w:t>
+                <w:t xml:space="preserve">hal-01862803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a New Dynamic Muscle Fatigue Model and DMET Analysis</w:t>
               </w:r>
@@ -614,144 +614,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive model of the human muscle fatigue: application to repetitive push-pull tasks with light external load</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Chablat</w:t>
+                <w:t xml:space="preserve">Time-Resolved Photoluminescence Studies on AlGaN Double Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponnusamy Arivazhagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Faulques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruina Ma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fouad Bennis</w:t>
+                <w:t xml:space="preserve">Krishnan Baskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human Factors Modelling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (1), pp.81-97. </w:t>
+              <w:t xml:space="preserve">IETE Technical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (1), pp.76-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJHFMS.2015.068124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02564602.2015.1042929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128581v1</w:t>
+                <w:t xml:space="preserve">hal-01723600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective Robust Optimization using a Post-optimality Sensitivity Analysis Technique: Application to a Wind Turbine Design</w:t>
               </w:r>
@@ -861,144 +861,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved Photoluminescence Studies on AlGaN Double Heterostructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Faulques</w:t>
+                <w:t xml:space="preserve">Predictive model of the human muscle fatigue: application to repetitive push-pull tasks with light external load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruina Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krishnan Baskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IETE Technical Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 33 (1), pp.76-81. </w:t>
+              <w:t xml:space="preserve">International Journal of Human Factors Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.81-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02564602.2015.1042929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJHFMS.2015.068124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723600v1</w:t>
+                <w:t xml:space="preserve">hal-01128581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interactive motion planning framework that can learn from experience</w:t>
               </w:r>
@@ -1315,268 +1315,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913487v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated and interactive method for solving layout optimization problems</w:t>
+                <w:t xml:space="preserve">Determination of subject-specific muscle fatigue rates under static fatiguing operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bénabès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Poirson</w:t>
+                <w:t xml:space="preserve">Liang Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (12), pp.1889-1900</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993994v1</w:t>
+                <w:t xml:space="preserve">hal-00943279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of subject-specific muscle fatigue rates under static fatiguing operations</w:t>
+                <w:t xml:space="preserve">Integrated and interactive method for solving layout optimization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Ma</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Damien Chablat</w:t>
+                <w:t xml:space="preserve">Julien Bénabès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (15), pp.5796-5803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2013.03.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943279v1</w:t>
+                <w:t xml:space="preserve">hal-00993994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiobjective Engineering Design Optimization Problems: A Sensitivity Analysis Approach</w:t>
               </w:r>
@@ -1666,64 +1666,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Arm simulation for interactive constrained environment design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruina Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1887,103 +1887,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach for determining fatigue resistances of different muscle groups in static cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41 (1), pp.10-18. </w:t>
@@ -2021,77 +2021,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can virtual reality predict body part discomfort and performance of people in realistic world for assembling tasks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaverial Salvendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2146,64 +2146,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Interactive Work Design based on Digital Work Analysis and Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huanzhang Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2280,90 +2280,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new muscle fatigue and recovery model and its ergonomics application in human simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2410,103 +2410,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue evaluation in maintenance and assembly operations by digital human simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14 (1), pp.339-352. </w:t>
@@ -2544,51 +2544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive optimization strategies for layout problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bénabès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2661,64 +2661,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Objective Optimisation Method for Posture Prediction and Analysis with Consideration of Fatigue Effect and its Application Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2791,90 +2791,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Muscle Fatigue Evaluation in Virtual Working Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 39 (1), pp.211-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3187,226 +3187,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular modelling for virtual prototyping in interactive design</w:t>
+                <w:t xml:space="preserve">Validity Domains of Beams Behavioural Models: Efficiency and Reduction with Artificial Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keny Ordaz-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual and Physical Prototyping</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (1), pp.80--87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173979v1</w:t>
+                <w:t xml:space="preserve">hal-00173989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity Domains of Beams Behavioural Models: Efficiency and Reduction with Artificial Neural Networks</w:t>
+                <w:t xml:space="preserve">Granular modelling for virtual prototyping in interactive design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keny Ordaz-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virtual and Physical Prototyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (2), pp.111--126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17452750701552553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173989v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mathematical Representation for Mechanical Model Assessment: Numerical Model Qualification Method</w:t>
               </w:r>
@@ -4547,168 +4547,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Uniform Constrained Optimization of Radar Search Patterns in Direction Cosines Space Using Integer Programming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fouad Bennis</w:t>
+                <w:t xml:space="preserve">New Dynamic Muscle Fatigue Model to Limit Musculo-Skeletal Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep Seth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bennis Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radar Symposium (IRS), 2016 17th International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Laval virtual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Laval, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559432v1</w:t>
+                <w:t xml:space="preserve">hal-01309156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la Couverture d’un Radar 3D à Balayage Électronique par Programmation Linéaire en Nombres Entiers</w:t>
+                <w:t xml:space="preserve">Optimization of Radar Search Patterns for Multiple Scanning Missions in Localized Clutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Briheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
@@ -4726,222 +4734,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antenna Measurements &amp; Applications (CAMA), 2016 IEEE Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Syracuse, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA.2016.7815761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559648v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Dynamic Muscle Fatigue Model to Limit Musculo-Skeletal Disorder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deep Seth</w:t>
+                <w:t xml:space="preserve">Optimisation de la Couverture d’un Radar 3D à Balayage Électronique par Programmation Linéaire en Nombres Entiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Briheche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laval virtual</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Laval, France</w:t>
+              <w:t xml:space="preserve">18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309156v1</w:t>
+                <w:t xml:space="preserve">hal-01559648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Radar Search Patterns for Multiple Scanning Missions in Localized Clutter</w:t>
+                <w:t xml:space="preserve">Non-Uniform Constrained Optimization of Radar Search Patterns in Direction Cosines Space Using Integer Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Briheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
@@ -4959,82 +4959,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antenna Measurements &amp; Applications (CAMA), 2016 IEEE Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Syracuse, United States. </w:t>
+              <w:t xml:space="preserve">Radar Symposium (IRS), 2016 17th International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Krakow, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMA.2016.7815761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRS.2016.7497343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559445v1</w:t>
+                <w:t xml:space="preserve">hal-01559432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the EMG response exclusively to fatigue during sustained static maximum voluntary contraction</w:t>
               </w:r>
@@ -5059,51 +5059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Applied Human Factors and Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5530,51 +5530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptive exploration of layout designs using an interactive genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bénabès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5638,51 +5638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicator of feasibility for layout problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bénabès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Guédas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5755,51 +5755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicator of feasibility for layout problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bénabès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Guédas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5857,57 +5857,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche intégrée pour l'optimisation d'agencement d'espace : application à l'aménagement d'un shelter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Modular optimization strategy for layout problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bénabès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5919,103 +5919,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ravaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque National AIP PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Le Mont Dore, France</w:t>
+              <w:t xml:space="preserve">18th International Conference on Engineering Design (ICED 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596441v1</w:t>
+                <w:t xml:space="preserve">hal-00617563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive modular optimization strategy for layout problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Démarche intégrée pour l'optimisation d'agencement d'espace : application à l'aménagement d'un shelter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bénabès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6027,103 +6027,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ravaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2011 International Design Engineering Technical Conferences (IDETC) and Computers and Information in Engineering Conference (CIE) - 37th Design Automation Conference (DAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">12ème Colloque National AIP PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Le Mont Dore, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618571v1</w:t>
+                <w:t xml:space="preserve">hal-00596441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular optimization strategy for layout problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Interactive modular optimization strategy for layout problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bénabès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6135,103 +6135,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ravaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Engineering Design (ICED 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">ASME 2011 International Design Engineering Technical Conferences (IDETC) and Computers and Information in Engineering Conference (CIE) - 37th Design Automation Conference (DAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617563v1</w:t>
+                <w:t xml:space="preserve">hal-00618571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interactive-based approach to the Layout design optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bénabès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6289,394 +6289,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibility in Layout Optimization</w:t>
+                <w:t xml:space="preserve">Using virtual human for an interactive customer-oriented constrained environment design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bénabès</w:t>
+                <w:t xml:space="preserve">Liang Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruina Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Ravaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference On Engineering Optimization (Engopt 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">IDMME / Virtual Concept</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517411v1</w:t>
+                <w:t xml:space="preserve">hal-00548799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating digital human modeling into virtual environment for ergonomic oriented design</w:t>
+                <w:t xml:space="preserve">Accessibility in Layout Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Ma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Chablat</w:t>
+                <w:t xml:space="preserve">Julien Bénabès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wei Zhang</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Poirson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ravaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Innovative Virtual Reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">2nd International Conference On Engineering Optimization (Engopt 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545014v1</w:t>
+                <w:t xml:space="preserve">hal-00517411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using virtual human for an interactive customer-oriented constrained environment design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Integrating digital human modeling into virtual environment for ergonomic oriented design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME / Virtual Concept</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">World Conference on Innovative Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00548799v1</w:t>
+                <w:t xml:space="preserve">hal-00545014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach for specifying and solving layout problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bénabès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6734,51 +6734,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d'une méthode de résolution pour les problèmes de placement 2D et 3D</w:t>
+                <w:t xml:space="preserve">Méthode générique pour la résolution des problèmes de placement bidimensionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacquenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
@@ -6796,97 +6796,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t>
+              <w:t xml:space="preserve">11ème Colloque National AIP PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, La Plagne, France. pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432671v1</w:t>
+                <w:t xml:space="preserve">hal-00432669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode générique pour la résolution des problèmes de placement bidimensionnel</w:t>
+                <w:t xml:space="preserve">Présentation d'une méthode de résolution pour les problèmes de placement 2D et 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacquenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
@@ -6904,73 +6904,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque National AIP PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, La Plagne, France. pp.45</w:t>
+              <w:t xml:space="preserve">ROADEF 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432669v1</w:t>
+                <w:t xml:space="preserve">hal-00432671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D multi-objective placement algorithm for free-form components</w:t>
               </w:r>
@@ -7064,90 +7064,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework for Dynamic Evaluation of Muscle Fatigue in Manual Handling Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference On Industrial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Chengdu, China. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7172,90 +7172,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new muscle fatigue and recovery model and its ergonomics application in human simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7287,217 +7287,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de modélisation flexible et réduite pour la simulation virtuelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Keny Ordaz-Hernandez</w:t>
+                <w:t xml:space="preserve">Modélisation distribuée des connaissances s'appuyant sur les systèmes Multi-Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Mejía-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque National AIP PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, La Plagne, France. pp.C4-4</w:t>
+              <w:t xml:space="preserve">10ème colloque national AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, La Plagne, France. pp.A4-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174056v1</w:t>
+                <w:t xml:space="preserve">hal-00183333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation distribuée des connaissances s'appuyant sur les systèmes Multi-Agent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Mejía-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Une approche de modélisation flexible et réduite pour la simulation virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keny Ordaz-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque national AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, La Plagne, France. pp.A4-4</w:t>
+              <w:t xml:space="preserve">10ème Colloque National AIP PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, La Plagne, France. pp.C4-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183333v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00174056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge modelling for supporting decision making in optimal distributed design process</w:t>
               </w:r>
@@ -7617,51 +7617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Concept</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Playa Del Carmen, Mexico. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7699,51 +7699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated Simulation System for Human Factors Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8260,259 +8260,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Use of Statistical Analysis in Positional Tolerancing</w:t>
+                <w:t xml:space="preserve">Representation of Design Activities Using Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pino</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chedmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Helary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third IDMME Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2000, Montréal, Canada. pp.227-234, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-015-9966-5_27⟩</w:t>
+              <w:t xml:space="preserve">, May 2000, Montréal, Canada. pp.27-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-015-9966-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220701v1</w:t>
+                <w:t xml:space="preserve">hal-05220687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of Design Activities Using Neural Networks</w:t>
+                <w:t xml:space="preserve">Toward the Use of Statistical Analysis in Positional Tolerancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Helary</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third IDMME Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2000, Montréal, Canada. pp.27-34, </w:t>
+              <w:t xml:space="preserve">, May 2000, Montréal, Canada. pp.227-234, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-015-9966-5_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-015-9966-5_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220687v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l'art de la Conception Robuste de Mécanismes</w:t>
               </w:r>
@@ -9415,51 +9415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent G. Duffy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Human Modeling and Applications in Health, Safety, Ergonomics and Risk Management. Human Body and Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11581, Springer, Cham, 2019, Digital Human Modeling and Applications in Health, Safety, Ergonomics and Risk Management. Human Body and Motion, 978-3-030-22215-4</w:t>
@@ -9514,51 +9514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9644,51 +9644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Human Modeling. Applications in Health, Safety, Ergonomics, and Risk Management: Ergonomics and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10286, Springer, Cham, 2017, 978-3-319-58462-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9716,308 +9716,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to muscle fatigue evaluation for Push/Pull task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Human Muscle Fatigue Model in Dynamic Motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruina Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romansy 19 – Robot Design, Dynamics and Control. CISM International Centre for Mechanical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Latest Advances in Robot Kinematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, Dordrecht, pp.349-356, 2012, 978-94-007-4620-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-4620-6_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00705172v1</w:t>
+                <w:t xml:space="preserve">hal-00686180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Muscle Fatigue Model in Dynamic Motions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A new approach to muscle fatigue evaluation for Push/Pull task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruina Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latest Advances in Robot Kinematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Romansy 19 – Robot Design, Dynamics and Control. CISM International Centre for Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, Vienna, pp.309-316, 2012, 978-3-7091-1378-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-4620-6_44⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00686180v1</w:t>
+                <w:t xml:space="preserve">hal-00705172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework of motion capture system based human behaviours simulation for ergonomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruina Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI International 2011 – Posters’ Extended Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 174, pp.360-364, 2011, Communications in Computer and Information Science, 978-3-642-22094-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10294,51 +10294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2936642. 2010, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10525,51 +10525,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Briheche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bennis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1354-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705380v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2017.0244" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420684v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Seth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennis Fouad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sakka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/ijvr.2016.16.1.2879" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723595v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponnusamy Arivazhagan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Ramesh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadoss Roop Kumar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faulques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.09.102" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0VB1FZX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128581v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruina Ma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHFMS.2015.068124" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broderick Crawford" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028755" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723600v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnan Baskar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02564602.2015.1042929" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Yan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2014.07.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXC2SRWR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081821v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Brito" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/406092" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913487v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Roberto Salinas Mejia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4025970" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;nab&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.03.045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3087V9ZV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832561v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Oscar Brito" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0101-74382012005000028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0162-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914025v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Augusto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0101-74382012005000014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583680v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2010.11.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583675v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaverial Salvendy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495004v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzhang Fu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Guo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hfm.20178" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530230v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2010.504056" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495263v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-010-0156-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515512v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ravaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0100-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430645v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2009.06.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349573v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2008.04.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211968v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mejia-Gutierrez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fischer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211953v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keny Ordaz-Hernandez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173979v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452750701552553" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173989v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173999v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220704v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463711v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169005v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2166852" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463707v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1825047" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220703v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagliola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/QEN-200059875" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340809v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583249v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hoessler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guibert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2004020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401750v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559652v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/irs.2017.8008155" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559432v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRS.2016.7497343" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559648v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309156v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559445v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2016.7815761" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319907v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993988v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993990v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461891v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_47" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780680v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223024v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gu&#233;das" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2012-70640" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768172v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596441v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617563v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512470v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517411v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545014v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548799v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596002v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432671v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquenot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Maisonneuve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432669v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432667v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322749v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350663v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174056v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183333v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mej&#237;a-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212040v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinqin Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169494v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165089v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#233;pinc&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465501v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170102v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145369v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220692v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9966-5_9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9QNL2Z3X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220701v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9966-5_27" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5JF446H4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220687v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chedmail" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Helary" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9966-5_4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DPFL62LS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465473v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145274v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guibert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344465v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311469v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472073v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173264v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenrui Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474341v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26458-1_25" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910387v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014992v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771866v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91397-1_3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521854v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58463-8_9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705172v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686180v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4620-6_44" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583300v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007482v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peseux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288317v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennis F." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547913v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705380v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Briheche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bennis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2017.0244" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862803v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1354-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420684v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Seth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennis Fouad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sakka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/ijvr.2016.16.1.2879" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723595v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponnusamy Arivazhagan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Ramesh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadoss Roop Kumar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faulques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.09.102" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0VB1FZX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723600v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnan Baskar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02564602.2015.1042929" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broderick Crawford" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028755" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruina Ma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHFMS.2015.068124" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Yan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2014.07.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXC2SRWR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081821v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Brito" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/406092" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913487v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Roberto Salinas Mejia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4025970" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943279v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;nab&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.03.045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3087V9ZV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832561v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Oscar Brito" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0101-74382012005000028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0162-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914025v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Augusto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0101-74382012005000014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583680v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2010.11.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583675v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaverial Salvendy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495004v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzhang Fu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Guo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hfm.20178" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530230v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2010.504056" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495263v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-010-0156-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515512v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ravaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0100-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430645v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2009.06.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349573v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2008.04.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211968v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mejia-Gutierrez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fischer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211953v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keny Ordaz-Hernandez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173989v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452750701552553" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173999v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220704v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463711v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169005v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2166852" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463707v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1825047" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220703v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagliola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/QEN-200059875" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340809v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583249v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hoessler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guibert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2004020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401750v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559652v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/irs.2017.8008155" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309156v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559445v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2016.7815761" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559648v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559432v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRS.2016.7497343" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319907v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993988v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993990v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461891v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_47" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780680v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223024v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gu&#233;das" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2012-70640" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768172v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617563v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596441v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618571v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512470v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517411v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545014v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596002v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432669v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquenot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Maisonneuve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432671v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432667v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322749v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350663v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183333v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mej&#237;a-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174056v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212040v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinqin Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169494v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165089v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#233;pinc&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465501v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170102v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145369v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220692v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9966-5_9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9QNL2Z3X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220687v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chedmail" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Helary" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9966-5_4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DPFL62LS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220701v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9966-5_27" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5JF446H4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465473v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145274v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guibert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344465v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311469v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472073v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173264v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenrui Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474341v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26458-1_25" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910387v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014992v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771866v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91397-1_3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521854v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58463-8_9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686180v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4620-6_44" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705172v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583300v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007482v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peseux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288317v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennis F." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547913v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>