--- v0 (2026-03-15)
+++ v1 (2026-04-14)
@@ -1107,165 +1107,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The crisis of development policies in the Arab world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Nohra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">State Transformation in Latin America and the Arab World, mapping the gaps and bridges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Maurice Hauriou, Université Paris Descartes, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamique et enjeux des élections locales au Maghreb arabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Nohra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Administation locale au Maghreb (Algérie, Tunisie, Maroc),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Maurice Hauriou -Université de Paris, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633321v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04633367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’idéologie et la culture au service de la paix civile en Afrique : le cas de l’Afrique du nord</w:t>
               </w:r>
@@ -1590,165 +1590,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’évolution politique de l’Iran : théorie et pratique du principe du Vilayet el Faqih</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Nohra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Où va l’Iran ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche Stratégique de l’École Militaire (IRSEM), Nov 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les théories de la mondialisation à l’épreuve de l’émergence africaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Nohra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Afrique émergente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Maurice Hauriou – Université Paris Descartes, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633349v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04633336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positivisme laïc et modernité islamique dans la Turquie républicain</w:t>
               </w:r>
@@ -3428,51 +3428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Nohra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041957v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041958v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041959v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041960v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041962v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041964v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041963v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633417v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633398v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.922" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633381v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633321v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633367v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633378v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633349v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633336v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633317v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938027v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938022v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Machelon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chaigneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938025v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Latouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zaoual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633275v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041994v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633303v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633300v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Nohra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041957v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041958v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041959v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041960v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041962v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041964v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041963v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633417v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633398v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.922" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633381v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633367v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633321v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633378v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633317v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938027v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938022v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Machelon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chaigneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938025v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Latouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zaoual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633275v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041994v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633303v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633300v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>