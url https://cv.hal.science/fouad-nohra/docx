--- v1 (2026-04-14)
+++ v2 (2026-05-08)
@@ -376,165 +376,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04041958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La post-vérité : révolution intellectuelle ou pathologie de la pensée politique ?</w:t>
+                <w:t xml:space="preserve">Mutation de l’univers médiatique et fabrication de l’ennemi : la figure du musulman dans les paradigmes de la pensée identitaire du XXIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Nohra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entertainment. Droit médias art culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 1, pp.8-19</w:t>
+              <w:t xml:space="preserve">, 2019, 4, pp.225-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04041959v1</w:t>
+                <w:t xml:space="preserve">halshs-04041960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation de l’univers médiatique et fabrication de l’ennemi : la figure du musulman dans les paradigmes de la pensée identitaire du XXIème siècle</w:t>
+                <w:t xml:space="preserve">La post-vérité : révolution intellectuelle ou pathologie de la pensée politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Nohra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entertainment. Droit médias art culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 4, pp.225-238</w:t>
+              <w:t xml:space="preserve">, 2019, 1, pp.8-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04041960v1</w:t>
+                <w:t xml:space="preserve">halshs-04041959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arab representation of European democratic values and its influence on Euro-Arab relations</w:t>
               </w:r>
@@ -606,51 +606,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde arabe, l’hécatombe humanitaire, la fragmentation territoriale et la recomposition géopolitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Nohra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux diplomatiques et stratégiques</w:t>
+              <w:t xml:space="preserve">Enjeux Diplomatiques et Stratégiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.115-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04041964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1245,234 +1245,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les droits économiques et sociaux dans la déclaration universelle des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Nohra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Magna Carta of Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Center for Social Conflicts Studies; Universitat Rovira i Virgile, Dec 2018, En visioconférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géostratégie des ports au Moyen-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Nohra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ports maritimes et le défi du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Maurice Hauriou - Université Paris V Descartes, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’idéologie et la culture au service de la paix civile en Afrique : le cas de l’Afrique du nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Nohra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La diplomatie, l’économie et la culture au service de la paix en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNESCO- Direction Afrique, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633324v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04633331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations turco-arabes</w:t>
               </w:r>
@@ -1866,165 +1866,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La politique étrangère américaine en Afrique du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Nohra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Quatuor et l’Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CECILLE Université Lille 3, Oct 2014, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’influence de la rente pétrolière dans le cours des processus démocratiques dans le monde arabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Nohra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle géopolitique de l’énergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Maurice Hauriou – Université Paris Descartes, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633342v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04633338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2372,177 +2372,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03938023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Critique de la raison économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Nohra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Zaoual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L’Harmattan, pp.126, 1999, Épistémologie et philosophie des sciences, 9782738483355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03938025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stratégies américaines pour le Moyen-Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Nohra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Albouraq, pp.206, 1999, Comprendre le monde musulman, 9782841611027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03938026v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">halshs-03938025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie du capitalisme mondial</w:t>
               </w:r>
@@ -2831,96 +2831,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04041993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yémen</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Koweït</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Nohra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Canal-Forgues, Maïa-Oumeïma Hamrouni et Feriel Ait-Ouyahia. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions et lois fondamentales des pays arabes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, Éditions Pedone, pp.1645-1982, 2020, 9782233009418</w:t>
+              <w:t xml:space="preserve">, Éditions Pédone, pp.709-723, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633275v1</w:t>
+                <w:t xml:space="preserve">halshs-04041995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koweït</w:t>
               </w:r>
@@ -2969,173 +2973,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koweït</w:t>
+                <w:t xml:space="preserve">Yémen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Nohra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Canal-Forgues, Maïa-Oumeïma Hamrouni et Feriel Ait-Ouyahia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions et lois fondamentales des pays arabes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Pédone, pp.709-723, 2020</w:t>
+              <w:t xml:space="preserve">, Éditions Pédone, pp.1645-1982, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04041995v1</w:t>
+                <w:t xml:space="preserve">halshs-04041994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yémen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Nohra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions et lois fondamentales des pays arabes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Pédone, pp.1645-1982, 2020</w:t>
+              <w:t xml:space="preserve">, 2, Éditions Pedone, pp.1645-1982, 2020, 9782233009418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04041994v1</w:t>
+                <w:t xml:space="preserve">hal-04633275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réformes constitutionnelles en Égypte et la recherche du modèle de gouvernement</w:t>
               </w:r>
@@ -3428,51 +3428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Nohra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041957v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041958v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041959v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041960v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041962v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041964v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041963v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633417v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633398v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.922" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633381v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633367v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633321v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633378v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633317v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938027v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938022v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Machelon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chaigneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938025v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Latouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zaoual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633275v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041994v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633303v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633300v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Nohra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041957v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041958v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041960v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041962v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041964v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041963v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633417v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633398v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.922" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633381v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633367v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633321v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633331v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633324v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633378v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633317v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633342v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938027v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938022v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Machelon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chaigneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Latouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zaoual" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938026v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633275v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633303v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633300v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>