--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -884,217 +884,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Porter-SCOR modelling approach for the hospital supply chain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Guinet</w:t>
+                <w:t xml:space="preserve">A porter-SCOR modeling approach for the hospital supply chain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chr. Di Martinelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Riane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.1-20</w:t>
+              <w:t xml:space="preserve">, 2009, 5 (3/4), pp.436-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350675v1</w:t>
+                <w:t xml:space="preserve">hal-00798438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A porter-SCOR modeling approach for the hospital supply chain.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Guinet</w:t>
+                <w:t xml:space="preserve">A Porter-SCOR modelling approach for the hospital supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Di Martinelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Riane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 5 (3/4), pp.436-456</w:t>
+              <w:t xml:space="preserve">, 2009, pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798438v1</w:t>
+                <w:t xml:space="preserve">hal-00350675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue Editorial : International Conference on Information Systems, Logistics and Supply Chain 2006</w:t>
               </w:r>
@@ -3380,277 +3380,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03383779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete-event simulation for supply chain management</w:t>
+                <w:t xml:space="preserve">Simulation à événements discrets pour la gestion de chaînes logistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">C. Thierry, A. Thomas and G. Bel. </w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Riane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Thierry, A. Thomas et G. Bel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extrait de : Simulation for supply chain management (chap.3) / sous la dir. de C. THIERRY, A. THOMAS et G. BEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, Inc., pp.PP. 69-101, 2008, 978-1-84821-090-5</w:t>
+              <w:t xml:space="preserve">Extrait de : La simulation pour la gestion des chaînes logistiques (chap.3) / sous la dir. de C. THIERRY, A. THOMAS et G. BEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier Hermès Ed., p.93-129, 2008, 978-2-7462-1843-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00267687v1</w:t>
+                <w:t xml:space="preserve">hal-00343823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation à événements discrets pour la gestion de chaînes logistiques</w:t>
+                <w:t xml:space="preserve">Discrete-event simulation for supply chain management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">C. Thierry, A. Thomas et G. Bel. </w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Riane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Thierry, A. Thomas and G. Bel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extrait de : La simulation pour la gestion des chaînes logistiques (chap.3) / sous la dir. de C. THIERRY, A. THOMAS et G. BEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lavoisier Hermès Ed., p.93-129, 2008, 978-2-7462-1843-7</w:t>
+              <w:t xml:space="preserve">Extrait de : Simulation for supply chain management (chap.3) / sous la dir. de C. THIERRY, A. THOMAS et G. BEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, Inc., pp.PP. 69-101, 2008, 978-1-84821-090-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343823v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguration des réseaux logistiques : problématique, modélisation et résolution</w:t>
               </w:r>
@@ -4181,51 +4181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed-Esmaeil Moussavi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Riane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2024.2305816" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668656v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Achamrah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Limbourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14105805" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490035v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Attajer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Darmoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bouras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.089" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Di Martinelly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rappold" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2011.11516988" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pirard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iassinovski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr. Di Martinelly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rappold" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787093v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350675v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798438v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Campagne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Benhlima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bahi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0194609" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610607v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Meskens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hssini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_10" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442125v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009162402470254" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Nissoul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mousrij" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260701v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Sabiri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alami Semma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad&#233;la El Miloudi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Semma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166631v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255544v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Strack" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fortz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255550v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201854v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173009v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bonvoisin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377589v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377614v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Valla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586087v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383779v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#232;s Chaabane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_38" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267687v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343823v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343827v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845298v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173205v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed-Esmaeil Moussavi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Riane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2024.2305816" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668656v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Achamrah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Limbourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14105805" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490035v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Attajer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Darmoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bouras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.089" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Di Martinelly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rappold" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2011.11516988" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pirard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iassinovski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr. Di Martinelly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rappold" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787093v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798438v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350675v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Campagne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Benhlima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bahi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0194609" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610607v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Meskens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hssini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_10" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442125v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009162402470254" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Nissoul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mousrij" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260701v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Sabiri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alami Semma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad&#233;la El Miloudi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Semma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166631v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255544v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Strack" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fortz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255550v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201854v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173009v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bonvoisin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377589v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377614v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Valla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586087v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383779v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#232;s Chaabane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_38" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343827v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845298v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173205v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>