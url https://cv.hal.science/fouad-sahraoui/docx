--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (111)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (110)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -472,252 +472,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04868196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology of Magnetic and Velocity Fields at Kinetic Scales in Incompressible Plasma Turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-universality of the Turbulent Spectra at Sub-ion Scales in the Solar Wind: Dispersive Effects versus the Doppler Shift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zhang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shiyong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JA031064⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 956 (2), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/acf45b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500028v1</w:t>
+                <w:t xml:space="preserve">hal-04500022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-universality of the Turbulent Spectra at Sub-ion Scales in the Solar Wind: Dispersive Effects versus the Doppler Shift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+                <w:t xml:space="preserve">Topology of Magnetic and Velocity Fields at Kinetic Scales in Incompressible Plasma Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Andrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiyong Huang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 956 (2), pp.89. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/acf45b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022JA031064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500022v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subion-Scale Turbulence Driven by Magnetic Reconnection</w:t>
               </w:r>
@@ -820,74 +820,74 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-universality of the Turbulent Spectra at Sub-ion Scales in the Solar Wind: Dispersive Effects versus the Doppler Shift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiyong Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 956 (2), pp.89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/acf45b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791001v1</w:t>
@@ -1160,4659 +1160,4659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of Kolmogorov Turbulence in Saturn's Magnetosphere</w:t>
+                <w:t xml:space="preserve">Power Anisotropy, Dispersion Signature and Turbulence Diffusion Region in the 3D Wavenumber Domain of Space Plasma Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Xu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Z. Yuan</w:t>
+                <w:t xml:space="preserve">Rong Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Wu</w:t>
+                <w:t xml:space="preserve">Jiansen He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023GL105463⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 939 (2), pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac8e07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500009v1</w:t>
+                <w:t xml:space="preserve">hal-03868797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Anisotropy, Dispersion Signature and Turbulence Diffusion Region in the 3D Wavenumber Domain of Space Plasma Turbulence</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An In-depth Numerical Study of Exact Laws for Compressible Hall Magnetohydrodynamic Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Duan</w:t>
+                <w:t xml:space="preserve">R. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Andrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mininni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 939 (2), pp.121. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac8e07⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 927 (2), pp.205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac517a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868797v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An In-depth Numerical Study of Exact Laws for Compressible Hall Magnetohydrodynamic Turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Ferrand</w:t>
+                <w:t xml:space="preserve">The incompressible energy cascade rate in anisotropic solar wind turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Andrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Z. Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Galtier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 927 (2), pp.205. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 661, pp.A116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac517a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868794v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Transfer, Discontinuities, and Heating in the Inner Heliosphere Measured with a Weak and Local Formulation of the Politano–Pouquet Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Z. Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 927 (2), pp.200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/ac524b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The incompressible energy cascade rate in anisotropic solar wind turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Andrés</w:t>
+                <w:t xml:space="preserve">Local energy transfer and dissipation in incompressible Hall magnetohydrodynamic turbulence: The coarse-graining approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Manzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Galtier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Califano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142994⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (3), pp.035202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.106.035202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779525v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local energy transfer and dissipation in incompressible Hall magnetohydrodynamic turbulence: The coarse-graining approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Manzini</w:t>
+                <w:t xml:space="preserve">Anisotropy of Magnetic Field Spectra at Kinetic Scales of Solar Wind Turbulence as Revealed by the Parker Solar Probe in the Inner Heliosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Andrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (3), pp.035202. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 929 (1), pp.L6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.106.035202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ac5f02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868792v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of Magnetic Field Spectra at Kinetic Scales of Solar Wind Turbulence as Revealed by the Parker Solar Probe in the Inner Heliosphere</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Zhang</w:t>
+                <w:t xml:space="preserve">Exact law for compressible pressure-anisotropic magnetohydrodynamic turbulence: Toward linking energy cascade and instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ac5f02⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (5), pp.055111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.105.055111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868796v1</w:t>
+                <w:t xml:space="preserve">hal-03685742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact law for compressible pressure-anisotropic magnetohydrodynamic turbulence: Toward linking energy cascade and instabilities</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Case for Electron-Astrophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Verscharen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Burgess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.105.055111⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09761-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685742v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Exact Law of Compressible Isentropic Magnetohydrodynamic Flows: Theory and Spacecraft Observations in the Solar Wind</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First observations and performance of the RPW instrument on board the Solar Orbiter mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Souček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Khotyaintsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kretzschmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac0337⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 656, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335274v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Solar Orbiter Radio and Plasma Waves (RPW) instrument (Corrigendum)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Krasnoselskikh</w:t>
+                <w:t xml:space="preserve">BepiColombo’s Cruise Phase: Unique Opportunity for Synergistic Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Z. Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Génot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Milillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936214e⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspas.2021.718024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402816v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observations and performance of the RPW instrument on board the Solar Orbiter mission</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">General Exact Law of Compressible Isentropic Magnetohydrodynamic Flows: Theory and Spacecraft Observations in the Solar Wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141271⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 916 (1), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac0337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480879v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BepiColombo’s Cruise Phase: Unique Opportunity for Synergistic Observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Zender</w:t>
+                <w:t xml:space="preserve">The Solar Orbiter Radio and Plasma Waves (RPW) instrument (Corrigendum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Bale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu. V. Khotyaintsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Krasnoselskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 654, pp.C2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936214e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fspas.2021.718024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03418285v1</w:t>
+                <w:t xml:space="preserve">hal-03402816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Case for Electron-Astrophysics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Burgess</w:t>
+                <w:t xml:space="preserve">Solar Orbiter’s first Venus flyby: Observations from the Radio and Plasma Wave instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Z. Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Edberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Píša</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dimmock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09761-5⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 656, pp.A18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452628v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Orbiter’s first Venus flyby: Observations from the Radio and Plasma Wave instrument</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">The Evolution of Compressible Solar Wind Turbulence in the Inner Heliosphere: PSP, THEMIS, and MAVEN Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Andrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Z. Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Dimmock</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Romanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140934⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 919 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac0af5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774241v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolution of Compressible Solar Wind Turbulence in the Inner Heliosphere: PSP, THEMIS, and MAVEN Observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The Ion Transition Range of Solar Wind Turbulence in the Inner Heliosphere: Parker Solar Probe Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Andrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Romanelli</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac0af5⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 909 (1), pp.L7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/abdaaf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418294v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ion Transition Range of Solar Wind Turbulence in the Inner Heliosphere: Parker Solar Probe Observations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A compact exact law for compressible isothermal Hall magnetohydrodynamic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/abdaaf⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87 (2), pp.905870220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022377821000374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334254v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compact exact law for compressible isothermal Hall magnetohydrodynamic turbulence</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Observations of whistler mode waves by Solar Orbiter's RPW Low Frequency Receiver (LFR): In-flight performance and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kretzschmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. B. Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Le Contel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Retino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022377821000374⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 656 (A17), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868795v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of whistler mode waves by Solar Orbiter's RPW Low Frequency Receiver (LFR): In-flight performance and first results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Retino</w:t>
+                <w:t xml:space="preserve">Fluid Energy Cascade Rate and Kinetic Damping: New Insight from 3D Landau-fluid Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laveder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140932⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 923 (1), pp.122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac2bfb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414371v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid Energy Cascade Rate and Kinetic Damping: New Insight from 3D Landau-fluid Simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Sulem</w:t>
+                <w:t xml:space="preserve">Investigating Mercury's Environment with the Two-Spacecraft BepiColombo Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Milillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fujimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benkhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac2bfb⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 216, pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-020-00712-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485578v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02898972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Mercury's Environment with the Two-Spacecraft BepiColombo Mission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Zender</w:t>
+                <w:t xml:space="preserve">Plasma Wave Investigation (PWI) Aboard BepiColombo Mio on the Trip to the First Measurement of Electric Fields, Electromagnetic Waves, and Radio Waves Around Mercury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasumasa Kasaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirotsugu Kojima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moncuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Erik Wahlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Yagitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 216, pp.93. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-020-00712-8⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 216 (4), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-020-00692-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02898972v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of Magnetic Field Line Curvature and Its Role in the Space Plasma Turbulence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Z. G. Yuan</w:t>
+                <w:t xml:space="preserve">Compressible Turbulence in the Interstellar Medium: New Insights from a High-resolution Supersonic Turbulence Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. H. Deng</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Federrath</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 898, pp.L18. </w:t>
+              <w:t xml:space="preserve">, 2020, 904 (2), pp.160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aba263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abb76e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03733086v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Solar Orbiter Science Activity Plan</w:t>
+                <w:t xml:space="preserve">Observations of Magnetic Field Line Curvature and Its Role in the Space Plasma Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Zouganelis</w:t>
+                <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Groof</w:t>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Walsh</w:t>
+                <w:t xml:space="preserve">Z. G. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Williams</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Müller</w:t>
+                <w:t xml:space="preserve">X. H. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038445⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 898, pp.L18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aba263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002519v1</w:t>
+                <w:t xml:space="preserve">hal-03733086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Wave Investigation (PWI) Aboard BepiColombo Mio on the Trip to the First Measurement of Electric Fields, Electromagnetic Waves, and Radio Waves Around Mercury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasumasa Kasaba</w:t>
+                <w:t xml:space="preserve">The Solar Orbiter Science Activity Plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zouganelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirotsugu Kojima</w:t>
+                <w:t xml:space="preserve">A. de Groof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Moncuquet</w:t>
+                <w:t xml:space="preserve">A. Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan-Erik Wahlund</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Satoshi Yagitani</w:t>
+                <w:t xml:space="preserve">D. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-020-00692-9⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 642, pp.A3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880910v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressible Turbulence in the Interstellar Medium: New Insights from a High-resolution Supersonic Turbulence Simulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Federrath</w:t>
+                <w:t xml:space="preserve">Magnetohydrodynamic and kinetic scale turbulence in the near-Earth space plasmas: a (short) biased review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyong Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/abb76e⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Modern Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41614-020-0040-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334311v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02724439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetohydrodynamic and kinetic scale turbulence in the near-Earth space plasmas: a (short) biased review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lina Hadid</w:t>
+                <w:t xml:space="preserve">Kinetic Scale Slow Solar Wind Turbulence in the Inner Heliosphere: Coexistence of Kinetic Alfvén Waves and Alfvén Ion Cyclotron Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiyong Huang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Modern Plasma Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41614-020-0040-2⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 897 (1), pp.L3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab9abb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02724439v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Solar Orbiter Radio and Plasma Waves (RPW) instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. D. Bale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Khotyaintsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Krasnoselskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 642, pp.A12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Scale Slow Solar Wind Turbulence in the Inner Heliosphere: Coexistence of Kinetic Alfvén Waves and Alfvén Ion Cyclotron Waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Analysis of Turbulence Properties in the Mercury Plasma Environment Using MESSENGER Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Zhang</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. A. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab9abb⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 891 (2), pp.159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab7349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334242v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Turbulence Properties in the Mercury Plasma Environment Using MESSENGER Observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Liu</w:t>
+                <w:t xml:space="preserve">Measurements of Magnetic Field Fluctuations for Plasma Wave Investigation by the Search Coil Magnetometers (SCM) Onboard Bepicolombo Mio (Mercury Magnetospheric Orbiter)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Yagitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsunori Ozaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mirioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab7349⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 216 (7), pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-020-00734-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552426v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Wind Turbulence Around Mars: Relation between the Energy Cascade Rate and the Proton Cyclotron Waves Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahuel Andrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norberto Romanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Z. Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Dibraccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 902 (2), pp.134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/abb5a7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of Magnetic Field Fluctuations for Plasma Wave Investigation by the Search Coil Magnetometers (SCM) Onboard Bepicolombo Mio (Mercury Magnetospheric Orbiter)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mitsunori Ozaki</w:t>
+                <w:t xml:space="preserve">Resonant Whistler‐Electron Interactions: MMS Observations Versus Test‐Particle Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berčič</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-020-00734-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JA028040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043414v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Whistler‐Electron Interactions: MMS Observations Versus Test‐Particle Simulation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On Exact Laws in Incompressible Hall Magnetohydrodynamic Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Meyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Andrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JA028040⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 881 (1), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab2be9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051885v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Exact Laws in Incompressible Hall Magnetohydrodynamic Turbulence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Andrés</w:t>
+                <w:t xml:space="preserve">Observations of Flux Ropes With Strong Energy Dissipation in the Magnetotail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. y Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab2be9⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (2), pp.580-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GL081099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043486v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing of the Taylor Frozen-in-flow Hypothesis at Electron Scales in the Solar Wind Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 876 (2), pp.138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/ab17d3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of Flux Ropes With Strong Energy Dissipation in the Magnetotail</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Zhou</w:t>
+                <w:t xml:space="preserve">MMS Observations of Kinetic-size Magnetic Holes in the Terrestrial Magnetotail Plasma Sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. H. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. G. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Contel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GL081099⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 875 (2), 113, 8 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab0f2f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315488v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MMS Observations of Kinetic-size Magnetic Holes in the Terrestrial Magnetotail Plasma Sheet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Contel</w:t>
+                <w:t xml:space="preserve">[Plasma 2020 Decadal] Disentangling the Spatiotemporal Structure of Turbulence Using Multi-Spacecraft Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tenbarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boldyrev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Califano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab0f2f⟩</w:t>
+              <w:t xml:space="preserve">Plasma 2020 Decadal Survey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1903.05710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272433v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04356996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Plasma 2020 Decadal] Disentangling the Spatiotemporal Structure of Turbulence Using Multi-Spacecraft Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Cerri</w:t>
+                <w:t xml:space="preserve">The Role of Upper Hybrid Waves in the Magnetotail Reconnection Electron Diffusion Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. G. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. H. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma 2020 Decadal Survey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 881 (2), pp.L28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.1903.05710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab36b9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04356996v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Cascade Rate Measured in a Collisionless Space Plasma with MMS Data and Compressible Hall Magnetohydrodynamic Turbulence Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahuel Andrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (24), pp.055102. </w:t>
@@ -5844,4148 +5844,4122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02724598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Upper Hybrid Waves in the Magnetotail Reconnection Electron Diffusion Region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Observations of the Electron Jet Generated by Secondary Reconnection in the Terrestrial Magnetotail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. G. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. H. Deng</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. H. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 881 (2), pp.L28. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 862 (2), pp.144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab36b9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aacd4c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407723v1</w:t>
+                <w:t xml:space="preserve">hal-02407725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of the Electron Jet Generated by Secondary Reconnection in the Terrestrial Magnetotail</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Z. G. Yuan</w:t>
+                <w:t xml:space="preserve">Exact law for homogeneous compressible Hall magnetohydrodynamics turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahuel Andrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 862 (2), pp.144. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (1), pp.013204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aacd4c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.013204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407725v1</w:t>
+                <w:t xml:space="preserve">hal-01895677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact law for homogeneous compressible Hall magnetohydrodynamics turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Galtier</w:t>
+                <w:t xml:space="preserve">Observations of Whistler Waves Correlated with Electron-scale Coherent Structures in the Magnetosheath Turbulent Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. G. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Contel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Breuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.013204⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 861, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aac831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895677v1</w:t>
+                <w:t xml:space="preserve">hal-02406600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of Whistler Waves Correlated with Electron-scale Coherent Structures in the Magnetosheath Turbulent Plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Y. Huang</w:t>
+                <w:t xml:space="preserve">New Insights into the Nature of Turbulence in the Earth's Magnetosheath Using Magnetospheric MultiScale Mission Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Breuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Matteini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Argall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hugo Breuillard</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andriopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 861, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aac831⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 859, pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aabae8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406600v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Nature of Turbulence in the Earth's Magnetosheath Using Magnetospheric MultiScale Mission Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. R. Argall</w:t>
+                <w:t xml:space="preserve">Energy cascade rate in isothermal compressible magnetohydrodynamic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahuel Andrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Andriopoulou</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dmitruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aabae8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (4), pp.905840404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022377818000788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895683v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy cascade rate in isothermal compressible magnetohydrodynamic turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nahuel Andrés</w:t>
+                <w:t xml:space="preserve">Compressible Magnetohydrodynamic Turbulence in the Earth’s Magnetosheath: Estimation of the Energy Cascade Rate Using in situ Spacecraft Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.Y. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022377818000788⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (5), pp.055102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.055102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913733v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressible Magnetohydrodynamic Turbulence in the Earth’s Magnetosheath: Estimation of the Energy Cascade Rate Using in situ Spacecraft Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Hadid</w:t>
+                <w:t xml:space="preserve">A statistical study of kinetic-size magnetic holes in turbulent magnetosheath: MMS observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. G. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.055102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (8), pp.8577-8588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JA024415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639862v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical study of kinetic-size magnetic holes in turbulent magnetosheath: MMS observations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. W. Du</w:t>
+                <w:t xml:space="preserve">Energy Cascade Rate in Compressible Fast and Slow Solar Wind Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122 (8), pp.8577-8588. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 838 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017JA024415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa603f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895723v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Cascade Rate in Compressible Fast and Slow Solar Wind Turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Hadid</w:t>
+                <w:t xml:space="preserve">Three-dimensional Simulations and Spacecraft Observations of Sub-ion Scale Turbulence in the Solar Wind: Influence of Landau Damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumire Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laveder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sulem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 838 (1), pp.9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa603f⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 839 (2), pp.122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa67f2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895704v1</w:t>
+                <w:t xml:space="preserve">insu-01670788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: &amp;quot;On the Existence of the Kolmogorov Inertial Range in the Terrestrial Magnetosheath Turbulence&amp;quot; (2017, ApJL, 836, L10)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lina Hadid</w:t>
+                <w:t xml:space="preserve">Interplay between Alfvén and magnetosonic waves in compressible magnetohydrodynamics turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahuel Andrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clark Di Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. D. Mininni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dmitruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24, pp.102314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4997990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa633c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01895706v1</w:t>
+                <w:t xml:space="preserve">hal-01895696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional Simulations and Spacecraft Observations of Sub-ion Scale Turbulence in the Solar Wind: Influence of Landau Damping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sumire Kobayashi</w:t>
+                <w:t xml:space="preserve">Erratum: &amp;quot;On the Existence of the Kolmogorov Inertial Range in the Terrestrial Magnetosheath Turbulence&amp;quot; (2017, ApJL, 836, L10)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. G. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. H. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa67f2⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 837 (2), pp.L31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa633c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01670788v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between Alfvén and magnetosonic waves in compressible magnetohydrodynamics turbulence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Dmitruk</w:t>
+                <w:t xml:space="preserve">Magnetospheric Multiscale Observations of Electron Vortex Magnetic Hole in the Turbulent Magnetosheath Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. G. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4997990⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 836 (2), pp.L27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa5f50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895696v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetospheric Multiscale Observations of Electron Vortex Magnetic Hole in the Turbulent Magnetosheath Plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Y. Huang</w:t>
+                <w:t xml:space="preserve">Alternative derivation of exact law for compressible and isothermal magnetohydrodynamics turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahuel Andrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 836 (2), pp.L27. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (5), pp.053205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa5f50⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.053205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895720v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative derivation of exact law for compressible and isothermal magnetohydrodynamics turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nahuel Andrés</w:t>
+                <w:t xml:space="preserve">On the Existence of the Kolmogorov Inertial Range in the Terrestrial Magnetosheath Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. G. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. H. Deng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (5), pp.053205. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 836 (1), pp.L10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.053205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/836/1/L10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895697v1</w:t>
+                <w:t xml:space="preserve">hal-01895707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Existence of the Kolmogorov Inertial Range in the Terrestrial Magnetosheath Turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Occurrence rate of whistler waves in the magnetotail reconnection region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lina Hadid</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. G. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.S. Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/836/1/L10⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (7), pp.7188-7196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JA023670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895707v1</w:t>
+                <w:t xml:space="preserve">hal-01895695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence rate of whistler waves in the magnetotail reconnection region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Two types of whistler waves in the hall reconnection region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.S. Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. G. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Pang</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vaivads</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. V. Khotyaintsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (7), pp.7188-7196. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JA023670⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 121 (7), pp.6639-6646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JA022650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895695v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two types of whistler waves in the hall reconnection region</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SCALING OF COMPRESSIBLE MAGNETOHYDRODYNAMIC TURBULENCE IN THE FAST SOLAR WIND</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supratik Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JA022650⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 829 (2), pp.L27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/829/2/l27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551971v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCALING OF COMPRESSIBLE MAGNETOHYDRODYNAMIC TURBULENCE IN THE FAST SOLAR WIND</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In situ observations of flux rope at the separatrix region of magnetic reconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. D. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Retinò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/829/2/l27⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (1), pp.205-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JA021468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639534v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact scaling laws for helical three-dimensional two-fluid turbulent plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nahuel Andrés</w:t>
+                <w:t xml:space="preserve">Scaling of Compressible Magnetohydrodynamic Turbulence in the Fast Solar Wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supratik Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Galtier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.063206⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 829 (2), pp.L27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/829/2/L27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551975v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of Compressible Magnetohydrodynamic Turbulence in the Fast Solar Wind</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lina Hadid</w:t>
+                <w:t xml:space="preserve">Exact scaling laws for helical three-dimensional two-fluid turbulent plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahuel Andrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/829/2/L27⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.063206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.063206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551974v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ observations of flux rope at the separatrix region of magnetic reconnection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">MMS observations of ion-scale magnetic island in the magnetosheath turbulent plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. D. Phan</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Contel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. G. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121 (1), pp.205-213. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (15), pp.7850-7858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015JA021468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016GL070033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551968v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MMS observations of ion-scale magnetic island in the magnetosheath turbulent plasma</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Turbulence Heating ObserveR - satellite mission proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vaivads</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Z. G. Yuan</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soucek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu. V. V Khotyaintsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL070033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (5), 905820501 (16 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022377816000775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01551945v1</w:t>
+                <w:t xml:space="preserve">hal-01551962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence Heating ObserveR - satellite mission proposal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Valentini</w:t>
+                <w:t xml:space="preserve">Properties of Jupiter's magnetospheric turbulence observed by the Galileo spacecraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chihiro Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith De Patoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022377816000775⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (4), pp.2477--2493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JA020749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551962v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin Current Sheets and Associated Electron Heating in Turbulent Space Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chasapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vaivads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. V. Khotyaintsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 804 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2041-8205/804/1/L1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Jupiter's magnetospheric turbulence observed by the Galileo spacecraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chihiro Tao</w:t>
+                <w:t xml:space="preserve">Kinetic scale turbulence and dissipation in the solar wind: key observational results and future outlook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. T. Wicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JA020749⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 373, pp.20140147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2014.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439951v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic scale turbulence and dissipation in the solar wind: key observational results and future outlook</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kinetic simulations of secondary reconnection in the reconnection jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. G. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.S. Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 373, pp.20140147. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (8), pp.61886198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2014.0147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014JA020969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551980v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature of the MHD and Kinetic Scale Turbulence in the Magnetosheath of Saturn: Cassini Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. H. Kiyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 813 (2), pp.L29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2041-8205/813/2/L29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01225064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic simulations of secondary reconnection in the reconnection jet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. S. He</w:t>
+                <w:t xml:space="preserve">Multipoint observations of plasma phenomena made in space by Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Escoubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-J. Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. E. Wendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-F. Viñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (3), pp.325810301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022377815000185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014JA020969⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01551981v1</w:t>
+                <w:t xml:space="preserve">hal-01551978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipoint observations of plasma phenomena made in space by Cluster</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.-F. Viñas</w:t>
+                <w:t xml:space="preserve">Kinetic simulations of electric field structure within magnetic island during magnetic reconnection and their applications to the satellite observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. G. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. H. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 81 (3), pp.325810301. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119, pp.7402-7412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022377815000185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014JA020054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551978v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic simulations of electric field structure within magnetic island during magnetic reconnection and their applications to the satellite observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Kinetic Turbulence in the Terrestrial Magnetosheath: Cluster Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. H. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. G. Yuan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 119, pp.7402-7412. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 789, pp.L28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014JA020054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/789/2/L28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552009v1</w:t>
+                <w:t xml:space="preserve">hal-01552008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Turbulence in the Terrestrial Magnetosheath: Cluster Observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Scaling of the electron dissipation range of solar wind turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Z. G. Yuan</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/789/2/L28⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 777 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/777/1/15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552008v1</w:t>
+                <w:t xml:space="preserve">hal-01552052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of the electron dissipation range of solar wind turbulence</w:t>
+                <w:t xml:space="preserve">Sahraoui et al. Reply:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. V. Khotyaintsev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.149002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552052v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Magnetic Compressibility and Isotropic Scale Invariance at Sub-ion Larmor Scales in Solar Wind Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. H. Kiyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. C. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10069,4040 +10043,3932 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahraoui et al. Reply:</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of Small-Scale Structures in the Dissipation Regime of Solar-Wind Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Dorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. V. Khotyaintsev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 111, pp.149002</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 109 (19), pp.191101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.191101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552058v1</w:t>
+                <w:t xml:space="preserve">hal-01553715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Small-Scale Structures in the Dissipation Regime of Solar-Wind Turbulence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. C. Dorelli</w:t>
+                <w:t xml:space="preserve">Observations of turbulence within reconnection jet in the presence of guide field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vaivads</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. H. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (19), pp.191101. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.L11104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.191101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2012GL052210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553715v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of turbulence within reconnection jet in the presence of guide field</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Insight into Short-wavelength Solar Wind Fluctuations from Vlasov Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 39, pp.L11104. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 748, pp.100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2012GL052210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/748/2/100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553717v1</w:t>
+                <w:t xml:space="preserve">hal-01553708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insight into Short-wavelength Solar Wind Fluctuations from Vlasov Theory</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electron acceleration in the reconnection diffusion region: Cluster observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vaivads</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. V. Khotyaintsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.S. Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 748, pp.100. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.11103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/748/2/100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2012GL051946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553708v1</w:t>
+                <w:t xml:space="preserve">hal-01553723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron acceleration in the reconnection diffusion region: Cluster observations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">EIDOSCOPE: particle acceleration at plasma boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vaivads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H.S. Fu</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Bale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Cully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Keyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2012GL051946⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (2-3), pp.491-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-011-9233-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553723v1</w:t>
+                <w:t xml:space="preserve">hal-01553728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EIDOSCOPE: particle acceleration at plasma boundaries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. de Keyser</w:t>
+                <w:t xml:space="preserve">Kelvin-Helmholtz waves under southward interplanetary magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-J. Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.8210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JA016596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-011-9233-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01553728v1</w:t>
+                <w:t xml:space="preserve">hal-01553752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-spacecraft investigation of space turbulence: lessons from Cluster and input to the Cross- Scale mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional spatial structures of solar wind turbulence from 10 000-km to 100-km scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Narita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Glassmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Motschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2010.06.001⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29, pp.1731-1738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-29-1731-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520775v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelvin-Helmholtz waves under southward interplanetary magnetic field</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-spacecraft investigation of space turbulence: lessons from Cluster and input to the Cross- Scale mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Lee</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011JA016596⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (7), pp.Pages 585-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2010.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553752v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional spatial structures of solar wind turbulence from 10 000-km to 100-km scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation and theoretical modeling of electron scale solar wind turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abdul-Kader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Narita</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-29-1731-2011⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (2), pp.132-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2010.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553759v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and theoretical modeling of electron scale solar wind turbulence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+                <w:t xml:space="preserve">AC magnetic field measurements onboard Cross-Scale: scientific objectives and instrument design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dudok de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Krasnoselskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kretzschmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2010.11.008⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (7), pp.580-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2010.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553761v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AC magnetic field measurements onboard Cross-Scale: scientific objectives and instrument design</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wave-Vector Dependence of Magnetic-Turbulence Spectra in the Solar Wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Narita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Glassmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 59 (7), pp.580-584. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (17), pp.171101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2010.04.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.171101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608228v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-Vector Dependence of Magnetic-Turbulence Spectra in the Solar Wind</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three dimensional anisotropic k-spectra of turbulence at sub-proton scales in the solar wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Narita</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. L. Goldstein</w:t>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 104 (17), pp.171101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.171101⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 105, pp.131101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.131101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553784v1</w:t>
+                <w:t xml:space="preserve">hal-00520765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional anisotropic k-spectra of turbulence at sub-proton scales in the solar wind</w:t>
+                <w:t xml:space="preserve">Limitations of multispacecraft data techniques in measuring wave number spectra of space plasma turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 105, pp.131101. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (A04206), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.131101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2009JA014724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520765v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitations of multispacecraft data techniques in measuring wave number spectra of space plasma turbulence</w:t>
+                <w:t xml:space="preserve">Observations multi-satellitaires de l'interaction Vent Solaire - Magnétosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Flash X - La revue scientifique de l'Ecole polytechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.33-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482567v1</w:t>
+                <w:t xml:space="preserve">hal-02586129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations multi-satellitaires de l'interaction Vent Solaire - Magnétosphère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave properties in the magnetic reconnection diffusion region with high Beta: Application of the k-filtering method to Cluster multispacecraft data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. H. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flash X - La revue scientifique de l'Ecole polytechnique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (A12), pp.12211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JA015335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586129v1</w:t>
+                <w:t xml:space="preserve">hal-01553787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave properties in the magnetic reconnection diffusion region with high Beta: Application of the k-filtering method to Cluster multispacecraft data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Zhou</w:t>
+                <w:t xml:space="preserve">Magnetic energy distribution in the four-dimensional frequency and wave vector domain in the solar wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Narita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Glassmeier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 115 (A12), pp.12211. </w:t>
+              <w:t xml:space="preserve">, 2010, 115, pp.4101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010JA015335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2009JA014742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553787v1</w:t>
+                <w:t xml:space="preserve">hal-01553766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic energy distribution in the four-dimensional frequency and wave vector domain in the solar wind</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Narita</w:t>
+                <w:t xml:space="preserve">Global Scale-Invariant Dissipation in Collisionless Plasma Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. W. Dunlop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K.-H. Glassmeier</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. H. Kiyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. V. Khotyaintsev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103, pp.075006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.075006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009JA014742⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01553766v1</w:t>
+                <w:t xml:space="preserve">hal-01553794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Scale-Invariant Dissipation in Collisionless Plasma Turbulence</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cross-scale: multi-scale coupling in space plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Horbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Owen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Baumjohann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.075006⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.1001-1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-008-9085-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553794v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-scale: multi-scale coupling in space plasmas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of a Cascade and Dissipation of Solar-Wind Turbulence at the Electron Gyroscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. V. Khotyaintsev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23, pp.1001-1015. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (23), pp.231102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-008-9085-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.231102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553803v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a Cascade and Dissipation of Solar-Wind Turbulence at the Electron Gyroscale</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Internal structure and spatial dimensions of whistler wave regions in the magnetopause boundary layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Oscarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vaivads</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Backrud-Ivgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.231102⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (11), pp.2439-2451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-25-2439-2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553802v1</w:t>
+                <w:t xml:space="preserve">hal-00330155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal structure and spatial dimensions of whistler wave regions in the magnetopause boundary layer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Backrud-Ivgren</w:t>
+                <w:t xml:space="preserve">Anisotropic Turbulent Spectra in the Magnetosheath as Seen by the Cluster Spacecraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rezeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-25-2439-2007⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (7), pp.075002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.075002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330155v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Turbulent Spectra in the Magnetosheath as Seen by the Cluster Spacecraft</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring and understanding space turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 96 (7), pp.075002. </w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37, pp.1503-1515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.075002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.ASR.2005.01.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153449v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring and understanding space turbulence</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wave particle interactions in the high-altitude polar cusp: a Cluster case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23 (12), pp.3699-3713</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.ASR.2005.01.074⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00405919v1</w:t>
+                <w:t xml:space="preserve">hal-00330077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave particle interactions in the high-altitude polar cusp: a Cluster case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
+                <w:t xml:space="preserve">Wave-particle interactions in the high-altitude polar cusp: a Cluster case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 23 (12), pp.3699-3713</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 23 (12), pp.3699-3713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-23-3699-2005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330077v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-particle interactions in the high-altitude polar cusp: a Cluster case study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The k-filtering technique applied to wave electric and magnetic field measurements from the Cluster satellites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Tjulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-23-3699-2005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (A11), pp.A11224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005JA011125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153408v1</w:t>
+                <w:t xml:space="preserve">hal-00153404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The k-filtering technique applied to wave electric and magnetic field measurements from the Cluster satellites.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
+                <w:t xml:space="preserve">A comparison of wave mode identification techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. N. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Balikhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22 (8), pp.3021-3032</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153404v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of wave mode identification techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction to ‘‘ULF wave identification in the magnetosheath: The k-filtering technique applied to Cluster II data’’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. A. Balikhin</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Belmont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Pinçon</w:t>
+                <w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109 (4), pp.A04222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JA010469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329373v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to ‘‘ULF wave identification in the magnetosheath: The k-filtering technique applied to Cluster II data’’</w:t>
+                <w:t xml:space="preserve">Magnetic turbulent spectra in the magnetosheath: new insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Balogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22 (6), pp.2283-2288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153151v1</w:t>
+                <w:t xml:space="preserve">hal-00329325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic turbulent spectra in the magnetosheath: new insights</w:t>
+                <w:t xml:space="preserve">From Bi-Fluid to Hall-MHD Weak Turbulence: Hamiltonian Canonical Formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 22 (6), pp.2283-2288</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10, pp.1338-1350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329325v1</w:t>
+                <w:t xml:space="preserve">hal-00405922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Bi-Fluid to Hall-MHD Weak Turbulence: Hamiltonian Canonical Formulations</w:t>
+                <w:t xml:space="preserve">ULF wave identification in the magnetosheath: The k-filtering technique applied to Cluster II data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rezeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108, pp.1335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002JA009587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405922v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ULF wave identification in the magnetosheath: The k-filtering technique applied to Cluster II data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A case study of low-frequency waves at the magnetopause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rezeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. d'Humières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...146 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 19 (10/12), pp.1463-1470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/angeo-19-1463-2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14112,51 +13978,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whistler-mode Waves observed during Mercury flybys by BepiColombo/Mio PWI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasumasa Kasaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14205,3665 +14071,3665 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiya Kasahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Berlin (Germany), Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2024-54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Search-Coil Magnetometer (SCM) of the Radio and Plasma Waves Investigation (RPWI) onboard the ESA JUICE mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU23, the 25th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna &amp; Online, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RPW Low Frequency Receiver (LFR) on Solar Orbiter: in-situ LF electric and magnetic field measurements of the solar wind expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Contel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Berthomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, online, Unknown Region. pp.10050, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Search-Coil Magnetometer onboard ESA JUICE mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Contel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.9398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence compressible aux échelles MHD et cinétiques dans les plasmas spatiaux: théories et observations in-situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFP/Division Plasmas Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressible MHD turbulence in the Earths magnetosheath: estimation of the energy cascade rate using in-situ spacecraft data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressible MHD and kinetic scale turbulence in the terrestrial magnetosheath: recent results from the Cluster and Themis spacecraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colage XI, Eleven Latin American Conference on Space Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into sub-ion scale turbulence in Earth's magnetosheath using MMS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Breuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Andriopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Contel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.16664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MMS observations of coherent structures in the turbulent magnetosheath plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. G. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiansen He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.6946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressible MHD turbulence in the Earth's magnetosheath: estimation of the energy cascade rate using in-situ spacecraft data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar wind turbulence: recent progress and new challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plasmas Physics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Spineto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic field fluctuations measurement onboard ESA/JUICE mission by search-coil magnetometer: SCM instrument as a part of RPWI consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-universality of the turbulent spectra at sub-ion scales in the solar wind: dispersive effects versu the Doppler shift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Chapman Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Search-coil Magnetometer for the THOR mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.Poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01437838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Slow solar wind: Energy transferrate in compressible MHD trubulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supratik Banerjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.15071</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic wave activity detected by MMS at the vicinity of the magnetopause and its relation to heating and acceleration of particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Turbulent reconnection and associated particle heating and acceleration in the Earth's magnetosheath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chasapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Retinò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Contel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. H. Matthaeus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Breuillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mirioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.12674</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.16046</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796694v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent reconnection and associated particle heating and acceleration in the Earth's magnetosheath</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mission THOR (Turbulence Heating ObserveR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.16046</w:t>
+              <w:t xml:space="preserve">Colloque du PNST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Hendaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752274v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mission THOR (Turbulence Heating ObserveR)</w:t>
+                <w:t xml:space="preserve">Turbulence and dissipation in magnetized plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du PNST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Hendaye, France</w:t>
+              <w:t xml:space="preserve">Joint ICTP-IAEA College on Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752326v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence and dissipation in magnetized plasmas</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electromagnetic wave activity detected by MMS at the vicinity of the magnetopause and its relation to heating and acceleration of particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Contel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Retinò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Breuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Berthomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mirioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint ICTP-IAEA College on Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.12674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752323v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planetary Magnetosheaths: Role of Compressibility on the Scaling Properties of Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supratik Banerjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Pasadena, California, United States. pp.402.06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Search-coil Magnetometer for the THOR mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03573510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMC ASPECTS OF TURBULENCE HEATING OBSERVER (THOR) SPACECRAFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Soucek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ahlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Soucek</w:t>
+                <w:t xml:space="preserve">Stuart Bale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ahlen</w:t>
+                <w:t xml:space="preserve">J W Bonnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Valencia, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology of kinetic range turbulence in the solar wind: observations and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. H. Kiyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. C. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.EPSC2016-18250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some thoughts on plasma turbulence in the magnetosheath adn the solar wind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHINE meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violation of the Taylor hypothesis at electron scales in the solar wind and its effects on the energy spectra measured onboard spacecraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.7814</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy dissipation rate of compressible solar wind turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster 15th and Double Star 10th anniversary workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nature of MHD and kinetic scale turbulence in the magnetosheath of Saturn: Cassini observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. H. Kiyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01208805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Frequency Wave Activity Detected by MMS during Dusk Magnetopause Crossings and its Relation to Heating and Acceleration of Particles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic scale solar wind turbulence: Landau-fluid simulations and spacecraft observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. pp.SM12A-09</w:t>
+              <w:t xml:space="preserve">Solar wind 14 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800152v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic scale solar wind turbulence: Landau-fluid simulations and spacecraft observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Frequency Wave Activity Detected by MMS during Dusk Magnetopause Crossings and its Relation to Heating and Acceleration of Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Contel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Retinò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mirioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar wind 14 meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Unknown, China</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. pp.SM12A-09</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752328v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Jupiter's Magnetospheric Turbulence Observed by the Galileo Spacecraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chihiro Tao</w:t>
+                <w:t xml:space="preserve">First MMS measurements of the High Frequency Magnetic Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Contel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mirioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Chust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetospheres of the Outer Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">AGU Chapman Conference on Magnetospheric Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Fairbanks, Alaska, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800131v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First MMS measurements of the High Frequency Magnetic Waves</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Retinò</w:t>
+                <w:t xml:space="preserve">Properties of Jupiter's Magnetospheric Turbulence Observed by the Galileo Spacecraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chihiro Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith de Patoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Chapman Conference on Magnetospheric Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Fairbanks, Alaska, United States</w:t>
+              <w:t xml:space="preserve">Magnetospheres of the Outer Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752272v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of Jupiter's Magnetospheric Turbulence Observed by the Galileo Spacecraft</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliability assessment of backward error recovery for SRAM-based FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhreddine Ghaffari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Granado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference SFP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IEEE International Design and Test Symposium (IDT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Alger, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IDT.2014.7038622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800133v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability assessment of backward error recovery for SRAM-based FPGAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics of Jupiter's Magnetospheric Turbulence Observed by the Galileo Spacecraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chihiro Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith de Patoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Design and Test Symposium (IDT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534331v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of Jupiter's magnetospheric turbulence observed by Galileo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chihiro Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith de Patoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khristian Khurana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du PNST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distinct character of anisotropy and intermittency in inertial and kinetic range solar wind plasma turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. H. Kiyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. C. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kareem Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17878,1235 +17744,1235 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.3690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-Aware Resources Placement for SRAM-based FPGA to minimize Checkpoint/Recovery overhead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhreddine Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Granado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Reconfigurable Computing and FPGAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Cancun, Mexico. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ReConFig.2014.7032506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast SRAM-FPGA Fault Injection Platform based On Dynamic Partial Reconfiguration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhreddine Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Granado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Alexandre Kacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th IEEE International Conference on Microelectronics (ICM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Doha, Qatar. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICM.2014.7071827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of kinetic turbulence in collisionless space plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHINE meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Telluride, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Observations of Ion Scale Current Sheets and Associated Electron Heating in Turbulent Space Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chasapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vaivads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco, California, United States. pp.SH53C-06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of Kronian Magnetosheath Turbulence Using Cassini Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Z. Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. H. Kiyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cascais, Portugal. pp.EPSC2014-557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nature, the scaling and the anisotropy of electron dissipation range in solar wind turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascade and dissipation from MHD to electron scale turbulence in the solar wind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on dissipation in collisionless plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Les houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ observations of magnetic reconnection and associated particle energization in turbulent plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vaivads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sundkvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chasapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European week of astronomy and space science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster Spacecraft Observations of Magnetopause Reconnection at Multiple Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vaivads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chasapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, San Francisco, California, United States. pp.SM13E-06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nature, scaling and anisotropy of kinetic turbulence in the solar wind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. H. Kiyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on dissipation in collisionless plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey study of sub-ion scale turbulent fluctuations in the solar wind - observational constraints for the 'Turbulent Dissipation Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. H. Kiyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19121,4408 +18987,4408 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, San Francisco, Californie, United States. pp.SH41F-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON THE NATURE, THE SCALING AND THE ANISOTROPY OF ELECTRON DISSIPATION RANGE IN SOLAR WIND TURBULENCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, San Francisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation and theoretical modeling of electron scale solar wind turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFP (Division Plasmas)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLUSTER observations of electron scale turbulence in the solar wind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Cluster and Themis joint meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Boulder, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight into short wavelength solar wind turbulence from linear Vlasov theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on solar wind turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ observations of magnetic reconnection in near-Earth space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vaivads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sundkvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. S. Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on MHD and Kinetic Processes in Laboratory, Space and Astrophysical Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Peking, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascade and dissipation of solar wind turbulence from MHD to electron scales: Recent Cluster observations and theoretical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. H. Kiyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Astrophysics Forum Alpbach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Alpbach, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subproton scale turbulence in the solar wind</w:t>
+                <w:t xml:space="preserve">Cascade at subproton scales in the solar, whistler or KAWs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Cluster 21st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Brugge, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769074v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron scale physics in collisionless space plasma: Recent Cluster observations and theoretical modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Y. Huang</w:t>
+                <w:t xml:space="preserve">In situ observations of magnetic reconnection in solar system plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vaivads</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. V. Khotyaintsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAGA Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Workshop "Vlasov Maxwell kinetics: theory, simulations and observations in space plasmas"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769071v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster observations of guide field magnetopause reconnection at sub-ion/electron scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vaivads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. V. Khotyaintsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascade at subproton scales in the solar, whistler or KAWs</w:t>
+                <w:t xml:space="preserve">Subproton scale turbulence in the solar wind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Retinò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster 21st</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Brugge, Belgium</w:t>
+              <w:t xml:space="preserve">EGU meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769070v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ observations of magnetic reconnection in solar system plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Retinò</w:t>
+                <w:t xml:space="preserve">Electron scale physics in collisionless space plasma: Recent Cluster observations and theoretical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Vlasov Maxwell kinetics: theory, simulations and observations in space plasmas"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">IAGA Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769061v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Wind turbulence, from MHD to electron scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ observations of magnetic reconnection in near-Earth space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Retinò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vaivads</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">K. H. Kiyani</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fujimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter school on Dynamics and turbulent transport in plasmas and conducting fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Les Houches, France</w:t>
+              <w:t xml:space="preserve">International Astrophysics Forum Alpbach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Alpbach, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769075v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ observations of magnetic reconnection in near-Earth space</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solar Wind turbulence, from MHD to electron scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Fujimoto</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. H. Kiyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Astrophysics Forum Alpbach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Alpbach, Austria</w:t>
+              <w:t xml:space="preserve">Winter school on Dynamics and turbulent transport in plasmas and conducting fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769058v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster Observations of Magnetopause Reconnection at Sub-Proton Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vaivads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, San Francisco, California, United States. pp.B2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster Observations of Magnetopause Reconnection at Sub-Proton Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vaivads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Contel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster workshop XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar wind turbulence: analysis at different scales, Waves and Instabilities in Space Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Panis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES AND INSTABILITIES IN SPACE PLASMAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Eilat, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ observations of magnetic reconnection in solar system plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vaivads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sundkvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. S. Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Fields in the Universe III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Zakopane, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Scale Observations of Magnetic Reconnection at the Subsolar Magnetopause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vaivads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. V. Khotyaintsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, California, United States. pp.B1878</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence et dissipation à petite échelle dans le vent solaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic compressibility and Isotropic Scale-Invariant Dissipation of Solar Wind Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. H. Kiyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. V. Khotyaintsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques propagation et Plasmas URSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, California, United States. pp.B1801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468869v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic compressibility and Isotropic Scale-Invariant Dissipation of Solar Wind Turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Observation and theoretical modeling of electron scale solar wind turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. H. Kiyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, California, United States. pp.B1801</w:t>
+              <w:t xml:space="preserve">URSI Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793720v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and theoretical modeling of electron scale solar wind turbulence</w:t>
+                <w:t xml:space="preserve">Turbulence et dissipation à petite échelle dans le vent solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaldoun Abdul-Kader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Robert</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques propagation et Plasmas URSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769079v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D spectra of subproton scales in the solar wind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. V. Khotyaintsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. H. Kiyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Anniversary of the Cluster mission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in observations and modeling of solar wind turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Structures and Intermittency in Small Scales Solar Wind Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Goldstein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th COSPAR Scientific Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Twelfth International solar wind</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France. pp.140-143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3395820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793723v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures and Intermittency in Small Scales Solar Wind Turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges in observations and modeling of solar wind turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth International solar wind</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">38th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Bremen, Germany. pp.2089</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793722v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascade and Dissipation of Solar Wind Turbulence at Electron Scales: Whistlers or Kinetic Alfven Waves?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, San Francisco, California, United States. pp.A3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascade and dissipation of solar wind turbulence at electron scales</w:t>
+                <w:t xml:space="preserve">Turbulence aux échelles électroniques dans le vent solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. V. Khotyaintsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. H. Kiyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Challenges in NonLinear Plasma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">PNST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Ecole Polytechnique, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769084v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence aux échelles électroniques dans le vent solaire</w:t>
+                <w:t xml:space="preserve">Cascade and dissipation of solar wind turbulence at electron scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. V. Khotyaintsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Ecole Polytechnique, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Modern Challenges in NonLinear Plasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769082v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of magnetic structures and intermittency in space-plasma turbulence using the technique of surrogate data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First In-Situ Observation of Rolled-up Kelvin-Helmholtz Vortices under Southward IMF with Evidence of Reconnection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. K. Parks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, San Francisco, California, United States. pp.B1530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron scale turbulence in the solar wind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. V. Khotyaintsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. H. Kiyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, San Francisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale Cluster observations of current sheet disruptions during substorms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Le Contel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth International Conference on Substorms (ICS8). Banff, Canada. March 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Banff,Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small scale Cluster observations of current sheet disruptions during substorms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Le Contel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Substorms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Banff, Canada. pp.27-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ULF waves at the magnetopause, what do we learn from combined Cluster and Double Star data comparisons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Attié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problems of Geocosmos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Saint Petersbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waves and turbulence in the cusp, at the magnetopause and its vicinity as seen by the Cluster STAFF experiment : characterisation and role on particle dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Attié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-altitude cusp turbulence observed by CLUSTER.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+                <w:t xml:space="preserve">Wave particle interaction in the distant polar cusp: a Cluster case study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nice, France</w:t>
+              <w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156270v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave particle interaction in the distant polar cusp: a Cluster case study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
+                <w:t xml:space="preserve">High-altitude cusp turbulence observed by CLUSTER.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berthomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154241v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of k-vector Determination Techniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.N. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waves and wave particule interactions in the cusp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Cluster workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, University of new Hampshire, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23532,151 +23398,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the Spatiotemporal Structure of Turbulence Using Multi-Spacecraft Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Tenbarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lev Arzamasskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Tenbarge</w:t>
+                <w:t xml:space="preserve">Stanislav Boldyrev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lev Arzamasskiy</w:t>
+                <w:t xml:space="preserve">Francesco Califano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislav Boldyrev</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damiano Caprioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23686,932 +23552,932 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of electron vortex magnetic holes and related wave-particle interactions in the turbulent magnetosheath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. 20, pp.EGU2018-11015, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of the Electron Jet Generated by Secondary Reconnection in the Magnetotail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. 20, pp.EGU2018-2647, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressible turbulence in the near-Earth space: energy cascade rate from the MHD tothe sub-ion scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahuel Andrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Z. Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 11, pp.SH11A-2432, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact laws in compressible MHD turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lina Z. Hadid</w:t>
+                <w:t xml:space="preserve">Optimized Reciprocal Vectors for Estimating Gradients of Physical Fields from Multi-Spacecraft Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chanteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Contel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mirioni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.17638, 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.11728, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861321v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of electron vortex magnetic holes and related wave-particle interactions in the turbulent magnetosheath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 11, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Reciprocal Vectors for Estimating Gradients of Physical Fields from Multi-Spacecraft Missions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Retinò</w:t>
+                <w:t xml:space="preserve">Exact laws in compressible MHD turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahuel Andrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Z. Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supratik Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.11728, 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.17638, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861267v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New observations of flux ropes in the magnetotail reconnection region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bill Daughton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vaivads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. 18, pp.EPSC2016-7122, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Scaling Laws for Helical Three-dimensional Two-fluid Turbulent Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahuel Andrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24626,3163 +24492,3163 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. 41, pp.SH41A-2508, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MMS Observations of Ion-scale Magnetic Island in the Magnetosheath Turbulent Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Contel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. 21, pp.SM21A-2437, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Weighting of Multi-Spacecraft Data to Estimate Gradients of Physical Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chanteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Contel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mirioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 AGU Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. 21, pp.SM21A-2448, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence Heating ObserveR - THOR: Mission overview and payload summary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wielders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vaivads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. V. Khotyaintsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. 18, pp.EPSC2016-15629, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressible MHD Turbulence in the Slow Solar Wind: Energy Transfer Rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast and Slow Solar Wind: Energy Transfer Rate in Compressible MHD Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Z. Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supratik Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. 21, pp.SH21C-2538, 2016</w:t>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. 51, pp.SH51B-2582, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861323v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Slow Solar Wind: Energy Transfer Rate in Compressible MHD Turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Compressible MHD Turbulence in the Slow Solar Wind: Energy Transfer Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahuel Andrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Z. Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dmitruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. 51, pp.SH51B-2582, 2016</w:t>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. 21, pp.SH21C-2538, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861322v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Search-coil Magnetometer for the THOR mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. 18, pp.EPSC2016-14239, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Existence of the Kolmogorov Inertial Range in the Terrestrial Magnetosheath Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Z. Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. G. Yuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria. 18, pp.EPSC2016-6911, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetosheath Turbulence at MHD Scales: A Statistical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Z. Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. G. Yuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. 17, pp.7893, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planetary turbulence: survey of Cassini data in the Saturn's magnetosheath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Z. Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khurom Kiyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. 17, pp.EGU2015-3712, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling of compressible magnetohydrodynamic turbulence in the fast solar wind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supratik Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Z. Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. 33, pp.SH33A-2456, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier spectrum and phases for a signal in a finite interval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vienne, Austria. 17, pp.5320, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Beta Dependence of Magnetic Compressibility in Solar Wind Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. C. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. H. Kiyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco, California, United States. 33, pp.SH33A-4141, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-ion scale intermittency and the development of filamentary current structures from the Hall effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. C. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. H. Kiyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Osman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco, California, United States. 51, pp.SH51D-4184, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Turbulence in the Terrestrial Magnetosheath: Cluster Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. H. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiansen He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. G. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, pp.11191, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twins: A New Mission to Solve the Problem of Turbulence and Energy Dissipation at Electron Scales in the Solar Wind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meetin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco, California, United States. 51, pp.SH51A-4132, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Plasma Turbulence in the Kronian Magnetosheath Using Cassini Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Z. Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khurom Hussain Kiyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco, California, United States. 51, pp.SH51A-4140, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier spectrum and phases for a signal in a finite interval</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Belmont</w:t>
+                <w:t xml:space="preserve">Violation of the Taylor hypothesis at electron scales in the solar wind and its effects on the energy spectra measured onboard spacecraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, San Francisco, CA,USA, Unknown Region. 13, pp.SH13B-4086, 2014</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, California, United States. 51, pp.SH51D-4189, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861622v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violation of the Taylor hypothesis at electron scales in the solar wind and its effects on the energy spectra measured onboard spacecraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Y. Huang</w:t>
+                <w:t xml:space="preserve">Fourier spectrum and phases for a signal in a finite interval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dorville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, San Francisco, California, United States. 51, pp.SH51D-4189, 2014</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, San Francisco, CA,USA, Unknown Region. 13, pp.SH13B-4086, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861681v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ observations of ion scale current sheet and associated electron heating in Earth's magnetosheath turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chasapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vaivads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, pp.15462, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of thin current sheets and associated reconnection in the Earth's turbulent magnetosheath using cluster multi-point measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chasapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vaivads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. 15, pp.EGU2013-5796, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence in Collisionless Space Plasmas: a Comparative Study Between the Solar Wind and the Magnetosheath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, San Francisco, California, United States. pp.SH51B-2100, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassini observations of whistler waves at high Mach number Saturn's shock wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Masters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schimpf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Z. Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sundkvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Workshop on Collisionless Shocks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of Thin Current Sheets in the Solar Wind and Their Role in Magnetic Energy Dissipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Dorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Gurgiolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, San Francisco, California, United States. 51, pp.SH51B-2099, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Cassini Spacecraft Observations of Turbulence in Saturn's Magnetosheath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Z. Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, London, United Kingdom. 8, pp.EPSC2013-1056, 2013, EPSC Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ observations of reconnection and associated particle energization in turbulent plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sundkvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vaivads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienna, Austria. 14, pp.6773, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Observations of Reconnection and Associated Particle Energization in Turbulent Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vaivads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chasapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sundkvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Solar Orbiter Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Brugge, Belgium. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-step electron acceleration in magnetotail reconnection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vaivads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId596"/>
+      <w:footerReference w:type="default" r:id="rId594"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27929,51 +27795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline A Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galtier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laveder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Passot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.015210" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790962v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manzini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahraoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Califano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.235201" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04868196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wahlund" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#197;hl&#233;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Puccio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cecconi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01110-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andr&#233;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yuan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JA031064" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyong Huang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acf45b" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.205201" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358146v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsunori Ozaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yagitani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumasa Kasaba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiya Kasahara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoya Matsuda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02055-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S B Xu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Y Huang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z G Yuan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL105463" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Lin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiansen He" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Zhu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Die Duan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac8e07" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868794v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galtier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mininni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac517a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Z. Hadid" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac524b" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779525v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142994" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868792v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.035202" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868796v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac5f02" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685742v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.055111" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335274v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0337" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402816v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Bale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Khotyaintsev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krasnoselskikh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480879v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maksimovic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sou&#269;ek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khotyaintsev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kretzschmar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141271" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418285v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#233;not" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aizawa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milillo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zender" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2021.718024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452628v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Verscharen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wicks" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bruno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burgess" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09761-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774241v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Edberg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P&#237;&#353;a" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimmock" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140934" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418294v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Romanelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0af5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334254v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abdaaf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868795v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377821000374" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414371v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kretzschmar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Graham" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Contel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Retino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140932" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485578v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laveder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Passot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sulem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac2bfb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02898972v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fujimoto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Murakami" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benkhoff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00712-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733086v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Huang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. G. Yuan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H. Deng" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aba263" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002519v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zouganelis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Groof" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walsh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williams" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#252;ller" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038445" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotsugu Kojima" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moncuquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Erik Wahlund" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00692-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334311v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Federrath" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abb76e" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02724439v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hadid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41614-020-0040-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954313v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334242v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. He" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab9abb" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02552426v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. A. Wang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab7349" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779500v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Andr&#233;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Romanelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Dibraccio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abb5a7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03043414v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mirioni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mansour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00734-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051885v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Behar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ber&#269;i&#269;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028040" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03043486v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Galtier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meyrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab2be9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147138v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab17d3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02315488v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. y Huang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jiang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL081099" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272433v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. He" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0f2f" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04356996v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tenbarge" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alexandrova" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boldyrev" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cerri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1903.05710" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02724598v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.245101" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407723v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab36b9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407725v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aacd4c" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895677v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.013204" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406600v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Breuillard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac831" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895683v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matteini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Argall" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andriopoulou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aabae8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913733v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dmitruk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377818000788" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639862v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Huang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.055102" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895723v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Du" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. He" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024415" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895704v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa603f" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895706v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa633c" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01670788v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumire Kobayashi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa67f2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895696v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clark Di Leoni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Mininni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997990" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895720v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Zhao" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa5f50" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895697v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.053205" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895707v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/836/1/L10" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895695v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Fu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA023670" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551971v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaivads" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. V. Khotyaintsev" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA022650" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639534v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supratik Banerjee" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/829/2/l27" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551975v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.063206" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551974v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/829/2/L27" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551968v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Wang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Phan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JA021468" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551945v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070033" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551962v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soucek" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. V Khotyaintsev" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valentini" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816000775" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551983v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chasapis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/804/1/L1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439951v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihiro Tao" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith De Patoul" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020749" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551980v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Goldstein" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Wicks" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2014.0147" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225064v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Kiyani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Modolo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/813/2/L29" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551981v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020969" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CA327C5CDA27261F5FF61B0A4632EA0F11F9095/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551978v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Escoubet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-J. Hwang" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Wendel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F. Vi&#241;as" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377815000185" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552009v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020054" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552008v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/789/2/L28" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552052v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Belmont" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/777/1/15" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552046v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Chapman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hnat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fauvarque" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/763/1/10" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552058v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553715v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dorelli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.191101" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553717v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052210" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553708v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/748/2/100" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553723v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL051946" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553728v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andersson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Cully" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Keyser" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9233-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8J4NNL6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520775v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Goldstein" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rezeau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.06.001" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553752v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Kuznetsova" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lee" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JA016596" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553759v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Narita" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Glassmeier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Motschmann" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-29-1731-2011" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553761v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdul-Kader" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.11.008" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608228v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dudok de Wit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jannet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.04.022" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553784v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.171101" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520765v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.131101" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482567v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JA014724" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586129v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553787v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JA015335" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553766v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JA014742" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2ZFV5THC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553794v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Dunlop" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.075006" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553803v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Schwartz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Horbury" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Owen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baumjohann" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nakamura" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9085-x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553802v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.231102" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330155v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stenberg" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oscarsson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Backrud-Ivgren" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-2439-2007" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153449v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belmont" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rezeau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pin&#231;on" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.075002" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405919v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASR.2005.01.074" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG0XLJ56-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330077v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grison" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavraud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153408v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-23-3699-2005" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153404v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Tjulin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Andr&#233;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JA011125" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329373v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Walker" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Balikhin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153151v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JA010469" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329325v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balogh" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405922v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405920v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JA009587" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329203v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-19-1463-2001" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793684v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-54" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210916v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7689" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02935379v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10050" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368629v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345073v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345954v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345072v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796699v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Graham" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796701v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796742v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752322v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796726v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752320v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01437838v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796743v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796694v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752274v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Matthaeus" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752326v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752323v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796744v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573510v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184908v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Soucek" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ahlen" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Bale" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Bonnell" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796752v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meyrand" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752324v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800186v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752327v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208805v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800152v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752328v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800131v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith de Patoul" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752272v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800133v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534331v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ghaffari" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Benkhelifa" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Granado" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2014.7038622" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800136v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khristian Khurana" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800194v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Osman" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534333v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2014.7032506" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534330v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Alexandre Kacou" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2014.7071827" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752329v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800171v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greco" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800163v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752265v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752330v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752257v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sundkvist" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860547v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752266v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860555v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Osman" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752261v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769067v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769064v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769066v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769059v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Mozer" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769072v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769074v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769071v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860544v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769070v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769061v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769075v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769058v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769004v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mozer" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zieger" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860545v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769011v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Panis" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769056v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860517v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468869v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Abdul-Kader" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793720v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769079v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769077v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793723v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793722v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3395820" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769006v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769084v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769082v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769087v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793725v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hwang" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Parks" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769080v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157954v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontaine" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151885v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154269v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atti&#233;" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153926v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156270v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthomier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154241v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154222v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Walker" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154249v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289676v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Tenbarge" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Arzamasskiy" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Boldyrev" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Califano" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Caprioli" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860960v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860964v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. He" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861320v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861321v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Z. Hadid" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861282v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861267v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chanteur" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861308v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bill Daughton" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861324v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861306v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861292v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861311v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wielders" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lavraud" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861323v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861322v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902492v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pin&#231;on" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861335v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861657v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861633v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khurom Kiyani" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861652v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861659v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorville" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861679v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861680v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861664v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861678v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861644v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khurom Hussain Kiyani" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861622v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861681v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861635v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862068v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862102v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862088v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Masters" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schimpf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sundkvist" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862103v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Gurgiolo" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860548v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862069v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862087v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862084v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline A Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galtier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laveder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Passot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.015210" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790962v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manzini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahraoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Califano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.235201" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04868196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wahlund" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#197;hl&#233;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Puccio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cecconi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01110-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyong Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acf45b" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andr&#233;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yuan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JA031064" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.205201" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358146v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsunori Ozaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yagitani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumasa Kasaba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiya Kasahara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoya Matsuda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02055-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S B Xu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Y Huang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z G Yuan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL105463" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868797v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Lin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiansen He" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Zhu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Die Duan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac8e07" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galtier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mininni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac517a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Z. Hadid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142994" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac524b" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868792v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.035202" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868796v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac5f02" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.055111" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452628v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Verscharen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wicks" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bruno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burgess" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09761-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maksimovic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sou&#269;ek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khotyaintsev" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kretzschmar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141271" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#233;not" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aizawa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milillo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zender" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2021.718024" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335274v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0337" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Bale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Khotyaintsev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krasnoselskikh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774241v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Edberg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P&#237;&#353;a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimmock" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140934" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418294v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Romanelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0af5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abdaaf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868795v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377821000374" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414371v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kretzschmar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Graham" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Contel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Retino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140932" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485578v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laveder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Passot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sulem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac2bfb" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02898972v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fujimoto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Murakami" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benkhoff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00712-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880910v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotsugu Kojima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moncuquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Erik Wahlund" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00692-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334311v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Federrath" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abb76e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733086v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Huang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. G. Yuan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H. Deng" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aba263" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002519v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zouganelis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Groof" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walsh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williams" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#252;ller" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038445" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02724439v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hadid" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41614-020-0040-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334242v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. He" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab9abb" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954313v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02552426v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. A. Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab7349" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03043414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mirioni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mansour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00734-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779500v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Andr&#233;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Romanelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Dibraccio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abb5a7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051885v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Behar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ber&#269;i&#269;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028040" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03043486v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Galtier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meyrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab2be9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02315488v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. y Huang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jiang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL081099" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147138v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab17d3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272433v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. He" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0f2f" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04356996v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tenbarge" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alexandrova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boldyrev" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cerri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1903.05710" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407723v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab36b9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02724598v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.245101" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407725v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aacd4c" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895677v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.013204" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406600v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Breuillard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac831" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895683v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matteini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Argall" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andriopoulou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aabae8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913733v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dmitruk" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377818000788" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639862v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Huang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.055102" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895723v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Du" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. He" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024415" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895704v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa603f" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01670788v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumire Kobayashi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa67f2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895696v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clark Di Leoni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Mininni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997990" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895706v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa633c" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895720v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Zhao" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa5f50" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895697v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.053205" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895707v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/836/1/L10" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895695v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Fu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA023670" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551971v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaivads" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. V. Khotyaintsev" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA022650" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639534v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supratik Banerjee" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/829/2/l27" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551968v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Wang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Phan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JA021468" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551974v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/829/2/L27" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551975v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.063206" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551945v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070033" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551962v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soucek" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. V Khotyaintsev" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valentini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816000775" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439951v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihiro Tao" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith De Patoul" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020749" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551983v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chasapis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/804/1/L1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551980v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Goldstein" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Wicks" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2014.0147" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551981v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020969" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CA327C5CDA27261F5FF61B0A4632EA0F11F9095/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225064v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Kiyani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Modolo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/813/2/L29" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551978v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Escoubet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-J. Hwang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Wendel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F. Vi&#241;as" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377815000185" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552009v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020054" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552008v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/789/2/L28" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Belmont" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/777/1/15" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552058v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552046v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Chapman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hnat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fauvarque" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/763/1/10" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553715v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dorelli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.191101" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553717v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052210" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553708v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/748/2/100" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553723v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL051946" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553728v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andersson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Cully" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Keyser" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9233-6" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8J4NNL6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553752v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Kuznetsova" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lee" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JA016596" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553759v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Narita" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Glassmeier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Motschmann" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-29-1731-2011" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520775v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Goldstein" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rezeau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.06.001" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553761v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdul-Kader" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.11.008" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608228v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dudok de Wit" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jannet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.04.022" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553784v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.171101" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520765v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.131101" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482567v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JA014724" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586129v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553787v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JA015335" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553766v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JA014742" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2ZFV5THC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553794v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Dunlop" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.075006" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553803v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Schwartz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Horbury" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Owen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baumjohann" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nakamura" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9085-x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553802v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.231102" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330155v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stenberg" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oscarsson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Backrud-Ivgren" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-2439-2007" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153449v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belmont" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rezeau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pin&#231;on" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.075002" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405919v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASR.2005.01.074" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG0XLJ56-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330077v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grison" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavraud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153408v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-23-3699-2005" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153404v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Tjulin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Andr&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JA011125" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329373v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Walker" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Balikhin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153151v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JA010469" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329325v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balogh" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405922v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405920v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JA009587" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329203v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-19-1463-2001" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793684v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-54" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210916v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7689" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02935379v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10050" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368629v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345073v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345954v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345072v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796699v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Graham" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796701v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796742v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752322v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796726v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752320v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01437838v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796743v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752274v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Matthaeus" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752326v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752323v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796694v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796744v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573510v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184908v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Soucek" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ahlen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Bale" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Bonnell" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796752v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meyrand" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752324v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800186v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752327v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208805v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752328v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800152v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752272v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800131v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith de Patoul" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534331v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ghaffari" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Benkhelifa" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Granado" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2014.7038622" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800133v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800136v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khristian Khurana" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800194v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Osman" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534333v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2014.7032506" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534330v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Alexandre Kacou" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2014.7071827" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752329v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800171v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greco" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800163v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752265v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752330v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752257v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sundkvist" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860547v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752266v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860555v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Osman" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752261v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769067v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769064v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769066v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769059v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Mozer" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769072v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769070v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769061v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860544v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769074v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769071v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769058v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769075v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769004v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mozer" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zieger" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860545v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769011v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Panis" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769056v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860517v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793720v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769079v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468869v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Abdul-Kader" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769077v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793722v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3395820" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793723v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769006v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769082v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769084v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769087v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793725v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hwang" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Parks" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769080v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157954v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontaine" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151885v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154269v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atti&#233;" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153926v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154241v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156270v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthomier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154222v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Walker" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154249v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289676v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Tenbarge" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Arzamasskiy" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Boldyrev" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Califano" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Caprioli" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860960v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860964v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. He" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861320v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861267v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chanteur" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861282v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861321v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Z. Hadid" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861308v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bill Daughton" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861324v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861306v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861292v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861311v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wielders" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lavraud" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861322v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861323v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902492v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pin&#231;on" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861335v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861657v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861633v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khurom Kiyani" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861652v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861659v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorville" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861679v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861680v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861664v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861678v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861644v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khurom Hussain Kiyani" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861681v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861622v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861635v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862068v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862102v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862088v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Masters" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schimpf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sundkvist" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862103v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Gurgiolo" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860548v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862069v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862087v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862084v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>