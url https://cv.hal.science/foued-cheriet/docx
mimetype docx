--- v1 (2026-04-21)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:81.770833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> foued cheriet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences habilité à diriger les recherches en stratégie agroalimentaire et marketing international à l’Institut Agro de Montpellier, Foued Cheriet est docteur en sciences de gestion. Ses enseignements portent sur le marketing international, le marketing spécifique au vin et aux produits alimentaires, et la stratégie internationale. Ses recherches portent sur le secteur agroalimentaire en Méditerranée, et plus particulièrement sur les coopérations inter-entreprises, les alliances stratégiques, le marketing du vin, le développement des entreprises à l’international, les stratégies des firmes multinationales, l’analyse des filières agroalimentaires et les investissements directs à l’étranger. Il s’intéresse également aux thématiques de valorisation des produits agricoles typiques à travers les signes de qualité (indications géographiques, labels). Auteur de nombreux articles sur les issues des alliances stratégiques, les conflits inter-organisationnels et les stratégies des firmes multinationales dans les revues Economies & Sociétés, Management International, Economie Rurale, Revue Française de Gestion, Revue Internationale PME, Revue des Sciences de gestion, New Medit, Innovations, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a également publié de nombreux articles sur les filières agricoles et agroalimentaires en Méditerranée et en Algérie, et collabore régulièrement avec le Pr Jean Louis Rastoin pour le compte de l’Institut de Prospectives Economique en Méditerranée (IPEMED) pour mener des analyses prospectives de la situation alimentaire en Méditerranée. Il a coordonné avec S. Tozanli (IAM. Montpellier) le numéro spécial de la revue Les Cahiers du CREAD, consacré à l’agrobusiness en Méditerranée (N° 94- 2010), avec le Pr S. Bedrani (ENSA Alger), le numéro spécial de la revue Les Cahiers du CREAD (N° 103 -2013), consacré au triptyque « Agricultures, Alimentation et Développement en Algérie » et avec les Prs K. Messeghem (MRM), et B. Aliouat (Univ Nice) le dossier thématique « coopérations des entreprises agroalimentaires » de la revue Economies & Sociétés (Série AG, N° 36-2014). Avec d’autres collègues, il participe actuellement à la coordination de deux dossiers thématiques : entrepreneuriat agricole pour la Revue de l’Entrepreneuriat et Management International en Afrique pour la revue Management International. Membre actif de plusieurs associations académiques (AIMS, AFM, AFMI, AMM, etc.).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence des variétés de vigne résistantes aux maladies en France à travers le prisme médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1 (395), pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation strategies of winegrowers to climate change: Comparison of Languedoc Roussillon (France) and Tuscany (Italy) wine regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Inserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Pomarici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25 (1), pp.51-68. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30682/nm2601d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receptiveness of the wine industry to fungus-resistant grape varieties in the south of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Dolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 60 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2026.60.1.9456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132859v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés des transmissions viticoles en contexte de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1 (395), pp.87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel application of the consumer rejection threshold method to the design of binary red wine blends prepared from traditional and fungus-resistant varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Arino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (2), pp.8484. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.2.8484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souveraineté alimentaire au Nord et au Sud – quels enjeux pour la recherche et la coopération internationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (10), pp.273-283. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-19148-3.p.0273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souveraineté alimentaire au Nord et au Sud : quels enjeux pour la recherche et la coopération internationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.273-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acheter ou louer : stratégies d’accès au foncier des producteurs de pomme de terre en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudedja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (261), pp.31-48. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/machr.261.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a dynamic analysis of trust-building process through the strategic alliance life cycle: The role of dynamic capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Ben Jemaa-Boubaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadia Korbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (5), pp.38-63. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.2024.8301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of breeding programmes for fungus resistant grape varieties in Europe, France and the Occitanie region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Dolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Samsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 September 2024, pp.8262. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.8262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers et freins à l’adoption des nouvelles variétés de vigne par les producteurs : un cas d’étude sur un territoire pilote du Nord-Est des États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 190, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisitions et déploiement international des firmes multinationales issues des pays émergents : Étude du cas de l’entreprise brésilienne JBS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Lubello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (2), pp.24-35. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-9yea-59zg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resumption of the planting of grapevine varieties in France, referred to as &amp;quot;disease-resistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Dolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 September 2024, pp.8261. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.8261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental agricultural practices in the Ziban palm groves: Should we choose between yield and sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Benziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Khechai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.100187. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wds.2024.100187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In a fully dealcoholised Chardonnay wine, sugar is a key driver of liking for young consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Podworny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (4), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.4.8290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du processus d’internationalisation d’une firme africaine : le cas de l’entreprise malgache Vidzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duquesnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (1), pp.189-206. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/e.g2000.401.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du contexte de crise sur les exportations de vin : Étude exploratoire auprès des exportateurs français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (Numéro Special), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-n9r9-vnms⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croisement des niveaux organisationnels et des échelles géographiques dans l’analyse de la dynamique concurrentielle : application au secteur brassicole en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duquesnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (1), pp.81-101. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.133.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie et performance économique des PME agroalimentaires privées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Ounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Khiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Makhlouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (4), pp.271-308. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4314/cread.v39i4.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances des coopératives agricoles innovantes : le cas de la valorisation de la figue de Barbarie par Nopaltec en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noure El Imene Boumali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (3), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2022034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail en agriculture et enjeux alimentaires : interviews de Nahalie Hostiou (INRAE) pour les pays Nord et de Bruno Dorin (CIRAD) pour les pays Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.273-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants de la performance à l’export des pme algériennes : dirigeant, entreprise et conditions dans le pays d’origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (2), pp.139-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid 19, Taxes Trump et Brexit : comparaison des effets sur les exportations françaises de vin entre vignerons indépendants et coopératives vinicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (4), pp.91-108. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30682/nm2304f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dyades, des équipes entrepreneuriales comme les autres ? Résultats d’une étude comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (2), pp.1-33. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.pr.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité, familiarité et perceptions des consommateurs des produits alimentaires d’origine géographique : cas de l’huile d’olive de Kabylie en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melkhir Boudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Chehat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 379, pp.29-46. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.9643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du processus d'émergence de la filière figue de barbarie et de ses coproduits en Algérie : potentiel, contraintes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noure El Imene Boumali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fodil Arbouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (3), pp.113-127. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30682/nm2203h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil entrepreneurial et capacités d'innovation des dirigeants des PME exportatrices en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de management = African management review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.238-254. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48424/IMIST.PRSM/ram-v1i7.27192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat rural et agricole, un champ en plein essor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (7), pp.201-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et sécurité alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saib Musette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (7), pp.331-338. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14229-4.p.0331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du colloque international « Essor de la commercialisation du lait de chamelle en Méditerranée » Montpellier, 15 et 16 novembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (7), pp.341-342. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14229-4.p.0341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et croissance des grandes exploitations agricoles : la place de l’agri-entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 375, pp.25-40. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.8534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi Évin, marketing du vin et protectionnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duquesnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Wine Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/owl.2021.4747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les statistiques agricoles en Algérie : entre défaillance et manipulations. Pour une économie politique de l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.327-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs influençant l’adoption de l’innovation en agriculture en Algérie. Cas de deux cultures stratégiques : le blé dur et la pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudedja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bouchetara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of objectives alignment in strategic alliance instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Ben Jemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Smida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.78-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management international en Afrique : Spécificités, stratégies des acteurs et enjeux de développement [introduction au dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkadre Ado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (3), pp.24-30. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1072620ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier thématique : Management international en Afrique : spécificités, stratégies des acteurs et enjeux de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkadre Ado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (3), pp.24-30. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1072620ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04276854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural entrepreneurship: Challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Mcelwee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (4), pp.13-29. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.194.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations technologiques dans l'agriculture entre « numérique » au Nord et « bio » au Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Systèmes alimentaires / Food Systems 2020, n° 5, 5, pp.263-268. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11062-0.p.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management International en Afrique : Présentation des articles et regards croisés [Mot des rédacteurs invités]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkadre Ado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (3), pp.12-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignant et entrepreneur : expérience pédagogique à partir d’un cas réel d’entreprise éco-responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (2), pp.81-93. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.045.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être petit et réussir à l’export : étude de dix cas d’entreprises vitivinicoles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (6), pp.114-126. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1077353ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les conflits inter-organisationnels dans les alliances stratégiques internationales : prévenir ou guérir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadia Korbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Ben Jemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113, pp.39-61. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.113.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l’adoption de nouvelles variétés de semences de tomate en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Systèmes alimentaires / Food Systems 2019, n° 4 varia, 2019 (n°4), pp.115-137. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09829-4.p.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11e congrès de l’Académie de l’entrepreneuriat et de l’innovation (AEI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Systèmes alimentaires / Food Systems 2019, n° 4 varia, 2019 (n°4), pp.231-233. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09829-4.p.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes alimentaires durables territorialisés (SADT) [interview]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaine Erraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rastoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.223-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes sanitaires, standards de qualité et échanges des produits agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (n°3), pp.263-270. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08722-9.p.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions des qualités organoleptiques et nutritionnelles des aliments : effets comparés des procédés de conservation par surgélation versus appertisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Merdji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Merdji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Maghrébine de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.130-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Maghrébine de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quel réseau appartenir pour améliorer sa performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhoub Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (4), pp.60-74. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1060838ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive and partnership dimensions in merger processes in agricultural cooperatives: the case of winery cooperatives in Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Saïsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Couderc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (1/2), pp.181-207. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.10002071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique, enjeux agricoles et défis alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (n°2), pp.271-277. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07196-9.p.0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés Sud et Nord sur les systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2016 (n° 1), pp.211-212. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06863-1.p.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique, enjeux agricoles et défis alimentaires [Interview]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Kenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.171-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymétries partenariales et performance des co-entreprises : cas des joint-ventures internationales en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen-Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (256), pp.125-137. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles différences de perception des entreprises locales et des firmes multinationales de leurs relations d'alliances stratégiques instables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (2), pp.95-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une lecture intégrée des effets d’une alliance stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhoub Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.97-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’argument environnement de l’emballage PET pour le lancement d’un nouveau vin : illustration par le cas de la bouteille Novinpak® (UCCOAR-Val D’Orbieu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 272, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des alliances entre des producteurs agricoles et une entreprise de la finance : cas du modèle Pangea au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (8), pp.1245-1264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il pertinent d’appliquer le modèle d’Uppsala de l’internationalisation des entreprises à l’analyse des nouvelles implantations des firmes multinationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (4), pp.121-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instabilité des alliances stratégiques asymétriques : une option programmée par la firme multinationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Cherbib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (2), pp.15-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopérations interentreprises agricoles et agroalimentaires : Enjeux stratégiques et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheriet Foued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Série "Systèmes agroalimentaires", 36, pp.1581-1586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopérations interentreprises agricoles et agroalimentaires : enjeux stratégiques et perspectives de recherche [introduction au dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (10), pp.1581-1586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de «l’effet préférence» de la diaspora algérienne en France pour les produits de terroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamara Hadjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Madjid Djenane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (3), pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces alliances qui recomposent la distribution alimentaire en France [note de lecture]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (10), pp.1681-1686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat ou Confiance ? Effets de la gouvernance sur les performances des alliances stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen Gorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 03 (266), pp.43-51. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.266.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels effets de l'adoption d’une marque collective régionale sur les performances à l’export des entreprises viticoles ? Cas de « Sud de France » en Languedoc Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 130 (12), pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture biologique en Algérie : potentiel et perspectives de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamara Hadjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Madjid Djenane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105-106, pp.113-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospectives céréalières en Méditerranée : scénarios à l’horizon 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 335, pp.55-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labellisation des huiles d'olive algériennes : contraintes et opportunités du processus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hadjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (2), pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, alimentation et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la satisfaction des partenaires engagés dans des coopérations inter-entreprises : cas des fruits et légumes en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillaumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (4), pp.210-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labellisation des huiles d’olives algériennes : contraintes et opportunités du processus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamara Hadjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouassila Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (2), pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la compétitivité de la filière de viande de volaille en Algérie : tentatives d’explication d’une déstructuration chronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (2), pp.11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes institutionnelles et labellisation des produits algériens de terroir : cas du vin et des dattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamara Hadjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.65-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie brassicole en Méditerranée : concentration, restructuration et évolutions récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhoub Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et contraintes de la filière dattes en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Benziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (4), pp.49-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l’innovation dans les entreprises émergentes en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukhalfa Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (39), pp.125-144. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.039.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandir, oui, mais comment ? Analyse de la concentration par fusions des coopératives vinicoles du Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Saïsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 326, pp.45-63. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1016868ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments pour un bilan d’un demi-siècle de politiques publiques agricoles et rurales en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.137-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse concurrentielle et positionnement d'une PME dans le secteur de la boisson en Algérie : cas de NCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96, pp.107-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse concurrentielle et positionnement d'une PME dans le secteur de la boisson en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouassila Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96, pp.107-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des stratégies et importance du relationnel dans les exportations de fruits et légumes du Chili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Codron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iciar Pavez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.1827-1847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des études de cas pour analyser les coopérations inter-entreprises : des justifications méthodologiques au pragmatisme empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (3), pp.86-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d’Uppsala et implantation des firmes multinationales agroalimentaires : la présence de Danone en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 201, pp.45-64. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.201.45-64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agrobusiness en méditerranée : tendances actuelles et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Tozanli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 94, pp.41-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agrobusiness en Méditerranée : tendances actuelles et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tozanli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 94, pp.41-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises agroalimentaires en Méditerranée [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Tozanli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 94, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité alimentaire en Méditerranée : un enjeu stratégique majeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rastoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les notes IPEMED </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises agroalimentaires en Méditerranée [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tozanli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 94, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation et nouvelles implantations des firmes multinationales : le processus séquentiel du modèle d’Uppsala est-il toujours d’actualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93, pp.73-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des coopérations inter-entreprises pour la sécurité alimentaire en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rastoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.4-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopérations inter-entreprises agro-alimentaires en Méditerranée : opportunités et difficultés des opérateurs industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 94, pp.107-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs institutionnels de promotion des exportations agricoles et agroalimentaires dans les pays du Sud de la Méditerranée : mise en perspective régionale et prospectives stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90, pp.157-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilité des alliances stratégiques entre firmes multinationales et entreprises locales agroalimentaires : est-ce un problème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (11-12), pp.2085-2106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles spécificités de l'instabilité des alliances stratégiques asymétriques ? Cas des entreprises agroalimentaires locales en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rastoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (3), pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les alliances stratégiques asymétriques entre multinationales et PME : le cas de Danone - Djurdjura en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rastoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (1), pp.35-68. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/038002ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l'implantation de Danone sur la structure du marché algérien des yaourts: Résultats d'une enquête par entretiens auprès des dépositaires de PLF de l'Est algérien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81-82, pp.79-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de construction d’un score d’attractivité sectorielle des investissements directs étrangers : cas du secteur agroalimentaire dans le Sud et l’Est de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Tozanli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 302, pp.40-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variétés résistantes : quelle place dans les stratégies de demain ? : Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Viticulture en action : Défis, réussites et innovations – Rencontres et échanges pour dynamiser la transition agroécologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier l’offre face à la diversification de la demande, évolutions de la consommation de vin en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journée Scientifique Vigne &amp; Vin (JSVV) "Éclairages sur les opportunités de diversification de la filière : des travaux de recherche pour des systèmes plus résilients"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire d’entreprises vigne et vin; Institut Agro Montpellier; INRAE; Université de Montpellier, Apr 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille en agriculture : pour le meilleur et pour le pire ? Analyse du double rôle de la famille dans la génération et la régulation du stress des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Beaudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Académique Pluridisciplinaire sur la Santé des Entrepreneurs (CAPSE 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises, rebonds et modèles régionaux : lecture croisée Bordeaux / Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée de Recherche en Marketing du Vin (JRMV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proclamer ou taire la résistance des variétés de vigne dites “résistantes” aux maladies : une étude exploratoire sur le contenu informationnel des étiquettes de vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Schalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journée du Marketing Agroalimentaire à Montpellier (JMAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer acceptance of fungus-resistant varieties in red wines blends: Insights from the consumer rejection thresold method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Arino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. French-Austrian-German workshop on consumer behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements coopétitifs... des coopératives : le cas du développement de Bulk By Languedoc Team, un outil collaboratif d’export de vin en vrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conférence annuelle d’Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités des stratégies d’internationalisation des firmes issues de pays émergents : apports d’une approche institutionnelle et par les réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Lubello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conférence annuelle d’Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire le stress des entrepreneurs agricoles par l'utilisation d'outils de gestion ciblés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tarillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation (AEI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vins issus de variétés résistantes : ce qu’en pensent les consommateurs français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Schalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. journées de Recherche en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proclamer ou taire la résistance des variétés de vigne dites “résistantes” aux maladies : une étude exploratoire sur le contenu informationnel des étiquettes de vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée de Recherche en Marketing du Vin (JRMV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et contraintes de la transmission en viticulture en Occitanie : croisement des perspectives des cédants et des repreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Georges Doriot « L’entrepreneuriat au cœur des transformations politiques et sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Freiburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of GIs, the case of Deglet Nour de Tolga Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Worldwide Perspectives on Geographical Indications (GIs): "Innovations and traditions for sustainability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organisation (FAO); Italian Ministry of Agriculture, Food Sovereignty and Forestry (MASAF), Feb 2025, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des sorties internationales des firmes : quelles lectures complémentaires au couple motifs-modalités de sortie ? Illustration par le cas de Carrefour en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Conférence annuelle Atlas-AFMI : "Réseaux d'internationalisation et internationalisation des réseaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du regard de la recherche et des institutions sur la pluriactivité agricole depuis 60 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Ceriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles lectures en management international des sorties de marchés des grands distributeurs ? Illustration par le cas de Carrefour en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Colloque Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte de crise et difficultés d'installation et de transmission agricoles : Cas de la filière viticole en Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congrès International Francophone en Entrepreneuriat et PME (CIFPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte de crise et difficultés d’installation et de transmission agricoles : cas de la filière viticole en Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du métier d’agriculteur à travers la pluriactivité agricole. Traitement institutionnel et scientifique de la pluriactivité depuis 60 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Ceriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER « Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du processus de la mise en place de l’Indication Géographique Dattes Deglet Nour de Tolga en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities and challenges in the adoption of new grape varieties by producers: a case study from the Northeastern United</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Agriculture, de la Souveraineté alimentaire et de la Forêt; International Organisation of Vine and Wine (OIV), Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities and challenges in the adoption of new grape varieties by producers: a case study from the Northeastern United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journée de Recherche en Marketing du Vin (JRMV2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser la trajectoire de développement d’un e business model en Afrique : étude du cas de Jumia et proposition d’un modèle intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duquesnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Conférence Internationale de l’Association Francophone de Management International (Atlas-Afrmi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agricultrices pluriactives : entre enjeux d’organisation du travail et de reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Ceriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Saclay, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluriactivité agricole : une lecture par le Business Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Ceriani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Conférence de l’Académie de l’Entrepreneuriat et de l’Innovation (AEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultrices pluriactives : une reconnaissance difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Ceriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Georges Doriot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de l’export de vin en temps de crise : résultats d’une enquête auprès des managers export français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Conférence Internationale de l’Association Francophone de Management International (Atlas-Afrmi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dynamique concurrentielle à travers le croisement des niveaux inter-organisationnels et des échelles géographiques: application au secteur brassicole en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duquesnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Recherche Marketing sur les Pays d’Afrique (JRMPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisitions et déploiement international des firmes multinationales issues des pays émergents : étude du cas de l’entreprise brésilienne JBS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Lubello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Conférence annuelle internationale d’Atlas AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFMI - Association Francophone de Management International, May 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluriactivité agricole sous l'angle des business models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Ceriani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées de Recherche en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises et changements des métiers de managers export de vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence MWIB (Montpellier Wine International Business) « Les crises et les exportations françaises de vin »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des vins de demain : approche économique, marketing et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journée Scientifique de la Vigne et du Vin - JSVV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Key Initiative MUSE (KIM) Montpellier Vine &amp; Wine Sciences; UMR Sciences Pour l’Œnologie (UMR SPO), Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmes africaines et spécificités du processus d’internationalisation : le cas de l’entreprise malgache Vidzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duquesnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Recherche Marketing sur les Pays d’Afrique (JRMPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of a crisis context on French wine exports: Comparison of independent wineries and wine cooperatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA CCR Europe Research Conference "cooperatives in transition facing crisis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions des perceptions de l’équité et issues des alliances stratégiques asymétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Cherbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème conférence internationale Atlas-Afmi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de déploiement international des firmes multinationales issues des pays émergents : Étude du cas de l’entreprise brésilienne JBS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Lubello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreneuriat : quelles spécificités de « l’entreprendre à deux » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès international de l’AEI (Académie de l’Entrepreneuriat et de l’Innovation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration économique africaine, potentiel et contraintes pour les exportations algériennes : quelles perspectives de la Zleca pour les entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Conférence internationale Atlas-Afmi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of a crisis context on French wine exports: Comparison of independent wineries and wine cooperatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd ICA World Cooperative Congress: “Deepening our Cooperative Identity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du contexte de crise sur les exportations de vin : résultats d’une enquête auprès des exportateurs français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème conférence internationale Atlas-Afmi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels mécanismes de management des tensions coopétitives internes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Ben Jemaa-Boubaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhoub Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème conférence internationale Atlas-Afmi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation agricole, entreprenariat collectif et performance des coopératives (figue de barbarie en Algérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noure El Imène Boumali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du profil des entrepreneurs agricoles et choix d’accès au foncier (propriété- concession versus location) : Cas des producteurs de pomme de terre en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudedja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès international de l’AEI (Académie de l’Entrepreneuriat et de l’Innovation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques concurrentielles autour du groupe COPAGEF (Castel) acteur principal des boissons en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duquesnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Actualités de la dynamique concurrentielle », Laboratoire d’Économie Dyonisien, Université Paris 8 Vincennes-Saint-Denis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of trust in strategic alliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadia Korbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Ben Jemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la confiance dans les alliances stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadia Korbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Ben Jemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque international de l’ATLAS-AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la confiance : le cas des alliances internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadia Korbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Ben Jemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Conférence Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filières agricoles stratégiques et dynamiques d’innovation en Algérie : comparaison des filières pommes de terre et blé dur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudeja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bouchetara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation "Repenser l'entrepreneuriat : des racines et des rêves"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat, formalisation de la gouvernance et modes de croissance en agriculture : Étude de sept cas de grandes exploitations agricoles au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation "Repenser l'entrepreneuriat : des racines et des rêves"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les conflits inter-organisationnels dans les alliances stratégiques internationales : prévenir ou guérir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadia Korbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Ben Jemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conférence d’Atlas AFMI. Le national face au global : nouvelles perspectives pour le management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partners asymmetries' and International joint ventures performance in Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conférence de l’Association Francophone de Management International (ATLAS/AFMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants de la performance à l’export des PME algériennes : dirigeant, entreprise et conditions dans le pays d’origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journée de Recherche en Management Export</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventories in the wine industry: From sector and financial determinants to strategic behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Annual AAWE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Vienne, Austria. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans déjà, ça s’arrose ! Rétrospective bibliographique des publications sur l’export de vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Annuelle d’Atlas AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlas AFMI, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture or not rupture ? Les perceptions des consommateurs de la sortie de Lidl du hard discount alimentaire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Conférence de l'Association Internationale de Management Strategique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Structure Fédérative de Recherche Management et Économie Lyon Saint-Étienne (SFR MAELYSE). FRA., Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être petit et réussir à l'export : étude de dix cas d'entreprises vitivinicoles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conférence annuelle d'Atlas-AFMI (Association Francophone de Management International)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlas AFMI – Association Francophone de Management International., May 2017, Antananarivo, Madagascar. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filières agroalimentaires et chaines globales de valeurs : concepts, méthodes et perspectives de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. 711 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des produits de terroir en Algérie : démarches en cours, contraintes institutionnelles et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque international "La promotion des produits de terroir (PDT) dans une logique de développement durable : les stratégies d’acteurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Ibn Zohr [Agadir] (UIZ). MAR., Nov 2016, Agadir, Maroc. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Culture Internationale du chercheur en Management ...International : l’œuf et la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmeConférence de l’Association Francophone de Management International (ATLAS/AFMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’argument environnement de l’emballage PET pour le lancement d’un nouveau vin : illustration par le cas de la bouteille Novinpak® (UCCOAR-Val D’Orbieu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées scientifiques de la vigne et du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA.; Institut National de Recherche Agronomique (INRA). UMR Sciences Pour l'Oenologie (1083).; Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA.; Université de Montpellier (UM). FRA.; Région Languedoc-Roussillon. FRA., Apr 2015, Montpellier, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of asymmetrical partnerships on joint ventures’ performance: The case of international joint ventures in Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen-Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual conference of the European International Business Academy (EIBA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Rio, Brazil. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management interculturel des alliances stratégiques internationales : quelles pratiques clés de succès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Conférence de Association Internationale de Management Strategique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des alliances entre des producteurs agricoles et une entreprise de la finance : cas du modèle Pangea au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de recherches en sciences sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Economie Appliquée de Grenoble (1215).; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2014, Grenoble, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance des partenaires locaux dans les coentreprises internationales en Turquie : La notion d’asymétrie partenariale a-t-elle du sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02550784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies des grandes firmes et gestion des Chaines Globales de Valeur dans l’agroalimentaire en Méditerranée : entre géants américains et émergents asiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rastoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Commerce, localisation des IDE et participation des pays méditerranéens aux chaînes de valeurs : Quelles retombées en termes de développement ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohammed V de Rabat (UM5R). Rabat, MAR.; Nations Unies - Commission Economique pour l’Afrique. MAR.; Université Toulouse III - Paul Sabatier (UPS). FRA., Nov 2014, Rabat, Maroc. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques managériales frauduleuses en Algérie : diversité, ampleur et perceptions des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). Clermont-Ferrand, FRA., Jun 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption d’une marque collective régionale et performances à l’export des entreprises viticoles : cas de « Sud de France » en Languedoc Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées scientifiques de la vigne et du vin : innovation, stratégies, compétitivité dans la filière vigne et vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Montpellier, FRA.; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Sciences Pour l'Oenologie (1083).; Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230).; Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale de Pech Rouge (0999).; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135).; Institut National de Recherche Agronomique (INRA). UMR Amélioration Génétique et Adaptation des Plantes méditerranéennes et Tropicales (1334).; Institut National de Recherche Agronomique (INRA). UMR Centre de Biologie pour la Gestion des Populations (1062).; Institut National de Recherche Agronomique (INRA). UMR Biogéochimie et Ecologie des Milieux Continentaux (1122).; Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale de Pech Rouge (0999).; Institut National de Recherche Agronomique (INRA). UMR Écophysiologie des Plantes sous Stress environnementaux (0759).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'étude des Interactions Sol - Agrosystème - Hydrosystème (1221)., May 2013, Montpellier, France. 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure on agricultural resources and regional sustainable development issues: On Mediterranean integrated strategy necessity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée internationale : Innovations sociétales et financières, entrepreneuriat et gouvernance territoriale autour de la méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAG Business School. FRA., Jul 2013, Nice, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une lecture intégrée des effets d’une alliance stratégique : étude du cas de l’alliance General Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhoub Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). Clermont-Ferrand, FRA., Jun 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une lecture intégrée des effets d’une alliance stratégique : Etude du cas de l’alliance General Motors – PSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhoub Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une lecture intégrée des effets d’une alliance stratégique : Etude du cas de l’alliance General Motors – PSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhoub Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheriet Foued</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation et nouvelles implantations des firmes multinationales : le processus séquentiel du modèle d’Uppsala est-il toujours d’actualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Conférence de Association Internationale de Management Strategique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure de Commerce Audencia. Nantes, FRA.; Université de Nantes (UN). Institut d’Economie et de Management, Nantes, FRA., Jun 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels liens entre performances et pérennité des entreprises ? Cas des entreprises agroalimentaires en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nargisse El Kharrazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Administration des Entreprises de Lille (IAE de Lille). Lille, FRA.; School of Management (IESEG). FRA.; Université de Lille. FRA., Jun 2012, Lille, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de la coopétition technologique : la guerre des brevets Samsung versus Apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen-Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l'ISERAM - La nouvelle alliance industrielle : entrepreneurs, innovation et création de valeur dans la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEG Business School. ISERAM - Institut Supérieur Européen de Recherches Appliquées au Management, Paris, FRA., Apr 2012, Paris, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption d’une marque collective régionale et performances à l’export des entreprises viticoles : cas de « Sud de France » en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Administration des Entreprises de Lille (IAE de Lille). Lille, FRA.; School of Management (IESEG). FRA.; Université de Lille. FRA., Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches réseaux et les alliances stratégiques entre concurrents : application au secteur automobile mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhoub Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Administration des Entreprises de Lille (IAE de Lille). Lille, FRA.; School of Management (IESEG). FRA.; Université de Lille. FRA., Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences de perceptions des partenaires et instabilité des alliances stratégiques asymétriques : engagement, conflit et satisfactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Conférence de l'Association Internationale de Management Strategique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure de Commerce Audencia. Nantes, FRA.; Université de Nantes (UN). Institut d’Economie et de Management, Nantes, FRA., Jun 2012, Nantes, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des coopérations inter-entreprises pour la sécurité alimentaire en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la coordination des acteurs pour un développement durable de territoires euro-méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences de la Nature et de la Vie (Université Abderrahmane Mira De Béjaïa). DZA., May 2011, Bejaïa, Algérie. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des études de cas pour analyser les coopérations inter-entreprises : des justifications méthodologiques au pragmatisme empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « L’enseignement de la gestion dans un pays en transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDI Alger Business School. DZA., Mar 2010, Alger, Algérie. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants «réseau » de l’instabilité des alliances stratégiques asymétriques : quelques développements théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'UMR MOISA : Stratégie, gouvernance, performance des entreprises et des filières (SGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110)., May 2009, Montpellier, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilité des alliances stratégiques entre firmes multinationales et entreprises locales agroalimentaires : est-ce un problème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle et confiance dans les alliances stratégiques asymétriques : quelles implications pour la performance et l’instabilité de la relation ? Proposition d’un modèle intégrateur d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Conférence internationale de management stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management Stratégique (AIMS). FRA., May 2008, Nice, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilité des alliances stratégiques asymétriques : cas des entreprises agroalimentaires locales en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rastoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Conférence internationale de management stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliances stratégiques et relations inter- entreprises dans la recherche francophone en stratégie : bilan des contributions de l’AIMS entre 1996 et 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Conférence internationale de management stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danser avec les géants ? Un cas d'alliance stratégique entre FMN et PME dans l'agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rastoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association Internationale de Management Stratégique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cemed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conférence internationale de management stratégique de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Genève, Suisse. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.368, 2024, Agriculture, Food Science and Nutrition, 978-1-786-30874-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. ISTE Editions, 378 p., 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 314 p., 2021, Agriculture, Science des aliments et nutrition, 9781784057237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine management and marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 281 p., 2020, 9781786305282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises agroalimentaires en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Tozanli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREAD, 94, 178 p., 2010, Cahiers du CREA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for Algerian exports in the African Continental Free Trade Area (AfCFTA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Goxe; Sophie Nivoix; Michaël Viegas-Pires. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Values in Contemporary International Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.45-74, 2025, 9781032889887. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/97810003541905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retailing’s evolution in emerging and developing regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camal Gallouj; Faïz Gallouj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia of Retailing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.838-842, 2025, Business 2025, 9781035319695. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035319701.00232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventories in the wine sector: A strategic question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet; Carole Maurel; Paul Amadieu; Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-22, 2024, Agriculture, Food Science and Nutrition, 978-1-786-30874-0. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394302208.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health crisis and wine exports: How should the missions of export managers be adapted?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet; Carole Maurel; Paul Amadieu; Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-283, 2024, Agriculture, Food Science and Nutrition, 978-1-786-30874-0. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394302208.ch14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective strategies and positioning: The case of the Loire Volcanique Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet; Carole Maurel; Paul Amadieu; Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-195, 2024, Agriculture, Food Science and Nutrition, 978-1-786-30874-0. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394302208.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire d'un e-business model évolutif : le cas de Jumia en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duquesnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Kamdem; Suzanne M. Apitsa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique en transformation : enjeux et défis du management durable en contextes de crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, Management &amp; société, pp.189-211, 2024, Business Science Institute, 978-2-37687-935-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting to Meet Market Challenges and Societal Expectations, and Anticipating an Uncertain Future…[Conculsion]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet; Carole Maurel; Paul Amadieu; Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.323-326, 2024, Agriculture, Food Science and Nutrition, 978-1-786-30874-0. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394302208.oth⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations [Introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet; Carole Maurel; Paul Amadieu; Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.XIX-XXIX, 2024, Agriculture, Food Science and Nutrition, 978-1-786-30874-0. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394302208.fmatter⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stocks dans la filière vitivinicole : une question stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Platet -Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.19-40, 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin [Introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.5-17, 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration économique africaine : quelles perspectives pour les entreprises exportatrices algériennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Goxe; Michael Viegas-Pires. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international et valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnard-Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-95, 2023, Atlas-AFMI, 978-2-311-41273-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies collectives et positionnement : le cas de l’initiative Loire Volcanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.189- 216, 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail en agriculture et enjeux alimentaires. Interviews de Nahalie Hostiou (INRAE) pour les pays du Nord et de Bruno Dorin (CIRAD) pour les pays Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fort Fatiha (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Classiques Garnier, pp.273-280, 2023, Systèmes alimentaires, 978-2-406-15804-2. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15804-2.p.0273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’adapter pour répondre aux enjeux du marché, aux attentes sociétales et anticiper un avenir incertain… [Conclusion]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.345-348, 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise sanitaire et exportations de vins : quelles adaptations des missions des managers export ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.283-304, 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger ensemble et différemment : le halal, entre standardisation et segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Merdji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Séré de Lanauze. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les évolutions des liens sociaux autour des nouvelles pratiques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 2022, Agronomie et science des aliments, 9781789480443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The imbrication of internal and external coopetition in strategic alliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Ben Jemaa-Boubaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Furrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhoub Hani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T.K. Das. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Interpartner Cooperation in Strategic Alliances (MICSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Age Publishing (IAP), pp.63-90, 2022, Research in Strategic Alliances, 9781648029622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un avenir pour la filière vitivinicole [Conclusion]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-298, 2021, Agriculture, Science des aliments et nutrition, 9781784057237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vin, marketing et management : spécificités et enjeux [introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Agriculture, Science des aliments et nutrition, 9781784057237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques concurrentielles autour de BGI (groupe COPAGEF) : acteur principal des boissons en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duquesnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faouzi Bensebaa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dynamique concurrentielle : acteurs singuliers, stratégies plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, 2021, Gestion en liberté, 978-2-37687-433-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating together and differently: Halal between standardization and segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Merdji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Séré de Lanauze. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of Social Ties Around New Food Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9781789450446. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119882206.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence des vins dans les films français : loi Évin, communication et placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-268, 2021, Agriculture, Science des aliments et nutrition, 9781784057237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans de recherche académique sur l’export du vin : rétrospective bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Agriculture, Science des aliments et nutrition, 9781784057237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The international culture of the researcher in international management: the chicken and the egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadine Tournois; Philippe Very. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Internationalization Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2021, Routledge Frontiers in the Development of International Business, Management and Marketing, 9780367557935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche marketing et exportations des vins français : le cas de LGI Wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-290, 2021, Agriculture, Science des aliments et nutrition, 9781784057237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing and export approach for french wines: The case of LGI wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-242, 2020, 9781786305282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry [introduction: Specificities and challenges]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.XVII-XXXVII, 2020, 9781786305282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine in french cinema: The “Loi Évin”, Communication and placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-224, 2020, 9781786305282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years of academic research on wine exports is a must! - A bibliographical review of publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781786305282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry [Conclusion]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-251, 2020, 9781786305282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture internationale du chercheur en management international : l’œuf et la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationalisation ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2018, Collection Atlas AFMI, 978-2-311-40596-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Culture Internationale du chercheur en Management ...International : l’œuf et la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tournois Nadine; Véry Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies émergentes / économies matures : Enjeux pour le management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Vuibert, pp.109-126, 2016, 978-2-311-40596-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration des grandes firmes et nouvelle division multinationale du travail : la révolution du système agroalimentaire mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Lubello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes agroalimentaires en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 184 p., 2016, Update Sciences and Technologies, 978-2-7592-2573-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges agricoles et agro-alimentaires des pays méditerranéens : entre géants américains et émergents asiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rastoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterra 2014 : logistique et commerce agro-alimentaires. Un défi pour la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 556 p., 2014, Mediterra, 978-2-7246-1475-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme de la PAC européenne : enjeux alimentaires et géostratégiques pour l’Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilisations rurales en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 162 p., 2014, Bibliothèque de l'Iremmo, 978-2-343-03723-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma et placement produit : quand le vin se prend pour une star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Galbrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème se situe dans l’anticipation des goulots d’étranglement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Imadalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accentuation de la compétition entre les acteurs va encore élargir la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Imadalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un risque de destruction de certaines filières de transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Asseklou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.9-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les labels ne peuvent se faire sans les acteurs du territoire d’appartenance du produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Imadalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aisance financière a augmenté les pratiques frauduleuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Berkouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les labels ne peuvent se faire sans les acteurs du territoire d’appartenance du produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Imadalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agroalimentaire en Algérie est la seconde industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Tayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plupart de ces coopérations sont à vocation commerciale avec comme objectif l’écoulement de produits sur le marché algérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Berrato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.9-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des efforts de restructuration sont à faire dans l’industrie agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès au marché européen est une problématique marginale pour l’Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Slamani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essor de l’agroalimentaire n’est pas lié à la distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Allal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme de la PAC européenne : enjeux alimentaires et géostratégiques pour l’Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.48-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nombreuses possibilités d’intégration mais sous exploitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Imadalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.19-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité alimentaire en Méditerranée : interview de Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.7-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different is beautiful? Effects of asymmetry on international joint-ventures performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du processus d’internationalisation d’une firme africaine : étude du cas de l’entreprise malgache Vidzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duquesnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions des consommateurs de la sortie de Lidl du hard discount alimentaire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations entrepreneuriales en Afrique : défis agricoles et enjeux alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques managériales frauduleuses en Algérie : diversité, ampleur et perceptions des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrique – Méditerranée – Europe : pour une sécurité et une souveraineté alimentaires durables et partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rastoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Ferroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hainzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filières agroalimentaires et chaines globales de valeur : concepts, méthodologies et perspectives de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession « caviste » : les spécificités d’un canal spécialisé et alternatif à la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Rauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mesurer la performance des alliances stratégiques internationales ? Application aux industries agroalimentaires en Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandir, oui ! Mais comment ? Analyse de la concentration par fusion des cooperatives vinicoles du Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Saïsset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités des coopérations entre firmes multinationales et entreprises locales : configurations des alliances et issues stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des études de cas pour analyser les coopérations inter-entreprises : des justifications méthodologiques au pragmatisme empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation et nouvelles implantations des firmes multinationales : le processus séquentiel du modèle d’Uppsala est-il toujours d’actualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et dynamiques des réseaux d'alliances stratégiques asymétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants «réseau » de l’instabilité des alliances stratégiques asymétriques : quelques développements théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une politique agricole et agroalimentaire euro-méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rastoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahid Movahedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques des ressources agricoles en Méditerranée : état des lieux, recommandations et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahid Movahedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rastoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Boualam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariats stratégiques pour la sécurité alimentaire en Méditerranée - PSAM : rapport d'étape 2 : besoins et opportunités des coopérations inter-entreprises agroalimentaires en Méditerranée – Enquête BOCAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rastoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariats stratégiques pour la sécurité alimentaire en Méditerranée - PSAM : rapport d'étape 3 : la situation céréalière en Méditerranée : enjeux stratégiques et éléments de prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rastoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariats stratégiques pour la sécurité alimentaire en Méditerranée - PSAM : rapport d'étape 1 : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rastoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des stratégies de marque des entreprises agroalimentaires du Languedoc-Roussillon 1998 – 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Versepuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce rapport est disponible dans : Série Cahier de Recherche - UMR MOISA, 8. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérennité et performances des entreprises : quels liens potentiels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nargisse El Kharrazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce rapport est disponible dans : Série Cahier de Recherche - UMR MOISA, 8. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilité des alliances stratégiques asymétriques : cas des relations entre les firmes multinationales et les entreprises locales agroalimentaires en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Institut National d'Etudes Supérieures Agronomiques de Montpellier, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02822049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliances Stratégiques Asymétriques (ASA) et développement international des entreprises : lenteur et équilibres instables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Montpellier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03674585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId478"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:81.770833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> foued cheriet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences habilité à diriger les recherches en stratégie agroalimentaire et marketing international à l’Institut Agro de Montpellier, Foued Cheriet est docteur en sciences de gestion. Ses enseignements portent sur le marketing international, le marketing spécifique au vin et aux produits alimentaires, et la stratégie internationale. Ses recherches portent sur le secteur agroalimentaire en Méditerranée, et plus particulièrement sur les coopérations inter-entreprises, les alliances stratégiques, le marketing du vin, le développement des entreprises à l’international, les stratégies des firmes multinationales, l’analyse des filières agroalimentaires et les investissements directs à l’étranger. Il s’intéresse également aux thématiques de valorisation des produits agricoles typiques à travers les signes de qualité (indications géographiques, labels). Auteur de nombreux articles sur les issues des alliances stratégiques, les conflits inter-organisationnels et les stratégies des firmes multinationales dans les revues Economies & Sociétés, Management International, Economie Rurale, Revue Française de Gestion, Revue Internationale PME, Revue des Sciences de gestion, New Medit, Innovations, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a également publié de nombreux articles sur les filières agricoles et agroalimentaires en Méditerranée et en Algérie, et collabore régulièrement avec le Pr Jean Louis Rastoin pour le compte de l’Institut de Prospectives Economique en Méditerranée (IPEMED) pour mener des analyses prospectives de la situation alimentaire en Méditerranée. Il a coordonné avec S. Tozanli (IAM. Montpellier) le numéro spécial de la revue Les Cahiers du CREAD, consacré à l’agrobusiness en Méditerranée (N° 94- 2010), avec le Pr S. Bedrani (ENSA Alger), le numéro spécial de la revue Les Cahiers du CREAD (N° 103 -2013), consacré au triptyque « Agricultures, Alimentation et Développement en Algérie » et avec les Prs K. Messeghem (MRM), et B. Aliouat (Univ Nice) le dossier thématique « coopérations des entreprises agroalimentaires » de la revue Economies & Sociétés (Série AG, N° 36-2014). Avec d’autres collègues, il participe actuellement à la coordination de deux dossiers thématiques : entrepreneuriat agricole pour la Revue de l’Entrepreneuriat et Management International en Afrique pour la revue Management International. Membre actif de plusieurs associations académiques (AIMS, AFM, AFMI, AMM, etc.).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation strategies of winegrowers to climate change: Comparison of Languedoc Roussillon (France) and Tuscany (Italy) wine regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Inserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Pomarici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25 (1), pp.51-68. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30682/nm2601d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receptiveness of the wine industry to fungus-resistant grape varieties in the south of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Dolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 60 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2026.60.1.9456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132859v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence des variétés de vigne résistantes aux maladies en France à travers le prisme médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1 (395), pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés des transmissions viticoles en contexte de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1 (395), pp.87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souveraineté alimentaire au Nord et au Sud – quels enjeux pour la recherche et la coopération internationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (10), pp.273-283. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-19148-3.p.0273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souveraineté alimentaire au Nord et au Sud : quels enjeux pour la recherche et la coopération internationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.273-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel application of the consumer rejection threshold method to the design of binary red wine blends prepared from traditional and fungus-resistant varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Arino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (2), pp.8484. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.2.8484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acheter ou louer : stratégies d’accès au foncier des producteurs de pomme de terre en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudedja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (261), pp.31-48. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/machr.261.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buy or rent ? Entrepreneurial profile of farmers and land access strategies : the case of potato producers in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudedja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Supplément n° 260-261 (7-8), pp.113-130. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/machr.261.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers et freins à l’adoption des nouvelles variétés de vigne par les producteurs : un cas d’étude sur un territoire pilote du Nord-Est des États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 190, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisitions et déploiement international des firmes multinationales issues des pays émergents : Étude du cas de l’entreprise brésilienne JBS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Lubello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (2), pp.24-35. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-9yea-59zg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of breeding programmes for fungus resistant grape varieties in Europe, France and the Occitanie region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Dolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Samsom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 September 2024, pp.8262. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.8262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a dynamic analysis of trust-building process through the strategic alliance life cycle: The role of dynamic capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Ben Jemaa-Boubaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadia Korbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (5), pp.38-63. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.2024.8301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental agricultural practices in the Ziban palm groves: Should we choose between yield and sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Benziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Khechai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.100187. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wds.2024.100187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resumption of the planting of grapevine varieties in France, referred to as &amp;quot;disease-resistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Dolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 September 2024, pp.8261. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.8261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In a fully dealcoholised Chardonnay wine, sugar is a key driver of liking for young consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Podworny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (4), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.4.8290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid 19, Taxes Trump et Brexit : comparaison des effets sur les exportations françaises de vin entre vignerons indépendants et coopératives vinicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (4), pp.91-108. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30682/nm2304f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants de la performance à l’export des pme algériennes : dirigeant, entreprise et conditions dans le pays d’origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (2), pp.139-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dyades, des équipes entrepreneuriales comme les autres ? Résultats d’une étude comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (2), pp.1-33. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.pr.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croisement des niveaux organisationnels et des échelles géographiques dans l’analyse de la dynamique concurrentielle : application au secteur brassicole en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duquesnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (1), pp.81-101. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.133.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du contexte de crise sur les exportations de vin : Étude exploratoire auprès des exportateurs français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (Numéro Special), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-n9r9-vnms⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie et performance économique des PME agroalimentaires privées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Ounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Khiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Makhlouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (4), pp.271-308. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4314/cread.v39i4.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du processus d’internationalisation d’une firme africaine : le cas de l’entreprise malgache Vidzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duquesnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (1), pp.189-206. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/e.g2000.401.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances des coopératives agricoles innovantes : le cas de la valorisation de la figue de Barbarie par Nopaltec en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noure El Imene Boumali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (3), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2022034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail en agriculture et enjeux alimentaires : interviews de Nahalie Hostiou (INRAE) pour les pays Nord et de Bruno Dorin (CIRAD) pour les pays Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.273-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du colloque international « Essor de la commercialisation du lait de chamelle en Méditerranée » Montpellier, 15 et 16 novembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (7), pp.341-342. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14229-4.p.0341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et sécurité alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saib Musette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (7), pp.331-338. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14229-4.p.0331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité, familiarité et perceptions des consommateurs des produits alimentaires d’origine géographique : cas de l’huile d’olive de Kabylie en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melkhir Boudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Chehat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 379, pp.29-46. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.9643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du processus d'émergence de la filière figue de barbarie et de ses coproduits en Algérie : potentiel, contraintes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noure El Imene Boumali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fodil Arbouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (3), pp.113-127. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30682/nm2203h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil entrepreneurial et capacités d'innovation des dirigeants des PME exportatrices en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de management = African management review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.238-254. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48424/IMIST.PRSM/ram-v1i7.27192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat rural et agricole, un champ en plein essor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (7), pp.201-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les statistiques agricoles en Algérie : entre défaillance et manipulations. Pour une économie politique de l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.327-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et croissance des grandes exploitations agricoles : la place de l’agri-entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 375, pp.25-40. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.8534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi Évin, marketing du vin et protectionnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duquesnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Wine Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/owl.2021.4747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management international en Afrique : Spécificités, stratégies des acteurs et enjeux de développement [introduction au dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkadre Ado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (3), pp.24-30. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1072620ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of objectives alignment in strategic alliance instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Ben Jemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Smida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.78-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs influençant l’adoption de l’innovation en agriculture en Algérie. Cas de deux cultures stratégiques : le blé dur et la pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudedja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bouchetara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural entrepreneurship: Challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Mcelwee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (4), pp.13-29. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.194.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier thématique : Management international en Afrique : spécificités, stratégies des acteurs et enjeux de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkadre Ado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (3), pp.24-30. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1072620ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04276854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations technologiques dans l'agriculture entre « numérique » au Nord et « bio » au Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Systèmes alimentaires / Food Systems 2020, n° 5, 5, pp.263-268. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11062-0.p.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management International en Afrique : Présentation des articles et regards croisés [Mot des rédacteurs invités]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkadre Ado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (3), pp.12-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignant et entrepreneur : expérience pédagogique à partir d’un cas réel d’entreprise éco-responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (2), pp.81-93. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.045.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être petit et réussir à l’export : étude de dix cas d’entreprises vitivinicoles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (6), pp.114-126. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1077353ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11e congrès de l’Académie de l’entrepreneuriat et de l’innovation (AEI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Systèmes alimentaires / Food Systems 2019, n° 4 varia, 2019 (n°4), pp.231-233. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09829-4.p.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes alimentaires durables territorialisés (SADT) [interview]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaine Erraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rastoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.223-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les conflits inter-organisationnels dans les alliances stratégiques internationales : prévenir ou guérir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadia Korbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Ben Jemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113, pp.39-61. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.113.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l’adoption de nouvelles variétés de semences de tomate en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Systèmes alimentaires / Food Systems 2019, n° 4 varia, 2019 (n°4), pp.115-137. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09829-4.p.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Maghrébine de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quel réseau appartenir pour améliorer sa performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhoub Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (4), pp.60-74. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1060838ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes sanitaires, standards de qualité et échanges des produits agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (n°3), pp.263-270. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08722-9.p.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions des qualités organoleptiques et nutritionnelles des aliments : effets comparés des procédés de conservation par surgélation versus appertisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Merdji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Merdji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Maghrébine de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.130-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique, enjeux agricoles et défis alimentaires [Interview]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Kenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.171-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive and partnership dimensions in merger processes in agricultural cooperatives: the case of winery cooperatives in Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Saïsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Couderc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (1/2), pp.181-207. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.10002071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique, enjeux agricoles et défis alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (n°2), pp.271-277. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07196-9.p.0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés Sud et Nord sur les systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2016 (n° 1), pp.211-212. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06863-1.p.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles différences de perception des entreprises locales et des firmes multinationales de leurs relations d'alliances stratégiques instables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (2), pp.95-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une lecture intégrée des effets d’une alliance stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhoub Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.97-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymétries partenariales et performance des co-entreprises : cas des joint-ventures internationales en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen-Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (256), pp.125-137. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des alliances entre des producteurs agricoles et une entreprise de la finance : cas du modèle Pangea au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (8), pp.1245-1264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’argument environnement de l’emballage PET pour le lancement d’un nouveau vin : illustration par le cas de la bouteille Novinpak® (UCCOAR-Val D’Orbieu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 272, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il pertinent d’appliquer le modèle d’Uppsala de l’internationalisation des entreprises à l’analyse des nouvelles implantations des firmes multinationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (4), pp.121-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat ou Confiance ? Effets de la gouvernance sur les performances des alliances stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen Gorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 03 (266), pp.43-51. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.266.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopérations interentreprises agricoles et agroalimentaires : enjeux stratégiques et perspectives de recherche [introduction au dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (10), pp.1581-1586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de «l’effet préférence» de la diaspora algérienne en France pour les produits de terroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamara Hadjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Madjid Djenane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (3), pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopérations interentreprises agricoles et agroalimentaires : Enjeux stratégiques et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheriet Foued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Série "Systèmes agroalimentaires", 36, pp.1581-1586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instabilité des alliances stratégiques asymétriques : une option programmée par la firme multinationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Cherbib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (2), pp.15-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces alliances qui recomposent la distribution alimentaire en France [note de lecture]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (10), pp.1681-1686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes institutionnelles et labellisation des produits algériens de terroir : cas du vin et des dattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamara Hadjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.65-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labellisation des huiles d'olive algériennes : contraintes et opportunités du processus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hadjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (2), pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, alimentation et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la satisfaction des partenaires engagés dans des coopérations inter-entreprises : cas des fruits et légumes en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillaumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (4), pp.210-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture biologique en Algérie : potentiel et perspectives de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamara Hadjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Madjid Djenane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105-106, pp.113-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospectives céréalières en Méditerranée : scénarios à l’horizon 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 335, pp.55-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels effets de l'adoption d’une marque collective régionale sur les performances à l’export des entreprises viticoles ? Cas de « Sud de France » en Languedoc Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 130 (12), pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labellisation des huiles d’olives algériennes : contraintes et opportunités du processus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamara Hadjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouassila Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (2), pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la compétitivité de la filière de viande de volaille en Algérie : tentatives d’explication d’une déstructuration chronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (2), pp.11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments pour un bilan d’un demi-siècle de politiques publiques agricoles et rurales en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.137-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et contraintes de la filière dattes en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Benziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (4), pp.49-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie brassicole en Méditerranée : concentration, restructuration et évolutions récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhoub Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l’innovation dans les entreprises émergentes en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukhalfa Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (39), pp.125-144. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.039.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandir, oui, mais comment ? Analyse de la concentration par fusions des coopératives vinicoles du Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Saïsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 326, pp.45-63. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1016868ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse concurrentielle et positionnement d'une PME dans le secteur de la boisson en Algérie : cas de NCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96, pp.107-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse concurrentielle et positionnement d'une PME dans le secteur de la boisson en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouassila Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96, pp.107-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des stratégies et importance du relationnel dans les exportations de fruits et légumes du Chili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Codron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iciar Pavez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.1827-1847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des études de cas pour analyser les coopérations inter-entreprises : des justifications méthodologiques au pragmatisme empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (3), pp.86-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises agroalimentaires en Méditerranée [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tozanli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 94, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation et nouvelles implantations des firmes multinationales : le processus séquentiel du modèle d’Uppsala est-il toujours d’actualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93, pp.73-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des coopérations inter-entreprises pour la sécurité alimentaire en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rastoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.4-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopérations inter-entreprises agro-alimentaires en Méditerranée : opportunités et difficultés des opérateurs industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 94, pp.107-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agrobusiness en Méditerranée : tendances actuelles et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tozanli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 94, pp.41-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises agroalimentaires en Méditerranée [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Tozanli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 94, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité alimentaire en Méditerranée : un enjeu stratégique majeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rastoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les notes IPEMED </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d’Uppsala et implantation des firmes multinationales agroalimentaires : la présence de Danone en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 201, pp.45-64. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.201.45-64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agrobusiness en méditerranée : tendances actuelles et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Tozanli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 94, pp.41-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs institutionnels de promotion des exportations agricoles et agroalimentaires dans les pays du Sud de la Méditerranée : mise en perspective régionale et prospectives stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90, pp.157-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilité des alliances stratégiques entre firmes multinationales et entreprises locales agroalimentaires : est-ce un problème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (11-12), pp.2085-2106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles spécificités de l'instabilité des alliances stratégiques asymétriques ? Cas des entreprises agroalimentaires locales en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rastoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (3), pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les alliances stratégiques asymétriques entre multinationales et PME : le cas de Danone - Djurdjura en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rastoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (1), pp.35-68. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/038002ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de construction d’un score d’attractivité sectorielle des investissements directs étrangers : cas du secteur agroalimentaire dans le Sud et l’Est de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Tozanli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 302, pp.40-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l'implantation de Danone sur la structure du marché algérien des yaourts: Résultats d'une enquête par entretiens auprès des dépositaires de PLF de l'Est algérien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81-82, pp.79-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier l’offre face à la diversification de la demande, évolutions de la consommation de vin en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journée Scientifique Vigne &amp; Vin (JSVV) "Éclairages sur les opportunités de diversification de la filière : des travaux de recherche pour des systèmes plus résilients"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire d’entreprises vigne et vin; Institut Agro Montpellier; INRAE; Université de Montpellier, Apr 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variétés résistantes : quelle place dans les stratégies de demain ? : Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Viticulture en action : Défis, réussites et innovations – Rencontres et échanges pour dynamiser la transition agroécologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille en agriculture : pour le meilleur et pour le pire ? Analyse du double rôle de la famille dans la génération et la régulation du stress des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Beaudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Académique Pluridisciplinaire sur la Santé des Entrepreneurs (CAPSE 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of GIs, the case of Deglet Nour de Tolga Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Worldwide Perspectives on Geographical Indications (GIs): "Innovations and traditions for sustainability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organisation (FAO); Italian Ministry of Agriculture, Food Sovereignty and Forestry (MASAF), Feb 2025, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises, rebonds et modèles régionaux : lecture croisée Bordeaux / Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée de Recherche en Marketing du Vin (JRMV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proclamer ou taire la résistance des variétés de vigne dites “résistantes” aux maladies : une étude exploratoire sur le contenu informationnel des étiquettes de vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Schalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journée du Marketing Agroalimentaire à Montpellier (JMAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer acceptance of fungus-resistant varieties in red wines blends: Insights from the consumer rejection thresold method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Arino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. French-Austrian-German workshop on consumer behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités des stratégies d’internationalisation des firmes issues de pays émergents : apports d’une approche institutionnelle et par les réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Lubello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conférence annuelle d’Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements coopétitifs... des coopératives : le cas du développement de Bulk By Languedoc Team, un outil collaboratif d’export de vin en vrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conférence annuelle d’Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire le stress des entrepreneurs agricoles par l'utilisation d'outils de gestion ciblés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tarillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation (AEI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vins issus de variétés résistantes : ce qu’en pensent les consommateurs français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Schalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. journées de Recherche en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proclamer ou taire la résistance des variétés de vigne dites “résistantes” aux maladies : une étude exploratoire sur le contenu informationnel des étiquettes de vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée de Recherche en Marketing du Vin (JRMV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et contraintes de la transmission en viticulture en Occitanie : croisement des perspectives des cédants et des repreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Georges Doriot « L’entrepreneuriat au cœur des transformations politiques et sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Freiburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities and challenges in the adoption of new grape varieties by producers: a case study from the Northeastern United</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Agriculture, de la Souveraineté alimentaire et de la Forêt; International Organisation of Vine and Wine (OIV), Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte de crise et difficultés d’installation et de transmission agricoles : cas de la filière viticole en Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte de crise et difficultés d'installation et de transmission agricoles : Cas de la filière viticole en Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congrès International Francophone en Entrepreneuriat et PME (CIFPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du métier d’agriculteur à travers la pluriactivité agricole. Traitement institutionnel et scientifique de la pluriactivité depuis 60 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Ceriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER « Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles lectures en management international des sorties de marchés des grands distributeurs ? Illustration par le cas de Carrefour en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Colloque Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du regard de la recherche et des institutions sur la pluriactivité agricole depuis 60 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Ceriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des sorties internationales des firmes : quelles lectures complémentaires au couple motifs-modalités de sortie ? Illustration par le cas de Carrefour en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Conférence annuelle Atlas-AFMI : "Réseaux d'internationalisation et internationalisation des réseaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du processus de la mise en place de l’Indication Géographique Dattes Deglet Nour de Tolga en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de l’export de vin en temps de crise : résultats d’une enquête auprès des managers export français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Conférence Internationale de l’Association Francophone de Management International (Atlas-Afrmi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultrices pluriactives : une reconnaissance difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Ceriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Georges Doriot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agricultrices pluriactives : entre enjeux d’organisation du travail et de reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Ceriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Saclay, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluriactivité agricole : une lecture par le Business Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Ceriani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Conférence de l’Académie de l’Entrepreneuriat et de l’Innovation (AEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser la trajectoire de développement d’un e business model en Afrique : étude du cas de Jumia et proposition d’un modèle intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duquesnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Conférence Internationale de l’Association Francophone de Management International (Atlas-Afrmi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities and challenges in the adoption of new grape varieties by producers: a case study from the Northeastern United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journée de Recherche en Marketing du Vin (JRMV2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmes africaines et spécificités du processus d’internationalisation : le cas de l’entreprise malgache Vidzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duquesnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Recherche Marketing sur les Pays d’Afrique (JRMPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des vins de demain : approche économique, marketing et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journée Scientifique de la Vigne et du Vin - JSVV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Key Initiative MUSE (KIM) Montpellier Vine &amp; Wine Sciences; UMR Sciences Pour l’Œnologie (UMR SPO), Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisitions et déploiement international des firmes multinationales issues des pays émergents : étude du cas de l’entreprise brésilienne JBS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Lubello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Conférence annuelle internationale d’Atlas AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFMI - Association Francophone de Management International, May 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dynamique concurrentielle à travers le croisement des niveaux inter-organisationnels et des échelles géographiques: application au secteur brassicole en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duquesnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Recherche Marketing sur les Pays d’Afrique (JRMPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluriactivité agricole sous l'angle des business models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Ceriani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées de Recherche en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises et changements des métiers de managers export de vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence MWIB (Montpellier Wine International Business) « Les crises et les exportations françaises de vin »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation agricole, entreprenariat collectif et performance des coopératives (figue de barbarie en Algérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noure El Imène Boumali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels mécanismes de management des tensions coopétitives internes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Ben Jemaa-Boubaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhoub Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème conférence internationale Atlas-Afmi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du profil des entrepreneurs agricoles et choix d’accès au foncier (propriété- concession versus location) : Cas des producteurs de pomme de terre en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudedja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès international de l’AEI (Académie de l’Entrepreneuriat et de l’Innovation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreneuriat : quelles spécificités de « l’entreprendre à deux » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès international de l’AEI (Académie de l’Entrepreneuriat et de l’Innovation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de déploiement international des firmes multinationales issues des pays émergents : Étude du cas de l’entreprise brésilienne JBS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Lubello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions des perceptions de l’équité et issues des alliances stratégiques asymétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Cherbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème conférence internationale Atlas-Afmi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of a crisis context on French wine exports: Comparison of independent wineries and wine cooperatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA CCR Europe Research Conference "cooperatives in transition facing crisis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration économique africaine, potentiel et contraintes pour les exportations algériennes : quelles perspectives de la Zleca pour les entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Conférence internationale Atlas-Afmi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of a crisis context on French wine exports: Comparison of independent wineries and wine cooperatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd ICA World Cooperative Congress: “Deepening our Cooperative Identity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du contexte de crise sur les exportations de vin : résultats d’une enquête auprès des exportateurs français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème conférence internationale Atlas-Afmi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques concurrentielles autour du groupe COPAGEF (Castel) acteur principal des boissons en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duquesnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Actualités de la dynamique concurrentielle », Laboratoire d’Économie Dyonisien, Université Paris 8 Vincennes-Saint-Denis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of trust in strategic alliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadia Korbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Ben Jemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la confiance dans les alliances stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadia Korbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Ben Jemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque international de l’ATLAS-AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la confiance : le cas des alliances internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadia Korbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Ben Jemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Conférence Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventories in the wine industry: From sector and financial determinants to strategic behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Annual AAWE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Vienne, Austria. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les conflits inter-organisationnels dans les alliances stratégiques internationales : prévenir ou guérir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadia Korbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Ben Jemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conférence d’Atlas AFMI. Le national face au global : nouvelles perspectives pour le management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat, formalisation de la gouvernance et modes de croissance en agriculture : Étude de sept cas de grandes exploitations agricoles au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation "Repenser l'entrepreneuriat : des racines et des rêves"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filières agricoles stratégiques et dynamiques d’innovation en Algérie : comparaison des filières pommes de terre et blé dur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudeja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bouchetara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation "Repenser l'entrepreneuriat : des racines et des rêves"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partners asymmetries' and International joint ventures performance in Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conférence de l’Association Francophone de Management International (ATLAS/AFMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants de la performance à l’export des PME algériennes : dirigeant, entreprise et conditions dans le pays d’origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journée de Recherche en Management Export</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans déjà, ça s’arrose ! Rétrospective bibliographique des publications sur l’export de vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Annuelle d’Atlas AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlas AFMI, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être petit et réussir à l'export : étude de dix cas d'entreprises vitivinicoles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conférence annuelle d'Atlas-AFMI (Association Francophone de Management International)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlas AFMI – Association Francophone de Management International., May 2017, Antananarivo, Madagascar. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture or not rupture ? Les perceptions des consommateurs de la sortie de Lidl du hard discount alimentaire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Conférence de l'Association Internationale de Management Strategique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Structure Fédérative de Recherche Management et Économie Lyon Saint-Étienne (SFR MAELYSE). FRA., Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Culture Internationale du chercheur en Management ...International : l’œuf et la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmeConférence de l’Association Francophone de Management International (ATLAS/AFMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filières agroalimentaires et chaines globales de valeurs : concepts, méthodes et perspectives de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. 711 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des produits de terroir en Algérie : démarches en cours, contraintes institutionnelles et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque international "La promotion des produits de terroir (PDT) dans une logique de développement durable : les stratégies d’acteurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Ibn Zohr [Agadir] (UIZ). MAR., Nov 2016, Agadir, Maroc. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management interculturel des alliances stratégiques internationales : quelles pratiques clés de succès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Conférence de Association Internationale de Management Strategique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of asymmetrical partnerships on joint ventures’ performance: The case of international joint ventures in Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen-Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual conference of the European International Business Academy (EIBA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Rio, Brazil. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’argument environnement de l’emballage PET pour le lancement d’un nouveau vin : illustration par le cas de la bouteille Novinpak® (UCCOAR-Val D’Orbieu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées scientifiques de la vigne et du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA.; Institut National de Recherche Agronomique (INRA). UMR Sciences Pour l'Oenologie (1083).; Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA.; Université de Montpellier (UM). FRA.; Région Languedoc-Roussillon. FRA., Apr 2015, Montpellier, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance des partenaires locaux dans les coentreprises internationales en Turquie : La notion d’asymétrie partenariale a-t-elle du sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02550784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des alliances entre des producteurs agricoles et une entreprise de la finance : cas du modèle Pangea au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de recherches en sciences sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Economie Appliquée de Grenoble (1215).; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2014, Grenoble, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies des grandes firmes et gestion des Chaines Globales de Valeur dans l’agroalimentaire en Méditerranée : entre géants américains et émergents asiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rastoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Commerce, localisation des IDE et participation des pays méditerranéens aux chaînes de valeurs : Quelles retombées en termes de développement ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohammed V de Rabat (UM5R). Rabat, MAR.; Nations Unies - Commission Economique pour l’Afrique. MAR.; Université Toulouse III - Paul Sabatier (UPS). FRA., Nov 2014, Rabat, Maroc. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une lecture intégrée des effets d’une alliance stratégique : Etude du cas de l’alliance General Motors – PSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhoub Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheriet Foued</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une lecture intégrée des effets d’une alliance stratégique : Etude du cas de l’alliance General Motors – PSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhoub Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption d’une marque collective régionale et performances à l’export des entreprises viticoles : cas de « Sud de France » en Languedoc Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées scientifiques de la vigne et du vin : innovation, stratégies, compétitivité dans la filière vigne et vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Montpellier, FRA.; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Sciences Pour l'Oenologie (1083).; Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230).; Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale de Pech Rouge (0999).; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135).; Institut National de Recherche Agronomique (INRA). UMR Amélioration Génétique et Adaptation des Plantes méditerranéennes et Tropicales (1334).; Institut National de Recherche Agronomique (INRA). UMR Centre de Biologie pour la Gestion des Populations (1062).; Institut National de Recherche Agronomique (INRA). UMR Biogéochimie et Ecologie des Milieux Continentaux (1122).; Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale de Pech Rouge (0999).; Institut National de Recherche Agronomique (INRA). UMR Écophysiologie des Plantes sous Stress environnementaux (0759).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'étude des Interactions Sol - Agrosystème - Hydrosystème (1221)., May 2013, Montpellier, France. 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques managériales frauduleuses en Algérie : diversité, ampleur et perceptions des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). Clermont-Ferrand, FRA., Jun 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure on agricultural resources and regional sustainable development issues: On Mediterranean integrated strategy necessity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée internationale : Innovations sociétales et financières, entrepreneuriat et gouvernance territoriale autour de la méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAG Business School. FRA., Jul 2013, Nice, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une lecture intégrée des effets d’une alliance stratégique : étude du cas de l’alliance General Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhoub Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). Clermont-Ferrand, FRA., Jun 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences de perceptions des partenaires et instabilité des alliances stratégiques asymétriques : engagement, conflit et satisfactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Conférence de l'Association Internationale de Management Strategique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure de Commerce Audencia. Nantes, FRA.; Université de Nantes (UN). Institut d’Economie et de Management, Nantes, FRA., Jun 2012, Nantes, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de la coopétition technologique : la guerre des brevets Samsung versus Apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen-Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l'ISERAM - La nouvelle alliance industrielle : entrepreneurs, innovation et création de valeur dans la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEG Business School. ISERAM - Institut Supérieur Européen de Recherches Appliquées au Management, Paris, FRA., Apr 2012, Paris, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption d’une marque collective régionale et performances à l’export des entreprises viticoles : cas de « Sud de France » en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Administration des Entreprises de Lille (IAE de Lille). Lille, FRA.; School of Management (IESEG). FRA.; Université de Lille. FRA., Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation et nouvelles implantations des firmes multinationales : le processus séquentiel du modèle d’Uppsala est-il toujours d’actualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Conférence de Association Internationale de Management Strategique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure de Commerce Audencia. Nantes, FRA.; Université de Nantes (UN). Institut d’Economie et de Management, Nantes, FRA., Jun 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels liens entre performances et pérennité des entreprises ? Cas des entreprises agroalimentaires en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nargisse El Kharrazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Administration des Entreprises de Lille (IAE de Lille). Lille, FRA.; School of Management (IESEG). FRA.; Université de Lille. FRA., Jun 2012, Lille, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches réseaux et les alliances stratégiques entre concurrents : application au secteur automobile mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhoub Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Administration des Entreprises de Lille (IAE de Lille). Lille, FRA.; School of Management (IESEG). FRA.; Université de Lille. FRA., Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des coopérations inter-entreprises pour la sécurité alimentaire en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la coordination des acteurs pour un développement durable de territoires euro-méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences de la Nature et de la Vie (Université Abderrahmane Mira De Béjaïa). DZA., May 2011, Bejaïa, Algérie. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des études de cas pour analyser les coopérations inter-entreprises : des justifications méthodologiques au pragmatisme empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « L’enseignement de la gestion dans un pays en transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDI Alger Business School. DZA., Mar 2010, Alger, Algérie. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants «réseau » de l’instabilité des alliances stratégiques asymétriques : quelques développements théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'UMR MOISA : Stratégie, gouvernance, performance des entreprises et des filières (SGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110)., May 2009, Montpellier, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle et confiance dans les alliances stratégiques asymétriques : quelles implications pour la performance et l’instabilité de la relation ? Proposition d’un modèle intégrateur d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Conférence internationale de management stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management Stratégique (AIMS). FRA., May 2008, Nice, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilité des alliances stratégiques entre firmes multinationales et entreprises locales agroalimentaires : est-ce un problème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliances stratégiques et relations inter- entreprises dans la recherche francophone en stratégie : bilan des contributions de l’AIMS entre 1996 et 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Conférence internationale de management stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilité des alliances stratégiques asymétriques : cas des entreprises agroalimentaires locales en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rastoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Conférence internationale de management stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danser avec les géants ? Un cas d'alliance stratégique entre FMN et PME dans l'agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rastoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association Internationale de Management Stratégique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cemed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conférence internationale de management stratégique de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Genève, Suisse. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.368, 2024, Agriculture, Food Science and Nutrition, 978-1-786-30874-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. ISTE Editions, 378 p., 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 314 p., 2021, Agriculture, Science des aliments et nutrition, 9781784057237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine management and marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 281 p., 2020, 9781786305282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises agroalimentaires en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Tozanli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREAD, 94, 178 p., 2010, Cahiers du CREA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retailing’s evolution in emerging and developing regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camal Gallouj; Faïz Gallouj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia of Retailing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.838-842, 2025, Business 2025, 9781035319695. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035319701.00232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for Algerian exports in the African Continental Free Trade Area (AfCFTA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Goxe; Sophie Nivoix; Michaël Viegas-Pires. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Values in Contemporary International Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.45-74, 2025, 9781032889887. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/97810003541905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire d'un e-business model évolutif : le cas de Jumia en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duquesnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Kamdem; Suzanne M. Apitsa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique en transformation : enjeux et défis du management durable en contextes de crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, Management &amp; société, pp.189-211, 2024, Business Science Institute, 978-2-37687-935-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting to Meet Market Challenges and Societal Expectations, and Anticipating an Uncertain Future…[Conculsion]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet; Carole Maurel; Paul Amadieu; Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.323-326, 2024, Agriculture, Food Science and Nutrition, 978-1-786-30874-0. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394302208.oth⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health crisis and wine exports: How should the missions of export managers be adapted?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet; Carole Maurel; Paul Amadieu; Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-283, 2024, Agriculture, Food Science and Nutrition, 978-1-786-30874-0. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394302208.ch14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective strategies and positioning: The case of the Loire Volcanique Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet; Carole Maurel; Paul Amadieu; Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-195, 2024, Agriculture, Food Science and Nutrition, 978-1-786-30874-0. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394302208.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventories in the wine sector: A strategic question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet; Carole Maurel; Paul Amadieu; Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-22, 2024, Agriculture, Food Science and Nutrition, 978-1-786-30874-0. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394302208.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations [Introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet; Carole Maurel; Paul Amadieu; Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.XIX-XXIX, 2024, Agriculture, Food Science and Nutrition, 978-1-786-30874-0. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394302208.fmatter⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’adapter pour répondre aux enjeux du marché, aux attentes sociétales et anticiper un avenir incertain… [Conclusion]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.345-348, 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise sanitaire et exportations de vins : quelles adaptations des missions des managers export ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.283-304, 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration économique africaine : quelles perspectives pour les entreprises exportatrices algériennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Goxe; Michael Viegas-Pires. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international et valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnard-Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-95, 2023, Atlas-AFMI, 978-2-311-41273-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies collectives et positionnement : le cas de l’initiative Loire Volcanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.189- 216, 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin [Introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.5-17, 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stocks dans la filière vitivinicole : une question stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Platet -Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.19-40, 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail en agriculture et enjeux alimentaires. Interviews de Nahalie Hostiou (INRAE) pour les pays du Nord et de Bruno Dorin (CIRAD) pour les pays Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fort Fatiha (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Classiques Garnier, pp.273-280, 2023, Systèmes alimentaires, 978-2-406-15804-2. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15804-2.p.0273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger ensemble et différemment : le halal, entre standardisation et segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Merdji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Séré de Lanauze. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les évolutions des liens sociaux autour des nouvelles pratiques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 2022, Agronomie et science des aliments, 9781789480443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The imbrication of internal and external coopetition in strategic alliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Ben Jemaa-Boubaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Furrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhoub Hani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T.K. Das. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Interpartner Cooperation in Strategic Alliances (MICSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Age Publishing (IAP), pp.63-90, 2022, Research in Strategic Alliances, 9781648029622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques concurrentielles autour de BGI (groupe COPAGEF) : acteur principal des boissons en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duquesnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faouzi Bensebaa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dynamique concurrentielle : acteurs singuliers, stratégies plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, 2021, Gestion en liberté, 978-2-37687-433-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating together and differently: Halal between standardization and segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Merdji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Séré de Lanauze. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of Social Ties Around New Food Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9781789450446. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119882206.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans de recherche académique sur l’export du vin : rétrospective bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Agriculture, Science des aliments et nutrition, 9781784057237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence des vins dans les films français : loi Évin, communication et placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-268, 2021, Agriculture, Science des aliments et nutrition, 9781784057237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vin, marketing et management : spécificités et enjeux [introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Agriculture, Science des aliments et nutrition, 9781784057237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un avenir pour la filière vitivinicole [Conclusion]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-298, 2021, Agriculture, Science des aliments et nutrition, 9781784057237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche marketing et exportations des vins français : le cas de LGI Wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-290, 2021, Agriculture, Science des aliments et nutrition, 9781784057237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The international culture of the researcher in international management: the chicken and the egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadine Tournois; Philippe Very. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Internationalization Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2021, Routledge Frontiers in the Development of International Business, Management and Marketing, 9780367557935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years of academic research on wine exports is a must! - A bibliographical review of publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781786305282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry [Conclusion]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-251, 2020, 9781786305282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing and export approach for french wines: The case of LGI wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-242, 2020, 9781786305282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry [introduction: Specificities and challenges]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.XVII-XXXVII, 2020, 9781786305282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine in french cinema: The “Loi Évin”, Communication and placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-224, 2020, 9781786305282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture internationale du chercheur en management international : l’œuf et la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationalisation ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2018, Collection Atlas AFMI, 978-2-311-40596-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Culture Internationale du chercheur en Management ...International : l’œuf et la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tournois Nadine; Véry Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies émergentes / économies matures : Enjeux pour le management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Vuibert, pp.109-126, 2016, 978-2-311-40596-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration des grandes firmes et nouvelle division multinationale du travail : la révolution du système agroalimentaire mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Lubello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes agroalimentaires en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 184 p., 2016, Update Sciences and Technologies, 978-2-7592-2573-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme de la PAC européenne : enjeux alimentaires et géostratégiques pour l’Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilisations rurales en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 162 p., 2014, Bibliothèque de l'Iremmo, 978-2-343-03723-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges agricoles et agro-alimentaires des pays méditerranéens : entre géants américains et émergents asiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rastoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterra 2014 : logistique et commerce agro-alimentaires. Un défi pour la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 556 p., 2014, Mediterra, 978-2-7246-1475-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma et placement produit : quand le vin se prend pour une star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Galbrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème se situe dans l’anticipation des goulots d’étranglement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Imadalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accentuation de la compétition entre les acteurs va encore élargir la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Imadalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un risque de destruction de certaines filières de transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Asseklou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.9-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les labels ne peuvent se faire sans les acteurs du territoire d’appartenance du produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Imadalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aisance financière a augmenté les pratiques frauduleuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Berkouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les labels ne peuvent se faire sans les acteurs du territoire d’appartenance du produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Imadalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plupart de ces coopérations sont à vocation commerciale avec comme objectif l’écoulement de produits sur le marché algérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Berrato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.9-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agroalimentaire en Algérie est la seconde industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Tayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essor de l’agroalimentaire n’est pas lié à la distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Allal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des efforts de restructuration sont à faire dans l’industrie agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès au marché européen est une problématique marginale pour l’Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Slamani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nombreuses possibilités d’intégration mais sous exploitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Imadalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.19-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme de la PAC européenne : enjeux alimentaires et géostratégiques pour l’Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.48-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité alimentaire en Méditerranée : interview de Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.7-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different is beautiful? Effects of asymmetry on international joint-ventures performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dikmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du processus d’internationalisation d’une firme africaine : étude du cas de l’entreprise malgache Vidzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duquesnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions des consommateurs de la sortie de Lidl du hard discount alimentaire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations entrepreneuriales en Afrique : défis agricoles et enjeux alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques managériales frauduleuses en Algérie : diversité, ampleur et perceptions des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrique – Méditerranée – Europe : pour une sécurité et une souveraineté alimentaires durables et partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rastoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Ferroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hainzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filières agroalimentaires et chaines globales de valeur : concepts, méthodologies et perspectives de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mesurer la performance des alliances stratégiques internationales ? Application aux industries agroalimentaires en Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession « caviste » : les spécificités d’un canal spécialisé et alternatif à la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Rauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandir, oui ! Mais comment ? Analyse de la concentration par fusion des cooperatives vinicoles du Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Saïsset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités des coopérations entre firmes multinationales et entreprises locales : configurations des alliances et issues stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et dynamiques des réseaux d'alliances stratégiques asymétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des études de cas pour analyser les coopérations inter-entreprises : des justifications méthodologiques au pragmatisme empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation et nouvelles implantations des firmes multinationales : le processus séquentiel du modèle d’Uppsala est-il toujours d’actualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants «réseau » de l’instabilité des alliances stratégiques asymétriques : quelques développements théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une politique agricole et agroalimentaire euro-méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rastoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahid Movahedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques des ressources agricoles en Méditerranée : état des lieux, recommandations et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahid Movahedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rastoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Boualam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariats stratégiques pour la sécurité alimentaire en Méditerranée - PSAM : rapport d'étape 3 : la situation céréalière en Méditerranée : enjeux stratégiques et éléments de prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rastoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariats stratégiques pour la sécurité alimentaire en Méditerranée - PSAM : rapport d'étape 2 : besoins et opportunités des coopérations inter-entreprises agroalimentaires en Méditerranée – Enquête BOCAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rastoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariats stratégiques pour la sécurité alimentaire en Méditerranée - PSAM : rapport d'étape 1 : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rastoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des stratégies de marque des entreprises agroalimentaires du Languedoc-Roussillon 1998 – 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Versepuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce rapport est disponible dans : Série Cahier de Recherche - UMR MOISA, 8. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérennité et performances des entreprises : quels liens potentiels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nargisse El Kharrazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce rapport est disponible dans : Série Cahier de Recherche - UMR MOISA, 8. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilité des alliances stratégiques asymétriques : cas des relations entre les firmes multinationales et les entreprises locales agroalimentaires en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Institut National d'Etudes Supérieures Agronomiques de Montpellier, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02822049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliances Stratégiques Asymétriques (ASA) et développement international des entreprises : lenteur et équilibres instables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Montpellier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03674585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId479"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549571v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557909v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Inserra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Pomarici" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2601d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132859v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dolet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.1.9456" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549541v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chaillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.2.8484" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19148-3.p.0273" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362408v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diop" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boudedja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mellal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/machr.261.0031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827005v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Ben Jemaa-Boubaya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Korbi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.8301" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samsom" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8262" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556510v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubello" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-9yea-59zg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Geffroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8261" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Benziouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khechai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wds.2024.100187" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Podworny" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gosset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Peter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.4.8290" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195401v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duquesnois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dikmen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.g2000.401.0189" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358729v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maurel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-n9r9-vnms" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04015809v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.133.0081" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04396848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Ounnaci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Khiali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Makhlouf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/cread.v39i4.10" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956075v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noure El Imene Boumali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Mamine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2022034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291993v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195285v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kadi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395230v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2304f" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Jaouen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lepage" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.pr.0070" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618316v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melkhir Boudi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Chehat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9643" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619997v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Arbouche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2203h" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720584v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48424/IMIST.PRSM/ram-v1i7.27192" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856284v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856394v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nori" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saib Musette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0331" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856401v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0341" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176838v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8534" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/owl.2021.4747" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514905v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871195v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouchetara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485078v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Ben Jemaa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Smida" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871551v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Beddi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkadre Ado" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kamdem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072620ar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276854v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216556v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagarde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mcelwee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.194.0013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032084v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11062-0.p.0263" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871272v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100543v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.045.0081" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437656v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077353ar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437658v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.113.0039" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428980v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09829-4.p.0115" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430366v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09829-4.p.0231" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383594v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssaine Erraoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rastoin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973858v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08722-9.p.0263" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074741v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dion" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merdji" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Merdji" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074740v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448878v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhoub Hani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060838ar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595164v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couderc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.10002071" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688751v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0271" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06863-1.p.0211" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620797v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Kenny" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344427v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dikmen-Gorini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00032" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594276v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506535v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636477v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631763v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506424v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506233v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Cherbib" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112034v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Aliouat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheriet Foued" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631871v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630979v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamara Hadjou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Madjid Djenane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629473v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126574v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dikmen Gorini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.266.0043" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641834v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648319v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506205v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165107v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadjou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lamani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheriet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642306v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bedrani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506203v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillaumin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643074v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Lamani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649525v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Kaci" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645615v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506162v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646506v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506142v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukhalfa Benamar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.039.0125" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642497v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1016868ar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643058v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179765v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506109v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506010v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506026v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663141v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.201.45-64" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-X6R473P0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669114v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Tozanli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182254v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tozanli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656044v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655274v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182253v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656678v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660893v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659955v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654614v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654089v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Roy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664165v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038002ar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666751v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666845v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520993v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Muller" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wimmer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587201v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05576166v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Roy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Beaudoin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395800v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280505v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Schalk" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139879v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085327v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085354v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fabiano" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140516v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tarillon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426190v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395780v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140550v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987398v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Bacha" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04577429v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831144v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Ceriani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Djouak" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746365v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766834v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831134v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607970v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831099v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746428v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344025v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164235v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361270v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaillant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164173v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164205v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;rard Vaillant" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164304v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696618v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674354v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956581v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582275v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618359v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696594v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284270v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211083v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528114v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409201v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210898v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464259v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210911v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210877v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514838v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noure El Im&#232;ne Boumali" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409222v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951664v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03166410v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03166250v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03166378v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735386v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boudeja" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164168v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789310v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126563v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788015v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789122v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pierrot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amadieu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01990718v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608206v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605463v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487103v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800154v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126552v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Trabelsi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800011v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506431v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739980v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739250v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550784v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799295v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485482v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749289v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803554v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485483v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496005v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264885v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506157v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506152v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nargisse El Kharrazi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506153v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506151v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746145v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506156v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506016v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815845v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816883v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816428v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822926v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755982v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755800v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822590v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Internationale de Management Strat&#233;gique" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cemed" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627036v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Wine+Management+and+Marketing%2C+Volume+2%3A+Responses+of+the+Industry+to+Crises+and+New+Expectations-p-9781786308740" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256308v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141751v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/management-et-marketing-du-vin/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996301v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818251v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987469v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/97810003541905" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538401v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bahn" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035319701.00232" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627151v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.ch1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627295v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.ch14" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627175v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arnal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.ch10" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581823v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915110v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.oth" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627097v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.fmatter" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256382v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Platet -Pierrot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256363v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196042v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311412734-management-international-et-valeurs" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256419v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181623v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15804-2.p.0273" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256494v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256457v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722485v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Jourdan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700355v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Furrer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141850v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141737v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167676v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525870v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882206.ch5" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141829v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141794v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141703v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141836v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114973v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115239v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114950v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114942v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115262v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794802v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage/9782311405965-internationalisation-ouverte" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126536v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607822v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795605v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciheam.org/index.php/fr/publications/mediterra-2014" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791840v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356974v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Galbrun" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02551988v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Imadalou" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620171v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604860v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Asseklou" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629517v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638249v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Berkouk" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601909v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630050v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Tayeb" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629810v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Berrato" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629438v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629459v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Slamani" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629811v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Allal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642350v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645527v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645577v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levallois" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166842v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493534v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788619v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790015v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616618v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595586v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rastoin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Ferroukhi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abis" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hainzelin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aliouat" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594949v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487106v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rauzier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594280v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Camara" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809245v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594065v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812577v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823331v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814430v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815857v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805905v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bourgeois" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Movahedi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594041v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Boualam" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815854v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824017v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815895v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807589v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Versepuech" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810855v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822049v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03674585v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557909v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Inserra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Pomarici" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2601d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132859v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dolet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.1.9456" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549571v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549541v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chaillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19148-3.p.0273" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diop" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.2.8484" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boudedja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mellal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/machr.261.0031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05619965v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557292v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556510v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-9yea-59zg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699298v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samsom" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8262" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827005v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Ben Jemaa-Boubaya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Korbi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.8301" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766868v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Benziouche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khechai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wds.2024.100187" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709331v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Geffroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8261" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Podworny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gosset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Peter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.4.8290" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395230v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maurel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2304f" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195285v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Jaouen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lepage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.pr.0070" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04015809v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duquesnois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dikmen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.133.0081" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358729v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-n9r9-vnms" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04396848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Ounnaci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Khiali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Makhlouf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/cread.v39i4.10" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195401v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.g2000.401.0189" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956075v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noure El Imene Boumali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Mamine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2022034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291993v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856401v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0341" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856394v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nori" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saib Musette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0331" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618316v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melkhir Boudi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Chehat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9643" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619997v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Arbouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2203h" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720584v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48424/IMIST.PRSM/ram-v1i7.27192" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856284v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514905v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8534" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/owl.2021.4747" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871551v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Beddi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkadre Ado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kamdem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072620ar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485078v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Ben Jemaa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Smida" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871195v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouchetara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216556v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagarde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mcelwee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.194.0013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276854v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032084v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11062-0.p.0263" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871272v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100543v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.045.0081" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437656v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077353ar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430366v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09829-4.p.0231" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383594v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssaine Erraoui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rastoin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437658v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.113.0039" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428980v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09829-4.p.0115" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074740v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448878v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhoub Hani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060838ar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973858v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08722-9.p.0263" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074741v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dion" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merdji" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Merdji" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620797v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Kenny" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595164v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couderc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.10002071" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688751v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0271" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688790v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06863-1.p.0211" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594276v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506535v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344427v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dikmen-Gorini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00032" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631763v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636477v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506424v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126574v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dikmen Gorini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.266.0043" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631871v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Aliouat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630979v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamara Hadjou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Madjid Djenane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112034v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheriet Foued" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506233v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Cherbib" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629473v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645615v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165107v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadjou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lamani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheriet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642306v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bedrani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506203v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillaumin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648319v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506205v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641834v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643074v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Lamani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649525v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Kaci" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643058v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646506v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506162v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506142v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukhalfa Benamar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.039.0125" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642497v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1016868ar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179765v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506109v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506010v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506026v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182253v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tozanli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656678v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660893v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659955v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182254v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656044v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Tozanli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655274v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663141v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.201.45-64" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-X6R473P0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669114v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658486v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654614v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654089v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Roy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664165v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038002ar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666845v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666751v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587201v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520993v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Muller" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wimmer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05576166v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Roy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Beaudoin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987398v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Bacha" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395800v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280505v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Schalk" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139879v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085354v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fabiano" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085327v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140516v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tarillon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426190v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395780v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140550v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746428v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831134v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766834v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607970v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Ceriani" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Djouak" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746365v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831144v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04577429v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831099v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164304v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164205v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;rard Vaillant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361270v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaillant" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164173v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164235v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344025v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696594v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618359v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674354v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696618v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956581v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582275v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514838v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noure El Im&#232;ne Boumali" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210877v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409222v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409201v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528114v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211083v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284270v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210898v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464259v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210911v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951664v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03166410v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03166250v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03166378v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789122v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pierrot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amadieu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789310v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164168v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735386v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boudeja" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126563v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788015v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01990718v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605463v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608206v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126552v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Trabelsi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487103v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800154v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739980v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506431v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800011v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550784v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739250v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799295v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264885v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496005v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749289v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485482v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803554v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485483v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506156v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506153v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506151v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506157v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506152v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nargisse El Kharrazi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746145v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506016v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815845v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816883v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822926v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816428v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755800v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755982v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822590v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Internationale de Management Strat&#233;gique" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cemed" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627036v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Wine+Management+and+Marketing%2C+Volume+2%3A+Responses+of+the+Industry+to+Crises+and+New+Expectations-p-9781786308740" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256308v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141751v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/management-et-marketing-du-vin/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996301v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818251v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538401v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bahn" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035319701.00232" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987469v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/97810003541905" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581823v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915110v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.oth" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627295v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.ch14" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627175v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arnal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.ch10" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627151v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.ch1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627097v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.fmatter" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256494v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256457v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196042v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311412734-management-international-et-valeurs" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256419v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256363v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256382v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Platet -Pierrot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181623v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15804-2.p.0273" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722485v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Jourdan" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700355v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Furrer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167676v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525870v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882206.ch5" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141794v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141829v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141737v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141850v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141836v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141703v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114942v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115262v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114973v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115239v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114950v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794802v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage/9782311405965-internationalisation-ouverte" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126536v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607822v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791840v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795605v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciheam.org/index.php/fr/publications/mediterra-2014" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356974v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Galbrun" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02551988v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Imadalou" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620171v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604860v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Asseklou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601909v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638249v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Berkouk" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629517v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629810v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Berrato" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630050v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Tayeb" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629811v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Allal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629438v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629459v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Slamani" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645527v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642350v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645577v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levallois" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166842v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493534v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788619v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790015v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616618v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595586v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rastoin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Ferroukhi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abis" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hainzelin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aliouat" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594949v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594280v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Camara" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487106v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rauzier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809245v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594065v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814430v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812577v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823331v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815857v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805905v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bourgeois" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Movahedi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594041v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Boualam" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824017v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815854v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815895v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807589v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Versepuech" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810855v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822049v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03674585v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>