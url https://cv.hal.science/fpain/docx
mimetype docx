--- v0 (2026-04-03)
+++ v1 (2026-05-01)
@@ -4231,63 +4231,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new multimodality system for quantitative in vivo studies in small animals: combination of nuclear magnetic resonance and the radiosensitive$\beta$-MicroProbe</w:t>
+                <w:t xml:space="preserve">A new multimodality system for quantitative in vivo studies in small animals: combination of nuclear magnetic resonance and the radiosensitive beta-MicroProbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Desbree</w:t>
+                <w:t xml:space="preserve">E. A. Desbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4314,114 +4314,105 @@
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 52, pp.1281-1287. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 52 (5), pp.1281-1287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00025341v1</w:t>
+                <w:t xml:space="preserve">hal-00443227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new multimodality system for quantitative in vivo studies in small animals: combination of nuclear magnetic resonance and the radiosensitive beta-MicroProbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. A. Desbré</w:t>
+                <w:t xml:space="preserve">A new multimodality system for quantitative in vivo studies in small animals: combination of nuclear magnetic resonance and the radiosensitive$\beta$-MicroProbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desbree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4448,69 +4439,78 @@
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 52 (5), pp.1281-1287</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 52, pp.1281-1287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2005.858216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443227v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arterial input function measurement without blood sampling using a β-microprobe in rats</w:t>
               </w:r>
@@ -4907,286 +4907,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00023833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIC, an intracerebral beta(+)-range-sensitive probe for radiopharmacology investigations in small laboratory animals: Binding studies with C-11-raclopride</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Zimmer</w:t>
+                <w:t xml:space="preserve">In vivo quantification of localized neuronal activation and inhibition in the rat brain using a dedicated high temporal-resolution β+-sensitive microprobe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Hassoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Pain</w:t>
+                <w:t xml:space="preserve">Laurent Besret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bonnefoi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Laniece</w:t>
+                <w:t xml:space="preserve">Françoise Vaufrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 99 (16), pp.10807 - 10812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.162368899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00013611v1</w:t>
+                <w:t xml:space="preserve">hal-01624226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo quantification of localized neuronal activation and inhibition in the rat brain using a dedicated high temporal-resolution β+-sensitive microprobe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SIC, an intracerebral beta(+)-range-sensitive probe for radiopharmacology investigations in small laboratory animals: Binding studies with C-11-raclopride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pinot</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laniece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43, pp.227-233</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624226v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIC: an intracerebral radiosensitive probe for in vivo neuropharmacology investigations in small laboratory animals: prototype design, characterization, and in vivo evaluation</w:t>
               </w:r>
@@ -5448,274 +5448,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast analysis of multiple exposure speckle data to provide relative blood flow maps using Convolutional Neural Networks</w:t>
+                <w:t xml:space="preserve">Comparison of experimental vs simulated data to train neural networks for speckle imaging data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao-Yueh Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chammas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gurden H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsin-Hon Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPie Photonics Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3017151⟩</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France. pp.37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3017586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777291v1</w:t>
+                <w:t xml:space="preserve">hal-04777482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of experimental vs simulated data to train neural networks for speckle imaging data analysis</w:t>
+                <w:t xml:space="preserve">Fast analysis of multiple exposure speckle data to provide relative blood flow maps using Convolutional Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao-Yueh Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurden H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsin-Hon Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France. pp.37, </w:t>
+              <w:t xml:space="preserve">SPie Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3017586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.3017151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777482v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of convolutional neural networks as an alternative for the non-linear fitting for multiple exposure speckle imaging of blood flow</w:t>
               </w:r>
@@ -9600,51 +9600,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BB16B17"/>
+    <w:nsid w:val="86DF5355"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9831,51 +9831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fpain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9854-6025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164551999" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/186884822" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AET-9578-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01316112v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05054530v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Touchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cavadore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Guillemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjpad.2025.100185" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chammas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.30.4.046006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haleh Soleimanzad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Morisset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Montaner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-025-01711-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102366v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Etcheberry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Litaudon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2025.e00662" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04282160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Waszczuk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ogien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2023037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04202548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Yueh Yu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirac Gurden" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Hon Lin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.492739" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08647-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048891v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Ternier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lemitre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Silvestre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165345v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heymes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bautista" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gensolen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2018.2881301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chieh Chiang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smekens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cuplov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aadf97" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Cuplov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.8.001665" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhan Senova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Sisniak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doignon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palfi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43997" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335596v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.22.1.010503" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maerk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Genoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-014-0785-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamzeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefort" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Abi Haidar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000808" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01235714v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2310/7290.2015.00020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127235v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sevrain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127214v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01063851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316110v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;ne Buvat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.19.2.026004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624079v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Osmanski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montaldo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laniece" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.03.054" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XMF9WS9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316109v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mesradi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Genoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.18.11.117010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00837658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benoit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Benoit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cl&#233;mens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/13/4483" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Renaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.17.1.016012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00618519v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#228;rk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weiss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benoit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Clemens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.08.027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN61F014-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694184v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#8217;heureux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gurden" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-011-0708-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529435v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chantepie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delpierre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2044804" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694187v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Routier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lefebvre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/53/19/008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002294v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbr&#233;e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdurand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mastrippolito" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.107.050047" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443228v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rbah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Langlois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015570v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Langlois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-007-0475-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X7SFQBKP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025341v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbree" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.858216" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443227v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Desbr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lani&#232;ce" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mastrippolito" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hantraye" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025780v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zimmer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2004.03.029" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q79FH72-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023833v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plenevaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bars" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-002-0866-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22CVLVJ6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013611v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hassoun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624226v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vaufrey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Gregoire" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pinot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.162368899" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012351v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04777291v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurden H" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017151" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04777482v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017586" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04392992v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04400650v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066940v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Soleimanzad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Juchaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Crepin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gurden" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656543v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Wei" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063860v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063859v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01069277v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918826v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948325v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balasse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maerk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gisquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00909779v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914648v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Charara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2013.6648871" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754359v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bendahmane" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Prud'Homme" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013855v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006380v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen-Solal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glatigny" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149354v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquille" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Wolffer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00869594v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00767714v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00757534v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628952v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fougeron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754830v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L'Heureux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813827v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757261v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mounier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20915" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00322279v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clemens" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dinskespiler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pangaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02025157v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30137-2_2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012765v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247758v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2619163" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205350v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620674" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966271v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2607279" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359533v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chammas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu C. H." TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin H. H." TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04400349v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359513v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fpain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9854-6025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164551999" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/186884822" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AET-9578-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01316112v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05054530v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Touchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cavadore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Guillemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjpad.2025.100185" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chammas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.30.4.046006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haleh Soleimanzad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Morisset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Montaner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-025-01711-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102366v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Etcheberry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Litaudon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2025.e00662" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04282160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Waszczuk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ogien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2023037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04202548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Yueh Yu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirac Gurden" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Hon Lin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.492739" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08647-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048891v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Ternier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lemitre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Silvestre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165345v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heymes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bautista" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gensolen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2018.2881301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chieh Chiang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smekens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cuplov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aadf97" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Cuplov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.8.001665" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhan Senova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Sisniak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doignon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palfi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43997" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335596v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.22.1.010503" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maerk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Genoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-014-0785-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamzeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefort" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Abi Haidar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000808" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01235714v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2310/7290.2015.00020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127235v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sevrain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127214v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01063851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316110v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;ne Buvat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.19.2.026004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624079v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Osmanski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montaldo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laniece" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.03.054" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XMF9WS9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316109v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mesradi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Genoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.18.11.117010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00837658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benoit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Benoit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cl&#233;mens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/13/4483" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Renaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.17.1.016012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00618519v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#228;rk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weiss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benoit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Clemens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.08.027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN61F014-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694184v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#8217;heureux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gurden" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-011-0708-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529435v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chantepie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delpierre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2044804" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694187v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Routier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lefebvre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/53/19/008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002294v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbr&#233;e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdurand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mastrippolito" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.107.050047" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443228v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rbah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Langlois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015570v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Langlois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-007-0475-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X7SFQBKP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443227v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Desbr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025341v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbree" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.858216" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lani&#232;ce" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mastrippolito" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hantraye" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025780v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zimmer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2004.03.029" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q79FH72-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023833v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plenevaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bars" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-002-0866-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22CVLVJ6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624226v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vaufrey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Gregoire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pinot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.162368899" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013611v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hassoun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012351v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04777482v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017586" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04777291v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurden H" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017151" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04392992v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04400650v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066940v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Soleimanzad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Juchaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Crepin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gurden" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656543v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Wei" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063860v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063859v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01069277v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918826v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948325v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balasse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maerk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gisquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00909779v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914648v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Charara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2013.6648871" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754359v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bendahmane" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Prud'Homme" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013855v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006380v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen-Solal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glatigny" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149354v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquille" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Wolffer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00869594v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00767714v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00757534v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628952v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fougeron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754830v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L'Heureux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813827v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757261v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mounier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20915" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00322279v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clemens" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dinskespiler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pangaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02025157v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30137-2_2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012765v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247758v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2619163" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205350v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620674" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966271v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2607279" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359533v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chammas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu C. H." TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin H. H." TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04400349v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359513v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>