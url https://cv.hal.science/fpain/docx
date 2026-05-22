--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -350,516 +350,516 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain photobiomodulation: a potential treatment in Alzheimer’s and Parkinson’s diseases</w:t>
+                <w:t xml:space="preserve">Choice of numerical implementation of spatial contrast calculation impacts microcirculation quantitation in laser speckle contrast imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Blivet</w:t>
+                <w:t xml:space="preserve">Marc Chammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Touchon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of prevention of Alzheimer's disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tjpad.2025.100185⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (4), pp.046006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.30.4.046006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054530v1</w:t>
+                <w:t xml:space="preserve">hal-05037804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice of numerical implementation of spatial contrast calculation impacts microcirculation quantitation in laser speckle contrast imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Western diet since adolescence impairs brain functional hyperemia at adulthood in mice: rescue by a balanced ω-3:ω-6 polyunsaturated fatty acids ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haleh Soleimanzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Montaner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Chammas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (4), pp.046006. </w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (5), pp.844-854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JBO.30.4.046006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41366-025-01711-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037804v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Western diet since adolescence impairs brain functional hyperemia at adulthood in mice: rescue by a balanced ω-3:ω-6 polyunsaturated fatty acids ratio</w:t>
+                <w:t xml:space="preserve">Naturalight: A controlled illuminated environment to study light exposure impact on behavior and cognition in freely moving rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haleh Soleimanzad</w:t>
+                <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Morisset</w:t>
+                <w:t xml:space="preserve">Maylis Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireia Montaner</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Nadine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Litaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49 (5), pp.844-854. </w:t>
+              <w:t xml:space="preserve">HardwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.e00662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41366-025-01711-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ohx.2025.e00662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064176v1</w:t>
+                <w:t xml:space="preserve">hal-05102366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naturalight: A controlled illuminated environment to study light exposure impact on behavior and cognition in freely moving rats</w:t>
+                <w:t xml:space="preserve">Brain photobiomodulation: a potential treatment in Alzheimer’s and Parkinson’s diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hecquet</w:t>
+                <w:t xml:space="preserve">Guillaume Blivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Etcheberry</w:t>
+                <w:t xml:space="preserve">Benjamin Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Ravel</w:t>
+                <w:t xml:space="preserve">Hugo Cavadore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Litaudon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sara Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HardwareX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23, pp.e00662. </w:t>
+              <w:t xml:space="preserve">The Journal of prevention of Alzheimer's disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (7), pp.100185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ohx.2025.e00662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tjpad.2025.100185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05102366v1</w:t>
+                <w:t xml:space="preserve">hal-05054530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of scattering coefficient and scattering anisotropy factor of tissue-mimicking phantoms using line-field confocal optical coherence tomography (LC-OCT)</w:t>
               </w:r>
@@ -975,90 +975,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and validation of a convolutional neural network for fast, model-free blood flow imaging with multiple exposure speckle imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao-Yueh Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirac Gurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsin-Hon Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical optics express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (9), pp.4439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1092,51 +1092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic exposure with a CMOS camera for multiple exposure speckle imaging of blood flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1183,64 +1183,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity in Midlife Hampers Resting and Sensory‐Evoked Cerebral Blood Flow in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haleh Soleimanzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Montaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Ternier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1823,51 +1823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of mice skull bone in the 455- to 705-nm range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haleh Soleimanzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirac Gurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1921,468 +1921,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIXSIC, a Pixelated β(+)-Sensitive Probe for Radiopharmacological Investigations in Rat Brain: Binding Studies with [(18)F]MPPF.</w:t>
+                <w:t xml:space="preserve">Optimization and characterization of nonlinear excitation and collection through a gradient-index lens for high-resolution nonlinear endomicroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Balasse</w:t>
+                <w:t xml:space="preserve">Hussein Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Maerk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pain</w:t>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Genoux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Darine Abi Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11307-014-0785-5⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40, pp.808-811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.000808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105052v1</w:t>
+                <w:t xml:space="preserve">hal-01218491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and characterization of nonlinear excitation and collection through a gradient-index lens for high-resolution nonlinear endomicroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PIXSIC: A Wireless Intracerebral Radiosensitive Probe in Freely Moving Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Hamzeh</w:t>
+                <w:t xml:space="preserve">Julia Maerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lefort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Pain</w:t>
+                <w:t xml:space="preserve">Aurélie Genoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darine Abi Haidar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40, pp.808-811. </w:t>
+              <w:t xml:space="preserve">Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (484–489), </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.40.000808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2310/7290.2015.00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218491v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01235714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIXSIC: A Wireless Intracerebral Radiosensitive Probe in Freely Moving Rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">PIXSIC, a Pixelated β(+)-Sensitive Probe for Radiopharmacological Investigations in Rat Brain: Binding Studies with [(18)F]MPPF.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Maerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Genoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (484–489), </w:t>
+              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.163-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2310/7290.2015.00020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11307-014-0785-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01235714v1</w:t>
+                <w:t xml:space="preserve">hal-01105052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an optimized distal optic for non linear endomicroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sevrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2437,90 +2437,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and characterization of a nonlinear excitation and collection through a Gradient-index lens for high resolution nonlinear endomicroscopy of brain tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Abi Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.808-811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2539,411 +2539,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01127214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization, comparison, and choice of a commercial double-clad fiber for nonlinear endomicroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hussein Hamzeh</w:t>
+                <w:t xml:space="preserve">Extension of the GATE Monte-Carlo simulation package to model bioluminescence and fluorescence imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesna Cuplov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Louradour</w:t>
+                <w:t xml:space="preserve">Iréne Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Darine Abi Haidar</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JBO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.19.2.026004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063851v1</w:t>
+                <w:t xml:space="preserve">hal-01316110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the GATE Monte-Carlo simulation package to model bioluminescence and fluorescence imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional ultrasound imaging reveals different odor-evoked patterns of vascular activity in the main olfactory bulb and the anterior piriform cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Osmanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laniece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JBO.19.2.026004⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.176 - 184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2014.03.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316110v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional ultrasound imaging reveals different odor-evoked patterns of vascular activity in the main olfactory bulb and the anterior piriform cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization, comparison, and choice of a commercial double-clad fiber for nonlinear endomicroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hamzeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louradour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Abi Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JBO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (7), pp.076005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2014.03.054⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01624079v1</w:t>
+                <w:t xml:space="preserve">hal-01063851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and analytical comparative study of optical coefficient of fresh and frozen rat tissues</w:t>
               </w:r>
@@ -2968,51 +2968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Genoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesna Cuplov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Abi Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3063,77 +3063,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wireless beta-microprobe based on pixelated silicon for in vivo brain studies in freely moving rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Maerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3308,320 +3308,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New concept of a submillimetric pixellated Silicon detector for intracerebral application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualizing odor representation in the brain: a review of imaging techniques for the mapping of sensory activity in the olfactory glomeruli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benoit</w:t>
+                <w:t xml:space="preserve">B. L’heureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Märk</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Gurden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.08.027⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 68 (16), pp.2689 - 2709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-011-0708-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00618519v1</w:t>
+                <w:t xml:space="preserve">hal-01694184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing odor representation in the brain: a review of imaging techniques for the mapping of sensory activity in the olfactory glomeruli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Pain</w:t>
+                <w:t xml:space="preserve">New concept of a submillimetric pixellated Silicon detector for intracerebral application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Märk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. L’heureux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.C. Clemens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 659, pp.499-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.08.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-011-0708-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01694184v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00618519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIXSIC: A Pixellated Beta-Microprobe for Kinetic Measurements of Radiotracers on Awake and Freely Moving Small Animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3692,566 +3692,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00529435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method based on Monte Carlo simulations and voxelized anatomical atlases to evaluate and correct uncertainties on radiotracer accumulation quantitation in beta microprobe studies in the rat brain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The potential of a radiosensitive intracerebral probe to monitor 18F-MPPF binding in mouse hippocampus in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dhenain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hirac Gurden</w:t>
+                <w:t xml:space="preserve">A. Desbrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Routier</w:t>
+                <w:t xml:space="preserve">M. Verdurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Lefebvre</w:t>
+                <w:t xml:space="preserve">André Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mastrippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/53/19/008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (7), pp.1155-1161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.107.050047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694187v1</w:t>
+                <w:t xml:space="preserve">hal-03002294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of a radiosensitive intracerebral probe to monitor 18F-MPPF binding in mouse hippocampus in vivo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Desbrée</w:t>
+                <w:t xml:space="preserve">A method based on Monte Carlo simulations and voxelized anatomical atlases to evaluate and correct uncertainties on radiotracer accumulation quantitation in beta microprobe studies in the rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Verdurand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Godart</w:t>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirac Gurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Dubois</w:t>
+                <w:t xml:space="preserve">Anne-Lise Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mastrippolito</w:t>
+                <w:t xml:space="preserve">Françoise Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 49 (7), pp.1155-1161. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (19), pp.5385 - 5404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2967/jnumed.107.050047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/53/19/008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002294v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous in vivo Magnetic Resonance Imaging and Radioactive Measurements by the B-MicroProbe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Simultaneous in vivo magnetic resonance imaging and radioactive measurements with the β-MicroProbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desbrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. B. Langlois</w:t>
+                <w:t xml:space="preserve">J.-B. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mastrippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 34 (11), pp.1868-72</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 34 (11), pp.1868-1872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-007-0475-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443228v1</w:t>
+                <w:t xml:space="preserve">hal-03015570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous in vivo magnetic resonance imaging and radioactive measurements with the β-MicroProbe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Simultaneous in vivo Magnetic Resonance Imaging and Radioactive Measurements by the B-MicroProbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desbrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Langlois</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mastrippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 34 (11), pp.1868-1872. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 34 (11), pp.1868-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00259-007-0475-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03015570v1</w:t>
+                <w:t xml:space="preserve">hal-00443228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new multimodality system for quantitative in vivo studies in small animals: combination of nuclear magnetic resonance and the radiosensitive beta-MicroProbe</w:t>
               </w:r>
@@ -4263,51 +4263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. A. Desbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4388,51 +4388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desbree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4621,77 +4621,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining the radiosensitive Beta MicroProbe to Nuclear Magnetic Resonance: theoretical approach for in vivo studies in small animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desbrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4761,626 +4761,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of the β-Microprobe, an intracerebral radiosensitive probe, to monitor the [18F]MPPF binding in the rat dorsal raphe nucleus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo quantification of localized neuronal activation and inhibition in the rat brain using a dedicated high temporal-resolution β+-sensitive microprobe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mauger</w:t>
+                <w:t xml:space="preserve">Laurent Besret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Plenevaux</w:t>
+                <w:t xml:space="preserve">Françoise Vaufrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Le Bars</w:t>
+                <w:t xml:space="preserve">M.-C. Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00259-002-0866-6⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 99 (16), pp.10807 - 10812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.162368899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00023833v1</w:t>
+                <w:t xml:space="preserve">hal-01624226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo quantification of localized neuronal activation and inhibition in the rat brain using a dedicated high temporal-resolution β+-sensitive microprobe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SIC, an intracerebral beta(+)-range-sensitive probe for radiopharmacology investigations in small laboratory animals: Binding studies with C-11-raclopride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Vaufrey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pinot</w:t>
+                <w:t xml:space="preserve">F. Bonnefoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laniece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43, pp.227-233</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624226v1</w:t>
+                <w:t xml:space="preserve">in2p3-00013611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIC, an intracerebral beta(+)-range-sensitive probe for radiopharmacology investigations in small laboratory animals: Binding studies with C-11-raclopride</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SIC: an intracerebral radiosensitive probe for in vivo neuropharmacology investigations in small laboratory animals: prototype design, characterization, and in vivo evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laniece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mastrippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 43, pp.227-233</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 49, pp.822-826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013611v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIC: an intracerebral radiosensitive probe for in vivo neuropharmacology investigations in small laboratory animals: prototype design, characterization, and in vivo evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The potential of the β-Microprobe, an intracerebral radiosensitive probe, to monitor the [18F]MPPF binding in the rat dorsal raphe nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y. Charon</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Plenevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29, pp.1237-1247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-002-0866-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012351v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIC, an intracerebral radiosensitive probe for In Vivo Neuropharmacology Investigations is Small Laboratory Animals: Theoretical Considerations and Physical Characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laniece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mastrippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Comar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5467,77 +5467,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of experimental vs simulated data to train neural networks for speckle imaging data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao-Yueh Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsin-Hon Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France. pp.37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5584,90 +5584,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast analysis of multiple exposure speckle data to provide relative blood flow maps using Convolutional Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao-Yueh Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurden H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsin-Hon Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPie Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5701,51 +5701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of convolutional neural networks as an alternative for the non-linear fitting for multiple exposure speckle imaging of blood flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao-Yueh Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5822,51 +5822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artefactual movement bias quantitation for multiple exposure speckle imaging of blood flow using the synthetic exposure approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao-Yueh Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6051,103 +6051,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus on the Distal Assembly of a Nonlinear Endomicroscope: A Gradient Index Lens Coupled with a Piezoelectric Scanner for Fluorescence Lifetime Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Abi Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Photonics, Optics and Laser Technology (PHOTOOPTICS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Berlin, Germany. pp.19-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6172,103 +6172,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation, comparaison et choix d'une fibre endomicroscopique à double gaine pour l'endomicroscopie non linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Louradour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Abi Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIONC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6293,103 +6293,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un endomicroscope non linéaire multimodal : caractérisation, comparaison et choix d'une fibre optique endomicroscopique à double gaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Louradour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Abi Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optodiag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6408,644 +6408,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of the wireless radiosensitive intracerebral probe PIXSIC to monitor PET radiotracers in anaesthetized and awake rat</w:t>
+                <w:t xml:space="preserve">Optimization of Nonlinear Multimodal Microendoscopy Based on DCF and GRIN Lenses for Optical Biopsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Balasse</w:t>
+                <w:t xml:space="preserve">Hussein Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Maerk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Genoux</w:t>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louradour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMIC'2013, World Molecular Imaging Congress, Savannah, Georgia, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Savannah, Georgia, United States</w:t>
+              <w:t xml:space="preserve">Frontiers in Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Floride, United States. pp.978-1-55752-987-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01069277v1</w:t>
+                <w:t xml:space="preserve">hal-00909779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Nonlinear Multimodal Microendoscopy for Optical Biopsy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Lefort</w:t>
+                <w:t xml:space="preserve">PIXSIC, a wireless radiosensitive intracerebral probe to monitor PET radiotracers in anaesthetized and awake rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Maerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gisquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IONS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Poland</w:t>
+              <w:t xml:space="preserve">Annual Congress of the European Association of Nuclear Medicine 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918826v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIXSIC, a wireless radiosensitive intracerebral probe to monitor PET radiotracers in anaesthetized and awake rat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Fieux</w:t>
+                <w:t xml:space="preserve">Optimization of Nonlinear Multimodal Microendoscopy for Optical Biopsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hamzeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Abi Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Congress of the European Association of Nuclear Medicine 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">IONS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948325v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Nonlinear Multimodal Microendoscopy Based on DCF and GRIN Lenses for Optical Biopsy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Optical designs for multimodal nonlinear microendoscope for optical biopsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Charara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Louradour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Pain</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Biomedical Engineering (ICABME), 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Tripoli, Lebanon. pp.155-158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME.2013.6648871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909779v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical designs for multimodal nonlinear microendoscope for optical biopsy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of the wireless radiosensitive intracerebral probe PIXSIC to monitor PET radiotracers in anaesthetized and awake rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Hamzeh</w:t>
+                <w:t xml:space="preserve">Julia Maerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lefort</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gael Latour</w:t>
+                <w:t xml:space="preserve">Aurélie Genoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Biomedical Engineering (ICABME), 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WMIC'2013, World Molecular Imaging Congress, Savannah, Georgia, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Savannah, Georgia, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICABME.2013.6648871⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00914648v1</w:t>
+                <w:t xml:space="preserve">in2p3-01069277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional impact on odor induced activity in the olfactory buld</w:t>
               </w:r>
@@ -7057,51 +7057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7225,64 +7225,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio-guidage en chirurgie cancereuse et tomographie d'emission sur modeles animaux en neurosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mastrippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7497,458 +7497,458 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIXSIC-Characterisation of a Beta+ Intracerebral Wireless Probe for Functtional Imaging Coupled with Behavioural Studies Performed on Freely Moving Rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Physical Characterization of a Wireless Radiotracer Detection System Based on Pixelated Silicon for in Vivo Brain Studies in Freely Moving Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Maerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Clémens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMIC'2012 World Molecular Imaging Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">2012 Nuclear Science Symposium, Medical Imaging Conference &amp; Workshop on Room-Temperature Semiconductor X-Ray and Gamma-Ray Detectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Anaheim, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00869594v1</w:t>
+                <w:t xml:space="preserve">in2p3-00757534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical characterization of a wireless radiotracer detection system based on pixalated Silicon for in vivo brain studies in freely moving rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">PIXSIC-Characterisation of a Beta+ Intracerebral Wireless Probe for Functtional Imaging Coupled with Behavioural Studies Performed on Freely Moving Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Maerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Benoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Clémens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX ième Journée Scientifique BCP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">WMIC'2012 World Molecular Imaging Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00767714v1</w:t>
+                <w:t xml:space="preserve">in2p3-00869594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Characterization of a Wireless Radiotracer Detection System Based on Pixelated Silicon for in Vivo Brain Studies in Freely Moving Rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Physical characterization of a wireless radiotracer detection system based on pixalated Silicon for in vivo brain studies in freely moving rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Maerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Clémens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Nuclear Science Symposium, Medical Imaging Conference &amp; Workshop on Room-Temperature Semiconductor X-Ray and Gamma-Ray Detectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Anaheim, Californie, United States</w:t>
+              <w:t xml:space="preserve">IX ième Journée Scientifique BCP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00757534v1</w:t>
+                <w:t xml:space="preserve">in2p3-00767714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Concept of a Submillimetric Pixellated Silicon Detector for in Vivo Brain Studies in Freely Moving Rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Maerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Clémens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7997,277 +7997,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00628952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition's impact on brain : the nutritive state modifies the spatiotemporal coding in the olfactory buld</w:t>
+                <w:t xml:space="preserve">Nutrition's impact on brain: the nutritive state modifies the spatiotemporal coding in the olfactory bulb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara L'Heureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Baly</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Keystone Symposia on cellular and molecular biology : Neuronal control of appetite, metabolism and weight</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Keystone Resort, Colorado, United States. , 2010, Keystone symposia on cellular and molecular biology</w:t>
+              <w:t xml:space="preserve">Keystone Symposia on Cellular and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Keystone Resort, United States. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754830v1</w:t>
+                <w:t xml:space="preserve">hal-02813827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition's impact on brain: the nutritive state modifies the spatiotemporal coding in the olfactory bulb</w:t>
+                <w:t xml:space="preserve">Nutrition's impact on brain : the nutritive state modifies the spatiotemporal coding in the olfactory buld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara L'Heureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monique Caillol</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Keystone Symposia on Cellular and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Keystone Resort, United States. 2010</w:t>
+              <w:t xml:space="preserve">Keystone Symposia on cellular and molecular biology : Neuronal control of appetite, metabolism and weight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Keystone Resort, Colorado, United States. , 2010, Keystone symposia on cellular and molecular biology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813827v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuro-astrocytic modulation by the nutritional state in the olfactory bulb</w:t>
               </w:r>
@@ -8305,51 +8305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Meeting on Glial Cells in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France. Glia, 57, pp.S46-S47, 2009, </w:t>
@@ -8544,103 +8544,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus on the Distal Assembly of a Nonlinear Endomicroscope: A Gradient Index Lens Coupled with a Piezoelectric Scanner for Fluorescence Lifetime Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Abi Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Photonics, Optics and Laser Technology (PHOTOOPTICS), Berlin, GERMANY, 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-33, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8719,51 +8719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New advances in $in vivo$ small animal imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laniece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.99-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8807,378 +8807,378 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood flow mapping using machine learning analysis of multiple exposure speckle imaging data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unwanted movement bias evaluation for multiple exposure speckle imaging of blood flow using the synthetic exposure approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao-Yueh Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsin-Hon Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hsin-Hon Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biophotonics II, Proceedings SPIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PC12146, pp.PC121460B, 2022, </w:t>
+              <w:t xml:space="preserve">Tissue Optics and Photonics II, SPIE proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12147, pp.121470F, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2619163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2620674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247758v1</w:t>
+                <w:t xml:space="preserve">hal-04205350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unwanted movement bias evaluation for multiple exposure speckle imaging of blood flow using the synthetic exposure approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pain</w:t>
+                <w:t xml:space="preserve">Measurement of optical scattering properties using line-field confocal optical coherence tomography (LC-OCT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Waszczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Ogien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Optics and Photonics II, SPIE proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 12147, pp.121470F, 2022, </w:t>
+              <w:t xml:space="preserve">Biomedical Applications of Light Scattering XII, SPIE proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11974, pp.1197404, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2620674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2607279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205350v1</w:t>
+                <w:t xml:space="preserve">hal-03966271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of optical scattering properties using line-field confocal optical coherence tomography (LC-OCT)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+                <w:t xml:space="preserve">Blood flow mapping using machine learning analysis of multiple exposure speckle imaging data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao-Yueh Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsin-Hon Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Applications of Light Scattering XII, SPIE proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11974, pp.1197404, 2022, </w:t>
+              <w:t xml:space="preserve">Clinical Biophotonics II, Proceedings SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PC12146, pp.PC121460B, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2607279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2619163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966271v1</w:t>
+                <w:t xml:space="preserve">hal-04247758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of synthetic exposure and sequential exposure for multiple exposure speckle imaging of blood flow</w:t>
               </w:r>
@@ -9190,77 +9190,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Chammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu C. H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin H. H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics, OSA Technical Digest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, paper EW4A.18, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9317,103 +9317,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Western diet feeding since adolescence impairs functional hyperemia probed by functional ultrasound imaging at adulthood and middle age: rescue by a balanced ω-3:ω-6 polyunsaturated fatty acids ratio in the diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haleh Soleimanzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Montaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9435,64 +9435,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic exposure: a simplified and accurate acquisition scheme for multiple exposure speckle imaging of blood flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9600,51 +9600,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86DF5355"/>
+    <w:nsid w:val="3C2F26DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9831,51 +9831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fpain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9854-6025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164551999" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/186884822" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AET-9578-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01316112v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05054530v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Touchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cavadore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Guillemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjpad.2025.100185" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chammas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.30.4.046006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haleh Soleimanzad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Morisset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Montaner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-025-01711-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102366v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Etcheberry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Litaudon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2025.e00662" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04282160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Waszczuk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ogien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2023037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04202548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Yueh Yu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirac Gurden" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Hon Lin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.492739" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08647-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048891v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Ternier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lemitre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Silvestre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165345v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heymes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bautista" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gensolen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2018.2881301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chieh Chiang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smekens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cuplov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aadf97" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Cuplov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.8.001665" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhan Senova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Sisniak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doignon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palfi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43997" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335596v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.22.1.010503" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maerk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Genoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-014-0785-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamzeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefort" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Abi Haidar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000808" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01235714v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2310/7290.2015.00020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127235v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sevrain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127214v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01063851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316110v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;ne Buvat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.19.2.026004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624079v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Osmanski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montaldo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laniece" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.03.054" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XMF9WS9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316109v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mesradi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Genoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.18.11.117010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00837658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benoit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Benoit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cl&#233;mens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/13/4483" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Renaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.17.1.016012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00618519v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#228;rk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weiss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benoit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Clemens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.08.027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN61F014-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694184v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#8217;heureux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gurden" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-011-0708-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529435v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chantepie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delpierre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2044804" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694187v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Routier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lefebvre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/53/19/008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002294v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbr&#233;e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdurand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mastrippolito" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.107.050047" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443228v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rbah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Langlois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015570v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Langlois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-007-0475-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X7SFQBKP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443227v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Desbr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025341v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbree" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.858216" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lani&#232;ce" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mastrippolito" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hantraye" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025780v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zimmer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2004.03.029" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q79FH72-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023833v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plenevaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bars" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-002-0866-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22CVLVJ6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624226v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vaufrey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Gregoire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pinot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.162368899" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013611v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hassoun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012351v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04777482v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017586" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04777291v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurden H" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017151" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04392992v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04400650v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066940v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Soleimanzad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Juchaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Crepin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gurden" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656543v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Wei" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063860v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063859v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01069277v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918826v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948325v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balasse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maerk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gisquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00909779v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914648v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Charara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2013.6648871" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754359v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bendahmane" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Prud'Homme" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013855v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006380v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen-Solal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glatigny" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149354v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquille" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Wolffer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00869594v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00767714v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00757534v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628952v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fougeron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754830v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L'Heureux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813827v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757261v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mounier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20915" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00322279v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clemens" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dinskespiler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pangaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02025157v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30137-2_2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012765v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247758v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2619163" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205350v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620674" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966271v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2607279" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359533v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chammas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu C. H." TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin H. H." TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04400349v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359513v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fpain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9854-6025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164551999" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/186884822" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AET-9578-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01316112v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037804v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chammas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.30.4.046006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haleh Soleimanzad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Morisset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Montaner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-025-01711-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102366v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Etcheberry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Litaudon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2025.e00662" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05054530v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blivet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Touchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cavadore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Guillemin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjpad.2025.100185" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04282160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Waszczuk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ogien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2023037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04202548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Yueh Yu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirac Gurden" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Hon Lin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.492739" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08647-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048891v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Ternier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lemitre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Silvestre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165345v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heymes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bautista" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gensolen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2018.2881301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chieh Chiang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smekens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cuplov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aadf97" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Cuplov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.8.001665" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhan Senova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Sisniak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doignon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palfi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43997" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335596v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.22.1.010503" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamzeh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefort" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Abi Haidar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000808" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01235714v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maerk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Genoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2310/7290.2015.00020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105052v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-014-0785-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127235v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sevrain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127214v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316110v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;ne Buvat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.19.2.026004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624079v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Osmanski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montaldo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laniece" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.03.054" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XMF9WS9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01063851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316109v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mesradi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Genoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.18.11.117010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00837658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benoit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Benoit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cl&#233;mens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/13/4483" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Renaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.17.1.016012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694184v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#8217;heureux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gurden" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-011-0708-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00618519v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#228;rk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weiss" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benoit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Clemens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.08.027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN61F014-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529435v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chantepie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delpierre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2044804" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002294v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbr&#233;e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdurand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mastrippolito" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.107.050047" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694187v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Routier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lefebvre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/53/19/008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015570v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rbah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Langlois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-007-0475-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X7SFQBKP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443228v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Langlois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443227v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Desbr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025341v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbree" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.858216" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lani&#232;ce" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mastrippolito" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hantraye" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025780v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zimmer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2004.03.029" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q79FH72-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624226v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vaufrey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Gregoire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pinot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.162368899" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013611v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hassoun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012351v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023833v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plenevaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bars" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-002-0866-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22CVLVJ6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04777482v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017586" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04777291v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurden H" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017151" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04392992v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04400650v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066940v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Soleimanzad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Juchaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Crepin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gurden" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656543v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Wei" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063860v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063859v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00909779v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948325v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balasse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maerk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gisquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918826v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914648v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Charara" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2013.6648871" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01069277v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754359v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bendahmane" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Prud'Homme" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013855v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006380v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen-Solal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glatigny" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149354v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquille" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Wolffer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00757534v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00869594v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00767714v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628952v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fougeron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813827v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L'Heureux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754830v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757261v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mounier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20915" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00322279v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clemens" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dinskespiler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pangaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02025157v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30137-2_2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012765v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205350v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620674" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966271v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2607279" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247758v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2619163" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359533v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chammas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu C. H." TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin H. H." TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04400349v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359513v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>