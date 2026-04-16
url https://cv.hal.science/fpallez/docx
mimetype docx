--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -726,50 +726,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les formes d'innovation publique par le design : un essai de cartographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences du Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Design et Innovation publique, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réguler les risques nucléaires par la souplesse : genèse d’une singularité française (1960-1985)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Mangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -778,139 +860,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499002v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01541439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des artistes en ville : une réinvention des pratiques d’urbanisme ?</w:t>
               </w:r>
@@ -2828,51 +2828,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Approaches in the Public Sector: Problematizations, Actors and Transformations in the French Administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2962,51 +2962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vivant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Public Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Public Policy Association, Jun 2017, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3031,51 +3031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Approaches in the Public Sector: Problematizations, Actors and Transformations in the French Administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3120,303 +3120,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Concevoir des politiques publiques ou designer l’action publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Design et politique(s). Pour un dessein commun. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nîmes, Oct 2016, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expérimenter la co-conception des services publics avec les usagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Cercle de la Réforme de l'Etat "Quel service public demain ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cercle de la Réforme de l'Etat, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique des régimes de régulation de la sûreté nucléaire française à la lumière de ses instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Mangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Rolina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées du risque 2016 "Nucléaire, Hommes et Société" </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire RITE et Chaire RESOH de l'Ecole des Mines de Nantes, Nov 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles formes d’innovation publique par le design : caractérisation, effets, institutionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4432,90 +4432,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence et conception des instruments de régulation de la sureté nucléaire française. Le cas des risques climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Mangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Rolina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêter dans le nucléaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6336,51 +6336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgs.minesparis.psl.eu/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frederique.pallez@minesparis.psl.eu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05312305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pallez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05312295v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.154.0054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02444144v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.138.0063" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03437776v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coblence" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02444129v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.138.0061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01904855v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mangeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484107v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Ozdirlik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01499002v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541439v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01517350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484487v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dujardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lefevre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Virginie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefebvre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Breton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01358447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fixari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852315597774" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01062760v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01227394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.251.97-114" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00952432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00952431v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01062749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Pauline Galli&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Glaser" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.87-111" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484475v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484480v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00867266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaser Anna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00642321v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pav&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649247v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699831v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649257v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789424v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484093v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vivant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01456928v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01401730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Rolina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01401946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397743v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01301994v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484142v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484121v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00952436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00645927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moisdon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03546922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074742v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699760v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fen Chong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699861v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699856v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745159v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00488404v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;rindol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00801015v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699879v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647473v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00702220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ginsbourger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00653050v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700383v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgs.minesparis.psl.eu/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frederique.pallez@minesparis.psl.eu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05312305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pallez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05312295v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.154.0054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02444144v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.138.0063" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03437776v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coblence" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02444129v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.138.0061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01904855v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mangeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484107v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Ozdirlik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01499002v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01517350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484487v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dujardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lefevre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Virginie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefebvre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Breton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01358447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fixari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852315597774" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01062760v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01227394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.251.97-114" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00952432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00952431v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01062749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Pauline Galli&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Glaser" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.87-111" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484475v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484480v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00867266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaser Anna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00642321v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pav&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649247v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699831v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649257v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789424v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484093v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vivant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01401946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01456928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01401730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Rolina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397743v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01301994v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484142v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484121v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00952436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00645927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moisdon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03546922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074742v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699760v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fen Chong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699861v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699856v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745159v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00488404v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;rindol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00801015v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699879v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647473v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00702220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ginsbourger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00653050v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700383v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>