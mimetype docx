--- v1 (2026-04-16)
+++ v2 (2026-05-14)
@@ -2917,230 +2917,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Design Approaches in the Public Sector: Problematizations, Actors and Transformations in the French Administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coblence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Public Policy Design Approaches in the Public Sector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Singapore, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lab or No-Lab? Exploring institutional trajectories of public innovation teams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coblence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vivant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Public Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Public Policy Association, Jun 2017, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484093v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01787038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir des politiques publiques ou designer l’action publique ?</w:t>
               </w:r>
@@ -6336,51 +6336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgs.minesparis.psl.eu/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frederique.pallez@minesparis.psl.eu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05312305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pallez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05312295v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.154.0054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02444144v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.138.0063" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03437776v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coblence" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02444129v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.138.0061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01904855v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mangeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484107v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Ozdirlik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01499002v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01517350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484487v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dujardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lefevre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Virginie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefebvre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Breton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01358447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fixari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852315597774" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01062760v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01227394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.251.97-114" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00952432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00952431v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01062749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Pauline Galli&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Glaser" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.87-111" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484475v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484480v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00867266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaser Anna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00642321v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pav&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649247v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699831v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649257v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789424v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484093v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vivant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01401946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01456928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01401730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Rolina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397743v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01301994v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484142v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484121v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00952436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00645927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moisdon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03546922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074742v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699760v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fen Chong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699861v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699856v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745159v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00488404v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;rindol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00801015v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699879v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647473v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00702220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ginsbourger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00653050v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700383v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgs.minesparis.psl.eu/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frederique.pallez@minesparis.psl.eu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05312305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pallez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05312295v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.154.0054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02444144v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.138.0063" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03437776v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coblence" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02444129v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.138.0061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01904855v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mangeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484107v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Ozdirlik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01499002v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01517350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484487v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dujardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lefevre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Virginie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefebvre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Breton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01358447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fixari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852315597774" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01062760v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01227394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.251.97-114" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00952432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00952431v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01062749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Pauline Galli&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Glaser" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.87-111" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484475v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484480v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00867266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaser Anna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00642321v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pav&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649247v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699831v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649257v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789424v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787038v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484093v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vivant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01401946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01456928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01401730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Rolina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397743v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01301994v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484142v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484121v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00952436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00645927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moisdon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03546922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074742v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699760v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fen Chong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699861v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699856v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745159v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00488404v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;rindol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00801015v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699879v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647473v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00702220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ginsbourger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00653050v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700383v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>