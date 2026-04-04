--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -100,338 +100,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards more biomimetic and sustainable infant formula: challenges and future opportunities</w:t>
+                <w:t xml:space="preserve">Effect of Docosahexaenoic Acid Encapsulation with Whey Proteins on Rat Growth and Tissue Endocannabinoid Profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+                <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+                <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Lanotte</w:t>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+                <w:t xml:space="preserve">Françoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 137, pp.109-123. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.4622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2023.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu15214622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109370v1</w:t>
+                <w:t xml:space="preserve">hal-04349818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Docosahexaenoic Acid Encapsulation with Whey Proteins on Rat Growth and Tissue Endocannabinoid Profile</w:t>
+                <w:t xml:space="preserve">Towards more biomimetic and sustainable infant formula: challenges and future opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Wang</w:t>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordane Ossemond</w:t>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+                <w:t xml:space="preserve">Luca Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Boissel</w:t>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15, pp.4622. </w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 137, pp.109-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu15214622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2023.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349818v1</w:t>
+                <w:t xml:space="preserve">hal-04109370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation of DHA oil with heat-denatured whey protein in Pickering emulsion improves its bioaccessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -508,103 +508,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation of Docosahexaenoic Acid Oil Substantially Improves the Oxylipin Profile of Rat Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8, </w:t>
@@ -694,51 +694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Boulier-Monthéan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 75, pp.108241. </w:t>
@@ -802,64 +802,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boulier-Monthéan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -910,90 +910,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CaCl2 supplementation of hydrophobised whey proteins: Assessment of protein particles and consequent emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme de Figueiredo Furtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Monthean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1070,64 +1070,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Boulier-Monthéan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lohezic-Le Devehat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3003,527 +3003,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Alkylglycerols Restrain Growth and Metastasis of Grafted Tumors in Mice</w:t>
+                <w:t xml:space="preserve">Regulation of calcium signalling by 1-O-alkylglycerols in human Jurkat T lymphocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Martin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Naı̈m Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1207/s15327914nc4801_9⟩</w:t>
+              <w:t xml:space="preserve">Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 74 (22), pp.2793-2801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lfs.2003.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247763v1</w:t>
+                <w:t xml:space="preserve">hal-05247765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 5-lipoxygenase pathway promotes pathogenesis of hyperlipidemia-dependent aortic aneurysm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural Alkylglycerols Restrain Growth and Metastasis of Grafted Tumors in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pédrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Zhao</w:t>
+                <w:t xml:space="preserve">Jacky Le Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Moos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jinjin Fan</w:t>
+                <w:t xml:space="preserve">Bernard Saiag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nm1099⟩</w:t>
+              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 48 (1), pp.64-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1207/s15327914nc4801_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247761v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural 1-O-alkylglycerols reduce platelet-activating factor-induced release of [3H]-serotonin in rabbit platelets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
+                <w:t xml:space="preserve">The 5-lipoxygenase pathway promotes pathogenesis of hyperlipidemia-dependent aortic aneurysm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Moos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Cheminade</w:t>
+                <w:t xml:space="preserve">Rolf Gräbner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.B Legrand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jinjin Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 71 (1), pp.19-23. </w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 10 (9), pp.966-973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plefa.2003.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nm1099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04683859v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of calcium signalling by 1-O-alkylglycerols in human Jurkat T lymphocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Pédrono</w:t>
+                <w:t xml:space="preserve">Natural 1-O-alkylglycerols reduce platelet-activating factor-induced release of [3H]-serotonin in rabbit platelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cheminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naı̈m Khan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Legrand</w:t>
+                <w:t xml:space="preserve">A.B Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 74 (22), pp.2793-2801. </w:t>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 71 (1), pp.19-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lfs.2003.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2003.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247765v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct roles of endoplasmic reticulum cytochrome b5 and fused cytochrome b5-like domain for rat Δ6-desaturase activity</w:t>
               </w:r>
@@ -4326,167 +4326,180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fokienia hodginsii seed oil, another source of all‐ cis 5,9,12,15‐18:4 (coniferonic) acid</w:t>
+                <w:t xml:space="preserve">The seed fatty acid composition and the distribution of Δ5‐olefinic acids in the triacylglycerols of some taxares ( Cephalotaxus and Podocarpus )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marpeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Gunstone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 76 (4), pp.535-536. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11746-999-0037-z⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 76 (4), pp.469-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11746-999-0026-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247787v1</w:t>
+                <w:t xml:space="preserve">hal-05247790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arachidonic, eicosapentaenoic, and biosynthetically related fatty acids in the seed lipids from a primitive gymnosperm, Agathis robusta</w:t>
+                <w:t xml:space="preserve">Δ5‐Olefinic acids in the seed lipids from four Ephedra species and their distribution between the α and β positions of triacylglycerols. Characteristics common to coniferophytes and cycadophytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Christie</w:t>
@@ -4496,377 +4509,364 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marpeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanzad Tsevegsüren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 34 (10), pp.1083-1097. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 34 (8), pp.855-864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-999-0433-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11745-999-0460-y⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05247777v1</w:t>
+                <w:t xml:space="preserve">hal-05247785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Δ5‐Olefinic acids in the seed lipids from four Ephedra species and their distribution between the α and β positions of triacylglycerols. Characteristics common to coniferophytes and cycadophytes</w:t>
+                <w:t xml:space="preserve">Fokienia hodginsii seed oil, another source of all‐ cis 5,9,12,15‐18:4 (coniferonic) acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marpeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 76 (4), pp.535-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11746-999-0037-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11745-999-0433-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05247785v1</w:t>
+                <w:t xml:space="preserve">hal-05247787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seed fatty acid composition and the distribution of Δ5‐olefinic acids in the triacylglycerols of some taxares ( Cephalotaxus and Podocarpus )</w:t>
+                <w:t xml:space="preserve">Arachidonic, eicosapentaenoic, and biosynthetically related fatty acids in the seed lipids from a primitive gymnosperm, Agathis robusta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marpeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Gunstone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 76 (4), pp.469-473. </w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 34 (10), pp.1083-1097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11746-999-0026-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11745-999-0460-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247790v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The seed fatty acid composition and the distribution of Δ5‐olefinic acids in the triacylglycerols of some taxaceae ( Taxus and Torreya )</w:t>
               </w:r>
@@ -4904,51 +4904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marpeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Gunstone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 75 (11), pp.1637-1641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5163,51 +5163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.05.010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349818v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boissel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15214622" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03854792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Henry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112112" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536926v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.812119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02349325v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boulier-Month&#233;an" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2019.108241" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02564987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique F. P&#233;drono" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulier-Month&#233;an" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Viel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63301-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Figueiredo Furtado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Monthean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2020.104815" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691362v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lohezic-Le Devehat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700567" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01408999v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-015-4068-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.24651" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6210XG6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Rioux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Duby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M042572" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2013.03.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFNS4ZSZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730173v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.03.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S69F1QK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2010.09.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSH9BMSJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Kloareg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Andrea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M000588" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deniau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mosset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mitre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Bot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md8072175" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729618v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan E. Beauchamp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-010-3481-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LSR042W9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kloareg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2009.06.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W27BZDGB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247747v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rioux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beauchamp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bloc&#8217;h" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique P&#233;drono" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108001705" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729914v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bloc'H" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Philippe Moulinoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2006.11.028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTP4FS9Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Beauchamp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-005-9108-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42SC802K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247763v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leduc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Le Lan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Saiag" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15327914nc4801_9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247761v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Gr&#228;bner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjin Fan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm1099" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683859v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cheminade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B Legrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2003.12.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDZ0J5W2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247765v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#305;&#776;m Khan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2003.11.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3NVSZSB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683649v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnouin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalaine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.m300339-jlr200" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683836v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marigny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin-Chouly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Youmine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saiag" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-201X.2002.01037.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDNX2113-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wolff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lavialle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pasquier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Destaillats" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-002-0859-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B19XMZQ3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683803v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Wolff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavialle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent G Deluc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-001-0741-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247772v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Christie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Aizetmuller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2000.0113" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247775v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marpeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-000-0489-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RBR7XPV5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247787v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-999-0037-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-93QCTR79-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247777v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-999-0460-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7BK56HM8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247785v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanzad Tsevegs&#252;ren" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-999-0433-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R5DCT09P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247790v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gunstone" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-999-0026-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ZF5BLFL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247794v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-998-0105-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SNKJ274M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boissel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15214622" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.05.010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03854792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Henry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112112" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536926v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.812119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02349325v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boulier-Month&#233;an" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2019.108241" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02564987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique F. P&#233;drono" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulier-Month&#233;an" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Viel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63301-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Figueiredo Furtado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Monthean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2020.104815" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691362v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lohezic-Le Devehat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700567" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01408999v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-015-4068-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.24651" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6210XG6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Rioux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Duby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M042572" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2013.03.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFNS4ZSZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730173v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.03.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S69F1QK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2010.09.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSH9BMSJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Kloareg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Andrea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M000588" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deniau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mosset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mitre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Bot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md8072175" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729618v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan E. Beauchamp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-010-3481-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LSR042W9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kloareg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2009.06.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W27BZDGB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247747v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rioux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beauchamp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bloc&#8217;h" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique P&#233;drono" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108001705" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729914v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bloc'H" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Philippe Moulinoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2006.11.028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTP4FS9Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Beauchamp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-005-9108-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42SC802K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#305;&#776;m Khan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2003.11.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3NVSZSB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247763v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leduc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Le Lan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Saiag" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15327914nc4801_9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247761v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Gr&#228;bner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjin Fan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm1099" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683859v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cheminade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B Legrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2003.12.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDZ0J5W2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683649v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnouin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalaine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.m300339-jlr200" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683836v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marigny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin-Chouly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Youmine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saiag" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-201X.2002.01037.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDNX2113-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wolff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lavialle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pasquier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Destaillats" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-002-0859-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B19XMZQ3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683803v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Wolff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavialle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent G Deluc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-001-0741-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247772v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Christie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Aizetmuller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2000.0113" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247775v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marpeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-000-0489-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RBR7XPV5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247790v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gunstone" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-999-0026-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ZF5BLFL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247785v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanzad Tsevegs&#252;ren" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-999-0433-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R5DCT09P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247787v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-999-0037-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-93QCTR79-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247777v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-999-0460-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7BK56HM8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247794v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-998-0105-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SNKJ274M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>