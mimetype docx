--- v1 (2026-04-04)
+++ v2 (2026-04-30)
@@ -100,338 +100,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Docosahexaenoic Acid Encapsulation with Whey Proteins on Rat Growth and Tissue Endocannabinoid Profile</w:t>
+                <w:t xml:space="preserve">Towards more biomimetic and sustainable infant formula: challenges and future opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Wang</w:t>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordane Ossemond</w:t>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+                <w:t xml:space="preserve">Luca Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Boissel</w:t>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15, pp.4622. </w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 137, pp.109-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu15214622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2023.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349818v1</w:t>
+                <w:t xml:space="preserve">hal-04109370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards more biomimetic and sustainable infant formula: challenges and future opportunities</w:t>
+                <w:t xml:space="preserve">Effect of Docosahexaenoic Acid Encapsulation with Whey Proteins on Rat Growth and Tissue Endocannabinoid Profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+                <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+                <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Lanotte</w:t>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+                <w:t xml:space="preserve">Françoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 137, pp.109-123. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.4622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2023.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu15214622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109370v1</w:t>
+                <w:t xml:space="preserve">hal-04349818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation of DHA oil with heat-denatured whey protein in Pickering emulsion improves its bioaccessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -508,103 +508,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation of Docosahexaenoic Acid Oil Substantially Improves the Oxylipin Profile of Rat Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8, </w:t>
@@ -636,377 +636,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive effects of maternal and weaning high linoleic acid intake on hepatic lipid metabolism, oxylipins profile and hepatic steatosis in offspring</w:t>
+                <w:t xml:space="preserve">Sciadonic acid derived from pine nuts as a food component to reduce plasma triglycerides by inhibiting the rat hepatic Δ9-desaturase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Marchix</w:t>
+                <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel D. Catheline</w:t>
+                <w:t xml:space="preserve">Nathalie Boulier-Monthéan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Duby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Boissel</w:t>
+                <w:t xml:space="preserve">Roselyne Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2019.108241⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.6223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63301-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349325v1</w:t>
+                <w:t xml:space="preserve">hal-02564987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciadonic acid derived from pine nuts as a food component to reduce plasma triglycerides by inhibiting the rat hepatic Δ9-desaturase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactive effects of maternal and weaning high linoleic acid intake on hepatic lipid metabolism, oxylipins profile and hepatic steatosis in offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Marchix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
+                <w:t xml:space="preserve">Daniel D. Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boulier-Monthéan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cécile Duby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Boulier-Monthéan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boissel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.6223. </w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75, pp.108241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63301-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2019.108241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02564987v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CaCl2 supplementation of hydrophobised whey proteins: Assessment of protein particles and consequent emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme de Figueiredo Furtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Monthean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 110, pp.104815. </w:t>
@@ -1044,90 +1044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hypotriglyceridemic Effect of Sciadonic Acid is Mediated by the Inhibition of Δ9-Desaturase Expression and Activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Boulier-Monthéan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lohezic-Le Devehat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1174,77 +1174,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a Standard Rodent Chow Diet on Tissue n-6 Fatty Acids, Delta 9-Desaturation Index, and Plasmalogen Mass in Rats Fed for One Year</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Boulier-Monthéan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1304,77 +1304,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 51 kDa FADS3 is Secreted in the ECM of Hepatocytes and Blood in Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boulier-Monthéan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 115 (1), pp.199-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1433,77 +1433,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trans-vaccenate is Delta 13-desaturated by FADS3 in rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Duby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Boulier-Monthéan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1567,77 +1567,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative effects of well-balanced diets enriched in alpha-linolenic or linoleic acids on LC-PUFA metabolism in rat tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Boulier-Monthéan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1726,51 +1726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 93 (1), pp.87-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1829,51 +1829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of mammalian desaturases by myristic acid: N-terminal myristoylation and other modulations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1932,51 +1932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fatty acid desaturase 3 gene encodes for different FADS3 protein isoforms in mammalian tissues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2092,51 +2092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2226,64 +2226,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan E. Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Rioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2501,51 +2501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution of dietary oleic acid for myristic acid increases the tissue storage of α-linolenic acid and the concentration of docosahexaenoic acid in the brain, red blood cells and plasma in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2635,90 +2635,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution of dietary oleic acid for myristic acid increases the tissue storage of alpha-linolenic acid and the concentration of docosahexaenoic acid in the brain, red blood cells and plasma in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan E. Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Bloc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (4), pp.636-644</w:t>
@@ -2889,51 +2889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3003,527 +3003,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of calcium signalling by 1-O-alkylglycerols in human Jurkat T lymphocytes</w:t>
+                <w:t xml:space="preserve">Natural Alkylglycerols Restrain Growth and Metastasis of Grafted Tumors in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naı̈m Khan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benedicte Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Saiag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lfs.2003.11.002⟩</w:t>
+              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 48 (1), pp.64-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1207/s15327914nc4801_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247765v1</w:t>
+                <w:t xml:space="preserve">hal-05247763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Alkylglycerols Restrain Growth and Metastasis of Grafted Tumors in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 5-lipoxygenase pathway promotes pathogenesis of hyperlipidemia-dependent aortic aneurysm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Moos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Gräbner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bernard Saiag</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinjin Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1207/s15327914nc4801_9⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 10 (9), pp.966-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nm1099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247763v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 5-lipoxygenase pathway promotes pathogenesis of hyperlipidemia-dependent aortic aneurysm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Moos</w:t>
+                <w:t xml:space="preserve">Natural 1-O-alkylglycerols reduce platelet-activating factor-induced release of [3H]-serotonin in rabbit platelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolf Gräbner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Pédrono</w:t>
+                <w:t xml:space="preserve">C Cheminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinjin Fan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.B Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 10 (9), pp.966-973. </w:t>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 71 (1), pp.19-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nm1099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2003.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247761v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural 1-O-alkylglycerols reduce platelet-activating factor-induced release of [3H]-serotonin in rabbit platelets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Cheminade</w:t>
+                <w:t xml:space="preserve">Regulation of calcium signalling by 1-O-alkylglycerols in human Jurkat T lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.B Legrand</w:t>
+                <w:t xml:space="preserve">Naı̈m Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 71 (1), pp.19-23. </w:t>
+              <w:t xml:space="preserve">Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 74 (22), pp.2793-2801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plefa.2003.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lfs.2003.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683859v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct roles of endoplasmic reticulum cytochrome b5 and fused cytochrome b5-like domain for rat Δ6-desaturase activity</w:t>
               </w:r>
@@ -3656,51 +3656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of endothelial permeability by 1‐O‐alkylglycerols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Marigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin-Chouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3961,51 +3961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert L Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4063,810 +4063,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arachidonic and eicosapentaenoic acids in Araucariaceae, a unique feature among seed plants</w:t>
+                <w:t xml:space="preserve">General characteristics of Pinus spp. Seed fatty acid compositions, and importance of Δ5‐olefinic acids in the taxonomy and phylogeny of the genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pédrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Christie</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Marpeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 35 (1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-000-0489-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl.2000.0113⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247772v1</w:t>
+                <w:t xml:space="preserve">hal-05247775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General characteristics of Pinus spp. Seed fatty acid compositions, and importance of Δ5‐olefinic acids in the taxonomy and phylogeny of the genus</w:t>
+                <w:t xml:space="preserve">Arachidonic and eicosapentaenoic acids in Araucariaceae, a unique feature among seed plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Aizetmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11745-000-0489-y⟩</w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 7 (1), pp.113-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl.2000.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247775v1</w:t>
+                <w:t xml:space="preserve">hal-05247772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seed fatty acid composition and the distribution of Δ5‐olefinic acids in the triacylglycerols of some taxares ( Cephalotaxus and Podocarpus )</w:t>
+                <w:t xml:space="preserve">Fokienia hodginsii seed oil, another source of all‐ cis 5,9,12,15‐18:4 (coniferonic) acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marpeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Gunstone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 76 (4), pp.469-473. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 76 (4), pp.535-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11746-999-0037-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11746-999-0026-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247790v1</w:t>
+                <w:t xml:space="preserve">hal-05247787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Δ5‐Olefinic acids in the seed lipids from four Ephedra species and their distribution between the α and β positions of triacylglycerols. Characteristics common to coniferophytes and cycadophytes</w:t>
+                <w:t xml:space="preserve">Arachidonic, eicosapentaenoic, and biosynthetically related fatty acids in the seed lipids from a primitive gymnosperm, Agathis robusta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pédrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Christie</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Marpeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 34 (8), pp.855-864. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11745-999-0433-1⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 34 (10), pp.1083-1097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-999-0460-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247785v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fokienia hodginsii seed oil, another source of all‐ cis 5,9,12,15‐18:4 (coniferonic) acid</w:t>
+                <w:t xml:space="preserve">Δ5‐Olefinic acids in the seed lipids from four Ephedra species and their distribution between the α and β positions of triacylglycerols. Characteristics common to coniferophytes and cycadophytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marpeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanzad Tsevegsüren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 34 (8), pp.855-864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-999-0433-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11746-999-0037-z⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247787v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arachidonic, eicosapentaenoic, and biosynthetically related fatty acids in the seed lipids from a primitive gymnosperm, Agathis robusta</w:t>
+                <w:t xml:space="preserve">The seed fatty acid composition and the distribution of Δ5‐olefinic acids in the triacylglycerols of some taxares ( Cephalotaxus and Podocarpus )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pédrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Christie</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Marpeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Gunstone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 34 (10), pp.1083-1097. </w:t>
+              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 76 (4), pp.469-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11745-999-0460-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11746-999-0026-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247777v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The seed fatty acid composition and the distribution of Δ5‐olefinic acids in the triacylglycerols of some taxaceae ( Taxus and Torreya )</w:t>
               </w:r>
@@ -4878,77 +4878,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marpeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Marpeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">William Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Gunstone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 75 (11), pp.1637-1641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5163,51 +5163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boissel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15214622" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.05.010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03854792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Henry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112112" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536926v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.812119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02349325v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boulier-Month&#233;an" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2019.108241" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02564987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique F. P&#233;drono" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulier-Month&#233;an" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Viel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63301-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Figueiredo Furtado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Monthean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2020.104815" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691362v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lohezic-Le Devehat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700567" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01408999v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-015-4068-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.24651" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6210XG6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Rioux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Duby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M042572" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2013.03.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFNS4ZSZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730173v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.03.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S69F1QK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2010.09.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSH9BMSJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Kloareg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Andrea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M000588" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deniau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mosset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mitre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Bot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md8072175" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729618v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan E. Beauchamp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-010-3481-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LSR042W9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kloareg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2009.06.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W27BZDGB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247747v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rioux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beauchamp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bloc&#8217;h" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique P&#233;drono" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108001705" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729914v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bloc'H" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Philippe Moulinoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2006.11.028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTP4FS9Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Beauchamp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-005-9108-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42SC802K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#305;&#776;m Khan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2003.11.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3NVSZSB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247763v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leduc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Le Lan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Saiag" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15327914nc4801_9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247761v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Gr&#228;bner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjin Fan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm1099" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683859v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cheminade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B Legrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2003.12.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDZ0J5W2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683649v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnouin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalaine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.m300339-jlr200" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683836v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marigny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin-Chouly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Youmine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saiag" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-201X.2002.01037.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDNX2113-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wolff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lavialle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pasquier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Destaillats" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-002-0859-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B19XMZQ3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683803v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Wolff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavialle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent G Deluc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-001-0741-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247772v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Christie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Aizetmuller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2000.0113" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247775v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marpeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-000-0489-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RBR7XPV5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247790v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gunstone" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-999-0026-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ZF5BLFL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247785v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanzad Tsevegs&#252;ren" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-999-0433-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R5DCT09P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247787v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-999-0037-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-93QCTR79-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247777v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-999-0460-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7BK56HM8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247794v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-998-0105-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SNKJ274M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.05.010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349818v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boissel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15214622" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03854792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Henry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112112" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536926v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.812119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02564987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique F. P&#233;drono" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulier-Month&#233;an" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Viel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63301-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02349325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boulier-Month&#233;an" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2019.108241" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Figueiredo Furtado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Monthean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2020.104815" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691362v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lohezic-Le Devehat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700567" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01408999v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-015-4068-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.24651" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6210XG6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Rioux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Duby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M042572" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2013.03.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFNS4ZSZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730173v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.03.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S69F1QK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2010.09.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSH9BMSJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Kloareg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Andrea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M000588" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deniau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mosset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mitre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Bot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md8072175" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729618v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan E. Beauchamp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-010-3481-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LSR042W9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kloareg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2009.06.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W27BZDGB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247747v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rioux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beauchamp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bloc&#8217;h" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique P&#233;drono" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108001705" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729914v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bloc'H" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Philippe Moulinoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2006.11.028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTP4FS9Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Beauchamp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-005-9108-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42SC802K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247763v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leduc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Le Lan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Saiag" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15327914nc4801_9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247761v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Gr&#228;bner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjin Fan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm1099" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683859v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cheminade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B Legrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2003.12.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDZ0J5W2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247765v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#305;&#776;m Khan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2003.11.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3NVSZSB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683649v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnouin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalaine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.m300339-jlr200" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683836v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marigny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin-Chouly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Youmine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saiag" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-201X.2002.01037.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDNX2113-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wolff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lavialle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pasquier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Destaillats" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-002-0859-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B19XMZQ3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683803v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Wolff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavialle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent G Deluc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-001-0741-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247775v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marpeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-000-0489-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RBR7XPV5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247772v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Christie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Aizetmuller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2000.0113" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247787v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-999-0037-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-93QCTR79-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247777v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-999-0460-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7BK56HM8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247785v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanzad Tsevegs&#252;ren" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-999-0433-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R5DCT09P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247790v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gunstone" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-999-0026-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ZF5BLFL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247794v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-998-0105-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SNKJ274M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>