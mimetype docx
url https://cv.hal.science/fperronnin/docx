--- v0 (2026-04-01)
+++ v1 (2026-04-30)
@@ -1052,361 +1052,361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851331v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect simulation of stochastic hybrid systems with an application to peer to peer systems</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6019, INRIA. 2006, pp.27</w:t>
+                <w:t xml:space="preserve">Stochastic Fluid Model for P2P Caching Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Clévenot-Perronnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5533, INRIA. 2006, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00112086v2</w:t>
+                <w:t xml:space="preserve">inria-00070474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Fluid Model for P2P Caching Evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perfect simulation of stochastic hybrid systems with an application to peer to peer systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Perronnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6019, INRIA. 2006, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Nain</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">inria-00070474v1</w:t>
+                <w:t xml:space="preserve">inria-00112086v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Fluid Models for Cache Clusters</w:t>
+                <w:t xml:space="preserve">A Simple Fluid Model for the Analysis of SQUIRREL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Clévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">RR-4815, INRIA. 2003</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4911, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071771v1</w:t>
+                <w:t xml:space="preserve">inria-00071669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Fluid Model for the Analysis of SQUIRREL</w:t>
+                <w:t xml:space="preserve">Stochastic Fluid Models for Cache Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Clévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nain</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">RR-4911, INRIA. 2003</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith W. Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4815, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00071669v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1424,51 +1424,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid Models for Content Distribution Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Clévenot-Perronnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université Nice Sophia Antipolis, 2005. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1664,51 +1664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perronnin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-015-9436-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874342v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bertin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-008-0042-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069975v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10696-0_15" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788003v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30782-9_10" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874352v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71493-4_19" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paucsik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00964098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851331v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112086v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cl&#233;venot-Perronnin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071771v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cl&#233;venot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W. Ross" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00362751v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perronnin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-015-9436-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874342v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bertin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-008-0042-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069975v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10696-0_15" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788003v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30782-9_10" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874352v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71493-4_19" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paucsik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00964098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851331v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cl&#233;venot-Perronnin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112086v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071669v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cl&#233;venot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W. Ross" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00362751v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>