--- v0 (2026-03-05)
+++ v1 (2026-04-01)
@@ -495,404 +495,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicotianamine synthase activity affects nucleolar iron accumulation and impacts rDNA silencing and RNA methylation in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Extrachromosomal circular DNA and structural variants highlight genome instability in Arabidopsis epigenetic mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Montacié</w:t>
+                <w:t xml:space="preserve">P. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Riondet</w:t>
+                <w:t xml:space="preserve">Assane Mbodj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lili Wei</w:t>
+                <w:t xml:space="preserve">A. Soundiramourtty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommy Darrière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alizée Weiss</w:t>
+                <w:t xml:space="preserve">C. Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad180⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.5236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41023-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097969v1</w:t>
+                <w:t xml:space="preserve">hal-04192599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrachromosomal circular DNA and structural variants highlight genome instability in Arabidopsis epigenetic mutants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicotianamine synthase activity affects nucleolar iron accumulation and impacts rDNA silencing and RNA methylation in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assane Mbodj</w:t>
+                <w:t xml:space="preserve">Charlotte Montacié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Soundiramourtty</w:t>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Llauro</w:t>
+                <w:t xml:space="preserve">Lili Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ghesquière</w:t>
+                <w:t xml:space="preserve">Tommy Darrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.5236. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (15), pp.4384-4400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-41023-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192599v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrachromosomal circular DNA and structural variants highlight genome instability in Arabidopsis epigenetic mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panpan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assane Mbodj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abirami Soundiramourtty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.5236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-41023-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766500v1</w:t>
@@ -1031,637 +1031,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene dosage compensation of rRNA transcript levels in Arabidopsis thaliana lines with reduced ribosomal gene copy number</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ANCHOR: A Technical Approach to Monitor Single-Copy Locus Localization in Planta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Meschichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca B Lopez</w:t>
+                <w:t xml:space="preserve">Mathieu Ingouff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Fort</w:t>
+                <w:t xml:space="preserve">Claire Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Tadini</w:t>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline V. Probst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcus Mchale</w:t>
+                <w:t xml:space="preserve">Sophie Desset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koab020⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.677849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.677849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133170v1</w:t>
+                <w:t xml:space="preserve">hal-03313521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANCHOR: A Technical Approach to Monitor Single-Copy Locus Localization in Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Meschichi</w:t>
+                <w:t xml:space="preserve">Gene dosage compensation of rRNA transcript levels in Arabidopsis thaliana lines with reduced ribosomal gene copy number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca B Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ingouff</w:t>
+                <w:t xml:space="preserve">Antoine Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Picart</w:t>
+                <w:t xml:space="preserve">Luca Tadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Mirouze</w:t>
+                <w:t xml:space="preserve">Aline V. Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Desset</w:t>
+                <w:t xml:space="preserve">Marcus Mchale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.677849. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.677849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koab020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313521v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleolus-associated chromatin domains are maintained under heat stress, despite nucleolar reorganization in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Large tandem duplications affect gene expression, 3D organization, and plant–pathogen response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariadna Picart-Picolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stefan Grob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Franek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10265-020-01201-3⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.261586.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925841v1</w:t>
+                <w:t xml:space="preserve">hal-02962580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional nuclear organization in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nucleolus-associated chromatin domains are maintained under heat stress, despite nucleolar reorganization in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Picart-Picolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Grob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 133 (4), pp.479-488. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10265-020-01185-0⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 133 (4), pp.463-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10265-020-01201-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925853v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large tandem duplications affect gene expression, 3D organization, and plant–pathogen response</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional nuclear organization in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pontvianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Grob</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Plant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (4), pp.479-488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.261586.120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10265-020-01185-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962580v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidying-up the plant nuclear space: domains, functions, and dynamics</w:t>
               </w:r>
@@ -1686,51 +1686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Mozgová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1781,51 +1781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin domains in space and their functional implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1885,64 +1885,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribosomal RNA genes shape chromatin domains associating with the nucleolus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariadna Picart-Picolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.67-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2002,51 +2002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramasivan Vijayapalani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek T. Hewezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2223,51 +2223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleolar Proteome Analysis and Proteasomal Activity Assays Reveal a Link between Nucleolus and 26S Proteasome in A. thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montacié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Durut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2357,64 +2357,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant nucleolar DNA: Green light shed on the role of Nucleolin in genome organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), pp.11-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2461,51 +2461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective nucleolus organizer inactivation in Arabidopsis is a chromosome position-effect phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gireesha Mohannath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Pikaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2682,51 +2682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Nucleolus-Associated Chromatin Domains Reveals a Role for the Nucleolus in 3D Organization of the A. thaliana Genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2842,51 +2842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas S Ream</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy R Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrie D Nicora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3110,51 +3110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Durut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abou-Ellail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadhan Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3486,51 +3486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subnuclear partitioning of rRNA genes between the nucleolus and nucleoplasm reflects alternative epiallelic states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todd Blevins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3914,51 +3914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Samaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4528,51 +4528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of AtNUC-L1 reveals a central role of nucleolin in nucleolus organization and silencing of AtNUC-L2 gene in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Matía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4746,51 +4746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd SFRRI Biennial Meeting 2025 "The New Era of Redox Biology: from Basic Biochemistry to Redox Omics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Galway, Ireland. pp.S7-S8, </w:t>
@@ -5078,51 +5078,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene dose, dosage and positioning control at the allelic level in plant cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30 years of the IGMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGMM, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5186,51 +5186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5311,51 +5311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5397,51 +5397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribosomal RNA genes distribution and expression organize nucleolus- associated chromatin domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Plant Chromatin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EWPC, Jun 2019, Koln, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5466,51 +5466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribosomal RNA genes distribution and expression organize nucleolus- associated chromatin domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epiplant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Epiplant, Feb 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5593,64 +5593,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Sureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Dussutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ingouff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Plant Chromatin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5701,64 +5701,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Sureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Dussutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ingouff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Epigenetics (EPIPLANT/SEB 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5777,247 +5777,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox regulation of histone acetylation in response to environmental stress in A. thaliana</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ANCHOR: a technical approach to monitor single-locus localization in planta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Dussutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ingouff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pontvianne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop "Molecular responses of plants facing climate change"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Epiplant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Banyuls-sur-mer, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887924v1</w:t>
+                <w:t xml:space="preserve">hal-04976551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANCHOR: a technical approach to monitor single-locus localization in planta</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Ingouff</w:t>
+                <w:t xml:space="preserve">Redox regulation of histone acetylation in response to environmental stress in A. thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avilien Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juline Auverlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizee Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Pontvianne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiplant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Banyuls-sur-mer, France, France</w:t>
+              <w:t xml:space="preserve">EMBO Workshop "Molecular responses of plants facing climate change"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976551v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox regulation of histone acetylation in response to environmental stress in A. thaliana</w:t>
               </w:r>
@@ -6042,64 +6042,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizee Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EpiPlant Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Banyuls - sur - Mer, France</w:t>
@@ -6186,51 +6186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariadna Picart-Picolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1675, pp.99-109, 2018, Plant Chromatin Dynamics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6264,51 +6264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence-Activated Nucleolus Sorting in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boyer-Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6781,51 +6781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Diop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cavelier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Crastes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renel Groenewald" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14121769" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04727909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ranty-Roby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pontvianne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Quentin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1445097" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avilien Dard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bariat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Auverlot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fontaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad042" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montaci&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Darri&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad180" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Mbodj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soundiramourtty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llauro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41023-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766500v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Soundiramourtty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Meschichi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Zhao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Reeck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles I. White" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier da Ines" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202254736" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03133170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca B Lopez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tadini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V. Probst" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Mchale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03313521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ingouff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.677849" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02925841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Picart-Picolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pontvianne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-020-01201-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02925853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grob" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-020-01185-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02962580v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Franek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.261586.120" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02925840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Santos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaudin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Mozgov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schubert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa282" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02428536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2019.11.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115403v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19491034.2019.1591106" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115392v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paramasivan Vijayapalani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek T. Hewezi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baum" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00570" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289585v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Blevins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S. Pikaard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1700368114" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Durut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Opsomer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Palm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Comella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01815" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115388v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19491034.2016.1236167" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115349v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireesha Mohannath" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Pikaard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1608140113" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185936v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chandrasekhara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mohannath" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pontvianne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Pikaard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.273755.115" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115369v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pavli&#353;tov&#225;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ja&#353;ke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.07.016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S Ream" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R Haag" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie D Nicora" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela D Norbeck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv247" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892953v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Cocklin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Podicheti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmayi Chandrasekhara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2014.02.019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abou-Ellail" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadhan Das" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisae Kojima" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.123893" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018114v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191615v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hallais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Refsing Andersen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Clerici" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lener" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2720" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892962v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hassel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.221648.113" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892972v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Feng" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hume Stroud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.182865.111" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787644v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Douet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Matia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1001225" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787658v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Samaha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delalande" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04061.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892981v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S Pikaard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0065-2296(10)53001-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892909v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W Earley" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej T Wierzbicki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tucker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1914110" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tessadori" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van Zanten" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penka Pavlova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Clifton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000638" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02121738v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comella" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pontvianne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahmy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignols" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbezier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm1130" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164253v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Mat&#237;a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Tourmente" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Medina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E06-08-0751" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404574v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2025.05.030" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762975v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Irankunda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Andr&#233;s Cama&#241;o Echavarr&#237;a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Math&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762969v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977255v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886980v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886953v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976561v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976566v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976539v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sureau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Dussutour" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976529v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887924v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Weiss" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976551v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887852v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115397v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7318-7_7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115378v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boyer-Clavel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio S&#225;ez-Vasquez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3792-9_15" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190445v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gibert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Froelicher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/tel-02186748v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Diop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cavelier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Crastes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renel Groenewald" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14121769" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04727909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ranty-Roby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pontvianne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Quentin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1445097" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avilien Dard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bariat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Auverlot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fontaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad042" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Mbodj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soundiramourtty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llauro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41023-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097969v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montaci&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Darri&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad180" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766500v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Soundiramourtty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Meschichi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Zhao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Reeck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles I. White" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier da Ines" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202254736" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03313521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ingouff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.677849" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03133170v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca B Lopez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tadini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V. Probst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Mchale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02962580v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Picart-Picolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grob" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Franek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.261586.120" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02925841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pontvianne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-020-01201-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02925853v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-020-01185-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02925840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Santos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaudin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Mozgov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schubert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa282" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02428536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2019.11.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115403v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19491034.2019.1591106" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115392v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paramasivan Vijayapalani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek T. Hewezi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baum" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00570" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289585v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Blevins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S. Pikaard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1700368114" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Durut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Opsomer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Palm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Comella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01815" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115388v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19491034.2016.1236167" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115349v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireesha Mohannath" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Pikaard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1608140113" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185936v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chandrasekhara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mohannath" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pontvianne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Pikaard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.273755.115" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115369v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pavli&#353;tov&#225;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ja&#353;ke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.07.016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S Ream" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R Haag" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie D Nicora" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela D Norbeck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv247" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892953v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Cocklin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Podicheti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmayi Chandrasekhara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2014.02.019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abou-Ellail" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadhan Das" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisae Kojima" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.123893" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018114v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191615v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hallais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Refsing Andersen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Clerici" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lener" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2720" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892962v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hassel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.221648.113" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892972v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Feng" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hume Stroud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.182865.111" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787644v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Douet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Matia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1001225" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787658v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Samaha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delalande" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04061.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892981v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S Pikaard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0065-2296(10)53001-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892909v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W Earley" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej T Wierzbicki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tucker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1914110" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tessadori" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van Zanten" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penka Pavlova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Clifton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000638" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02121738v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comella" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pontvianne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahmy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignols" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbezier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm1130" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164253v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Mat&#237;a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Tourmente" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Medina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E06-08-0751" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404574v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2025.05.030" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762975v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Irankunda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Andr&#233;s Cama&#241;o Echavarr&#237;a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Math&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762969v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977255v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886980v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886953v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976561v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976566v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976539v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sureau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Dussutour" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976529v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976551v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887924v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Weiss" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887852v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115397v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7318-7_7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115378v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boyer-Clavel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio S&#225;ez-Vasquez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3792-9_15" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190445v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gibert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Froelicher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/tel-02186748v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>