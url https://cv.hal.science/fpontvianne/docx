--- v1 (2026-04-01)
+++ v2 (2026-04-25)
@@ -1299,650 +1299,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large tandem duplications affect gene expression, 3D organization, and plant–pathogen response</w:t>
+                <w:t xml:space="preserve">Chromatin domains in space and their functional implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariadna Picart-Picolo</w:t>
+                <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Grob</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.261586.120⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020, pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2019.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962580v1</w:t>
+                <w:t xml:space="preserve">hal-02428536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleolus-associated chromatin domains are maintained under heat stress, despite nucleolar reorganization in Arabidopsis thaliana</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Large tandem duplications affect gene expression, 3D organization, and plant–pathogen response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariadna Picart-Picolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Grob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Franek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10265-020-01201-3⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.261586.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925841v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional nuclear organization in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nucleolus-associated chromatin domains are maintained under heat stress, despite nucleolar reorganization in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Picart-Picolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Grob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 133 (4), pp.479-488. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 133 (4), pp.463-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10265-020-01201-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10265-020-01185-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02925853v1</w:t>
+                <w:t xml:space="preserve">hal-02925841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidying-up the plant nuclear space: domains, functions, and dynamics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional nuclear organization in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Grob</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa282⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (4), pp.479-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10265-020-01185-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925840v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin domains in space and their functional implications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Tidying-up the plant nuclear space: domains, functions, and dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Mozgová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang Liu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020, pp.1 - 10. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (17), pp.5160-5178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2019.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428536v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribosomal RNA genes shape chromatin domains associating with the nucleolus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Picart-Picolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.67-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2002,51 +2002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramasivan Vijayapalani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek T. Hewezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2370,51 +2370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant nucleolar DNA: Green light shed on the role of Nucleolin in genome organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), pp.11-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2442,395 +2442,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective nucleolus organizer inactivation in Arabidopsis is a chromosome position-effect phenomenon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Nucleolus-Associated Chromatin Domains Reveals a Role for the Nucleolus in 3D Organization of the A. thaliana Genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pontvianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gireesha Mohannath</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Pontvianne</w:t>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Durut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Pikaard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Veronika Pavlištová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Jaške</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1608140113⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), pp.1574-1587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2016.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115349v1</w:t>
+                <w:t xml:space="preserve">hal-02115369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome-specific NOR inactivation explains selective rRNA gene silencing and dosage control in Arabidopsis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective nucleolus organizer inactivation in Arabidopsis is a chromosome position-effect phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Mohannath</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Todd Blevins</w:t>
+                <w:t xml:space="preserve">Gireesha Mohannath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Pontvianne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C S Pikaard</w:t>
+                <w:t xml:space="preserve">Craig Pikaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gad.273755.115⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (47), pp.13426-13431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1608140113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185936v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Nucleolus-Associated Chromatin Domains Reveals a Role for the Nucleolus in 3D Organization of the A. thaliana Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Pontvianne</w:t>
+                <w:t xml:space="preserve">Chromosome-specific NOR inactivation explains selective rRNA gene silencing and dosage control in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chandrasekhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Durut</w:t>
+                <w:t xml:space="preserve">G Mohannath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd Blevins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Pavlištová</w:t>
+                <w:t xml:space="preserve">F Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Jaške</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C S Pikaard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (6), pp.1574-1587. </w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (2), pp.177-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2016.07.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gad.273755.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115369v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subunit compositions of Arabidopsis RNA polymerases I and III reveal Pol I- and Pol III-specific forms of the AC40 subunit and alternative forms of the C53 subunit</w:t>
               </w:r>
@@ -2842,51 +2842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas S Ream</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy R Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrie D Nicora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3078,563 +3078,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Duplicated NUCLEOLIN Gene with Antagonistic Activity Is Required for Chromatin Organization of Silent 45S rDNA in Arabidopsis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hisae Kojima</w:t>
+                <w:t xml:space="preserve">A two-step process for epigenetic inheritance in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd Blevins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Cocklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ram Podicheti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinmayi Chandrasekhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.114.123893⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (1), pp.30-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2014.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116071v1</w:t>
+                <w:t xml:space="preserve">hal-03018114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-step process for epigenetic inheritance in Arabidopsis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chinmayi Chandrasekhara</w:t>
+                <w:t xml:space="preserve">A Duplicated NUCLEOLIN Gene with Antagonistic Activity Is Required for Chromatin Organization of Silent 45S rDNA in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Durut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abou-Ellail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pontvianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadhan Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisae Kojima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2014.02.019⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (3), pp.1330-1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.114.123893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018114v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CBC-ARS2 stimulates 3'-end maturation of multiple RNA families and favors cap-proximal processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subnuclear partitioning of rRNA genes between the nucleolus and nucleoplasm reflects alternative epiallelic states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pontvianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd Blevins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinmayi Chandrasekhara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Mozgová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hallais</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniela Lener</w:t>
+                <w:t xml:space="preserve">Christiane Hassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nsmb.2720⟩</w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.1545 - 1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.221648.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191615v1</w:t>
+                <w:t xml:space="preserve">hal-04892962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subnuclear partitioning of rRNA genes between the nucleolus and nucleoplasm reflects alternative epiallelic states</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Iva Mozgová</w:t>
+                <w:t xml:space="preserve">CBC-ARS2 stimulates 3'-end maturation of multiple RNA families and favors cap-proximal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Refsing Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Clerici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Hassel</w:t>
+                <w:t xml:space="preserve">Daniela Lener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27, pp.1545 - 1550. </w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (12), pp.1358--66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gad.221648.113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nsmb.2720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892962v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histone methyltransferases regulating rRNA gene dose and dosage control in &amp;lt;i&amp;gt;Arabidopsis&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -3748,533 +3748,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleolin is required for DNA methylation state and the expression of rRNA gene variants in Arabidopsis thaliana.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanisms of HDA6-mediated rRNA gene silencing: suppression of intergenic Pol II transcription and differential effects on maintenance versus siRNA-directed cytosine methylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith W Earley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Matia</w:t>
+                <w:t xml:space="preserve">Andrzej T Wierzbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd Blevins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1001225⟩</w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (11), pp.1119-1132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.1914110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787644v1</w:t>
+                <w:t xml:space="preserve">hal-04892909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of protein factors and U3 snoRNAs from a Brassica oleracea RNP complex involved in the processing of pre-rRNA.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hala Samaha</w:t>
+                <w:t xml:space="preserve">Nucleolin is required for DNA methylation state and the expression of rRNA gene variants in Arabidopsis thaliana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abou-Ellail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Delorme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Pontvianne</w:t>
+                <w:t xml:space="preserve">Julien Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Comella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Cooke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Delalande</w:t>
+                <w:t xml:space="preserve">Isabel Matia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04061.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (11), pp.e1001225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1001225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787658v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis Histone Lysine Methyltransferases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Todd Blevins</w:t>
+                <w:t xml:space="preserve">Identification of protein factors and U3 snoRNAs from a Brassica oleracea RNP complex involved in the processing of pre-rRNA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Samaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig S Pikaard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pontvianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0065-2296(10)53001-5⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (3), pp.383-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04061.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892981v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of HDA6-mediated rRNA gene silencing: suppression of intergenic Pol II transcription and differential effects on maintenance versus siRNA-directed cytosine methylation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arabidopsis Histone Lysine Methyltransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todd Blevins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Tucker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Craig S Pikaard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24 (11), pp.1119-1132. </w:t>
+              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1 - 22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gad.1914110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0065-2296(10)53001-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892909v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHYTOCHROME B and HISTONE DEACETYLASE 6 Control Light-Induced Chromatin Compaction in Arabidopsis thaliana</w:t>
               </w:r>
@@ -4528,77 +4528,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of AtNUC-L1 reveals a central role of nucleolin in nucleolus organization and silencing of AtNUC-L2 gene in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Matía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Tourmente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4746,51 +4746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd SFRRI Biennial Meeting 2025 "The New Era of Redox Biology: from Basic Biochemistry to Redox Omics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Galway, Ireland. pp.S7-S8, </w:t>
@@ -5078,51 +5078,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene dose, dosage and positioning control at the allelic level in plant cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30 years of the IGMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGMM, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5186,51 +5186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5311,51 +5311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5397,51 +5397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribosomal RNA genes distribution and expression organize nucleolus- associated chromatin domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Plant Chromatin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EWPC, Jun 2019, Koln, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5466,51 +5466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribosomal RNA genes distribution and expression organize nucleolus- associated chromatin domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epiplant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Epiplant, Feb 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5561,463 +5561,463 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of chromatin dynamic in planta</w:t>
+                <w:t xml:space="preserve">ANCHOR, a technical approach to visualize single-locus in planta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Sureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Dussutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ingouff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Plant Chromatin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Barcelona (ES), Spain</w:t>
+              <w:t xml:space="preserve">Plant Epigenetics (EPIPLANT/SEB 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976539v1</w:t>
+                <w:t xml:space="preserve">hal-04976529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANCHOR, a technical approach to visualize single-locus in planta</w:t>
+                <w:t xml:space="preserve">Visualization of chromatin dynamic in planta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Sureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Dussutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ingouff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Epigenetics (EPIPLANT/SEB 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">European Workshop on Plant Chromatin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976529v1</w:t>
+                <w:t xml:space="preserve">hal-04976539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANCHOR: a technical approach to monitor single-locus localization in planta</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Ingouff</w:t>
+                <w:t xml:space="preserve">Redox regulation of histone acetylation in response to environmental stress in A. thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avilien Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juline Auverlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizee Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Pontvianne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiplant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Banyuls-sur-mer, France, France</w:t>
+              <w:t xml:space="preserve">EpiPlant Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Banyuls - sur - Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976551v1</w:t>
+                <w:t xml:space="preserve">hal-04887852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox regulation of histone acetylation in response to environmental stress in A. thaliana</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ANCHOR: a technical approach to monitor single-locus localization in planta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Dussutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ingouff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pontvianne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop "Molecular responses of plants facing climate change"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Epiplant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Banyuls-sur-mer, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887924v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox regulation of histone acetylation in response to environmental stress in A. thaliana</w:t>
               </w:r>
@@ -6042,107 +6042,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizee Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EpiPlant Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Banyuls - sur - Mer, France</w:t>
+              <w:t xml:space="preserve">EMBO Workshop "Molecular responses of plants facing climate change"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887852v1</w:t>
+                <w:t xml:space="preserve">hal-04887924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6160,77 +6160,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method to Identify Nucleolus-Associated Chromatin Domains (NADs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Picart-Picolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1675, pp.99-109, 2018, Plant Chromatin Dynamics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6264,51 +6264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence-Activated Nucleolus Sorting in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boyer-Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6781,51 +6781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Diop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cavelier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Crastes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renel Groenewald" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14121769" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04727909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ranty-Roby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pontvianne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Quentin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1445097" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avilien Dard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bariat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Auverlot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fontaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad042" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Mbodj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soundiramourtty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llauro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41023-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097969v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montaci&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Darri&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad180" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766500v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Soundiramourtty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Meschichi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Zhao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Reeck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles I. White" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier da Ines" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202254736" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03313521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ingouff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.677849" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03133170v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca B Lopez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tadini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V. Probst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Mchale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02962580v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Picart-Picolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grob" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Franek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.261586.120" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02925841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pontvianne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-020-01201-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02925853v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-020-01185-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02925840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Santos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaudin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Mozgov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schubert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa282" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02428536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2019.11.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115403v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19491034.2019.1591106" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115392v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paramasivan Vijayapalani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek T. Hewezi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baum" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00570" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289585v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Blevins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S. Pikaard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1700368114" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Durut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Opsomer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Palm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Comella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01815" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115388v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19491034.2016.1236167" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115349v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireesha Mohannath" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Pikaard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1608140113" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185936v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chandrasekhara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mohannath" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pontvianne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Pikaard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.273755.115" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115369v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pavli&#353;tov&#225;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ja&#353;ke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.07.016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S Ream" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R Haag" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie D Nicora" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela D Norbeck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv247" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892953v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Cocklin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Podicheti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmayi Chandrasekhara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2014.02.019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abou-Ellail" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadhan Das" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisae Kojima" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.123893" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018114v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191615v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hallais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Refsing Andersen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Clerici" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lener" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2720" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892962v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hassel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.221648.113" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892972v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Feng" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hume Stroud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.182865.111" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787644v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Douet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Matia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1001225" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787658v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Samaha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delalande" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04061.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892981v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S Pikaard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0065-2296(10)53001-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892909v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W Earley" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej T Wierzbicki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tucker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1914110" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tessadori" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van Zanten" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penka Pavlova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Clifton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000638" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02121738v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comella" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pontvianne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahmy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignols" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbezier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm1130" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164253v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Mat&#237;a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Tourmente" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Medina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E06-08-0751" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404574v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2025.05.030" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762975v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Irankunda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Andr&#233;s Cama&#241;o Echavarr&#237;a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Math&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762969v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977255v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886980v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886953v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976561v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976566v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976539v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sureau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Dussutour" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976529v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976551v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887924v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Weiss" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887852v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115397v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7318-7_7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115378v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boyer-Clavel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio S&#225;ez-Vasquez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3792-9_15" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190445v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gibert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Froelicher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/tel-02186748v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Diop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cavelier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Crastes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renel Groenewald" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14121769" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04727909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ranty-Roby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pontvianne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Quentin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1445097" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avilien Dard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bariat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Auverlot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fontaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad042" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Mbodj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soundiramourtty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llauro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41023-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097969v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montaci&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Darri&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad180" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766500v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Soundiramourtty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Meschichi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Zhao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Reeck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles I. White" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier da Ines" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202254736" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03313521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ingouff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.677849" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03133170v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca B Lopez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tadini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V. Probst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Mchale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02428536v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pontvianne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2019.11.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02962580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Picart-Picolo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grob" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Franek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.261586.120" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02925841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-020-01201-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02925853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-020-01185-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02925840v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaudin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Mozgov&#225;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa282" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115403v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19491034.2019.1591106" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115392v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paramasivan Vijayapalani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek T. Hewezi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baum" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00570" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289585v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Blevins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S. Pikaard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1700368114" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Durut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Opsomer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Palm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Comella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01815" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115388v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19491034.2016.1236167" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115369v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pavli&#353;tov&#225;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ja&#353;ke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.07.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireesha Mohannath" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Pikaard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1608140113" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chandrasekhara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mohannath" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pontvianne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Pikaard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.273755.115" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S Ream" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R Haag" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie D Nicora" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela D Norbeck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv247" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892953v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Cocklin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Podicheti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmayi Chandrasekhara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2014.02.019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018114v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116071v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abou-Ellail" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadhan Das" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisae Kojima" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.123893" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892962v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hassel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.221648.113" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191615v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hallais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Refsing Andersen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Clerici" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lener" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2720" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892972v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Feng" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hume Stroud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.182865.111" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892909v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W Earley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej T Wierzbicki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tucker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1914110" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787644v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Douet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Matia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1001225" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787658v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Samaha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delalande" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04061.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892981v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S Pikaard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0065-2296(10)53001-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tessadori" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van Zanten" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penka Pavlova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Clifton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000638" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02121738v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comella" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pontvianne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahmy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignols" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbezier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm1130" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164253v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Mat&#237;a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Tourmente" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Medina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E06-08-0751" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404574v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2025.05.030" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762975v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Irankunda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Andr&#233;s Cama&#241;o Echavarr&#237;a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Math&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762969v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977255v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886980v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886953v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976561v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976566v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976529v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sureau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Dussutour" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976539v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887852v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Weiss" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976551v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887924v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115397v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7318-7_7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115378v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boyer-Clavel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio S&#225;ez-Vasquez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3792-9_15" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190445v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gibert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Froelicher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/tel-02186748v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>