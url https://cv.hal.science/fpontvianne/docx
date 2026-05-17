--- v2 (2026-04-25)
+++ v3 (2026-05-17)
@@ -72,4605 +72,4739 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiologic, Genetic and Epigenetic Determinants of Water Deficit Tolerance in Fruit Trees</w:t>
+                <w:t xml:space="preserve">Investigation of allele-specific expression in citrus hybrids reveals the association between siRNA-mediated de novo methylation and high expression in citrus genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Khadidiatou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Cavelier</w:t>
+                <w:t xml:space="preserve">Anaïs Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Crastes</w:t>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renel Groenewald</w:t>
+                <w:t xml:space="preserve">Yann Froelicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (12), pp.1769. </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.uhag183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants14121769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhag183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110097v1</w:t>
+                <w:t xml:space="preserve">hal-05616193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The overlooked manipulation of nucleolar functions by plant pathogen effectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiologic, Genetic and Epigenetic Determinants of Water Deficit Tolerance in Fruit Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidiatou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ranty-Roby</w:t>
+                <w:t xml:space="preserve">Gabriel Cavelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
+                <w:t xml:space="preserve">Mathieu Crastes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Quentin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renel Groenewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1445097⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (12), pp.1769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants14121769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727909v1</w:t>
+                <w:t xml:space="preserve">hal-05110097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutathione-mediated thermomorphogenesis and heat stress responses in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The overlooked manipulation of nucleolar functions by plant pathogen effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ranty-Roby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avilien Dard</w:t>
+                <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizée Weiss</w:t>
+                <w:t xml:space="preserve">Michaël Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Bariat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Favery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad042⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1445097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068398v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrachromosomal circular DNA and structural variants highlight genome instability in Arabidopsis epigenetic mutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glutathione-mediated thermomorphogenesis and heat stress responses in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avilien Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Zhang</w:t>
+                <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assane Mbodj</w:t>
+                <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Soundiramourtty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Ghesquière</w:t>
+                <w:t xml:space="preserve">Valentine Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-41023-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192599v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicotianamine synthase activity affects nucleolar iron accumulation and impacts rDNA silencing and RNA methylation in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extrachromosomal circular DNA and structural variants highlight genome instability in Arabidopsis epigenetic mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Mbodj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Montacié</w:t>
+                <w:t xml:space="preserve">A. Soundiramourtty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Riondet</w:t>
+                <w:t xml:space="preserve">C. Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lili Wei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alizée Weiss</w:t>
+                <w:t xml:space="preserve">Alain Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad180⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.5236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41023-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097969v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrachromosomal circular DNA and structural variants highlight genome instability in Arabidopsis epigenetic mutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nicotianamine synthase activity affects nucleolar iron accumulation and impacts rDNA silencing and RNA methylation in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montacié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panpan Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Assane Mbodj</w:t>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abirami Soundiramourtty</w:t>
+                <w:t xml:space="preserve">Lili Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Llauro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Ghesquière</w:t>
+                <w:t xml:space="preserve">Tommy Darrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-41023-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (15), pp.4384-4400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766500v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant-specific DDR factor SOG1 increases chromatin mobility in response to DNA damage.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extrachromosomal circular DNA and structural variants highlight genome instability in Arabidopsis epigenetic mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lihua Zhao</w:t>
+                <w:t xml:space="preserve">Panpan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Mbodj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svenja Reeck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier da Ines</w:t>
+                <w:t xml:space="preserve">Abirami Soundiramourtty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embr.202254736⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.5236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41023-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814507v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANCHOR: A Technical Approach to Monitor Single-Copy Locus Localization in Planta</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">The plant-specific DDR factor SOG1 increases chromatin mobility in response to DNA damage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Meschichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihua Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svenja Reeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ingouff</w:t>
+                <w:t xml:space="preserve">Charles I. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Picart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Desset</w:t>
+                <w:t xml:space="preserve">Olivier da Ines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.677849⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embr.202254736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313521v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene dosage compensation of rRNA transcript levels in Arabidopsis thaliana lines with reduced ribosomal gene copy number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca B Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca B Lopez</w:t>
+                <w:t xml:space="preserve">Luca Tadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Fort</w:t>
+                <w:t xml:space="preserve">Aline V. Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Mchale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plcell/koab020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin domains in space and their functional implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ANCHOR: A Technical Approach to Monitor Single-Copy Locus Localization in Planta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Meschichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ingouff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Pontvianne</w:t>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang Liu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Desset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020, pp.1 - 10. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.677849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2019.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.677849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428536v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large tandem duplications affect gene expression, 3D organization, and plant–pathogen response</w:t>
+                <w:t xml:space="preserve">Chromatin domains in space and their functional implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariadna Picart-Picolo</w:t>
+                <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Grob</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.261586.120⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020, pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2019.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962580v1</w:t>
+                <w:t xml:space="preserve">hal-02428536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleolus-associated chromatin domains are maintained under heat stress, despite nucleolar reorganization in Arabidopsis thaliana</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Large tandem duplications affect gene expression, 3D organization, and plant–pathogen response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariadna Picart-Picolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Grob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Franek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10265-020-01201-3⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.261586.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925841v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional nuclear organization in Arabidopsis thaliana</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Nucleolus-associated chromatin domains are maintained under heat stress, despite nucleolar reorganization in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Picart-Picolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Grob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 133 (4), pp.479-488. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10265-020-01185-0⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 133 (4), pp.463-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10265-020-01201-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925853v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidying-up the plant nuclear space: domains, functions, and dynamics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional nuclear organization in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Grob</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa282⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (4), pp.479-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10265-020-01185-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925840v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosomal RNA genes shape chromatin domains associating with the nucleolus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tidying-up the plant nuclear space: domains, functions, and dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Mozgová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariadna Picart-Picolo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19491034.2019.1591106⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (17), pp.5160-5178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115403v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Effector from the Cyst Nematode Heterodera schachtii Derepresses Host rRNA Genes by Altering Histone Acetylation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Ribosomal RNA genes shape chromatin domains associating with the nucleolus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Picart-Picolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.18.00570⟩</w:t>
+              <w:t xml:space="preserve">Nucleus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.67-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19491034.2019.1591106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115392v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid incompatibility caused by an epiallele</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Effector from the Cyst Nematode Heterodera schachtii Derepresses Host rRNA Genes by Altering Histone Acetylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paramasivan Vijayapalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Todd Blevins</w:t>
+                <w:t xml:space="preserve">Tarek T. Hewezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Craig S. Pikaard</w:t>
+                <w:t xml:space="preserve">Thomas Baum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1700368114⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (11), pp.2795-2812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.18.00570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289585v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleolar Proteome Analysis and Proteasomal Activity Assays Reveal a Link between Nucleolus and 26S Proteasome in A. thaliana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Montacié</w:t>
+                <w:t xml:space="preserve">Hybrid incompatibility caused by an epiallele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd Blevins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Durut</w:t>
+                <w:t xml:space="preserve">David Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Opsomer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Craig S. Pikaard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01815⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (14), pp.3702-3707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1700368114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115384v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant nucleolar DNA: Green light shed on the role of Nucleolin in genome organization</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nucleolar Proteome Analysis and Proteasomal Activity Assays Reveal a Link between Nucleolus and 26S Proteasome in A. thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montacié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Durut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Opsomer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Palm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Comella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19491034.2016.1236167⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115388v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Nucleolus-Associated Chromatin Domains Reveals a Role for the Nucleolus in 3D Organization of the A. thaliana Genome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Plant nucleolar DNA: Green light shed on the role of Nucleolin in genome organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2016.07.016⟩</w:t>
+              <w:t xml:space="preserve">Nucleus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.11-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19491034.2016.1236167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115369v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective nucleolus organizer inactivation in Arabidopsis is a chromosome position-effect phenomenon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Nucleolus-Associated Chromatin Domains Reveals a Role for the Nucleolus in 3D Organization of the A. thaliana Genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pontvianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Durut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gireesha Mohannath</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Pontvianne</w:t>
+                <w:t xml:space="preserve">Veronika Pavlištová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Pikaard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karin Jaške</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113 (47), pp.13426-13431. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), pp.1574-1587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1608140113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2016.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115349v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome-specific NOR inactivation explains selective rRNA gene silencing and dosage control in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Selective nucleolus organizer inactivation in Arabidopsis is a chromosome position-effect phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Chandrasekhara</w:t>
+                <w:t xml:space="preserve">Gireesha Mohannath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Mohannath</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C S Pikaard</w:t>
+                <w:t xml:space="preserve">Craig Pikaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gad.273755.115⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (47), pp.13426-13431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1608140113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185936v1</w:t>
+                <w:t xml:space="preserve">hal-02115349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subunit compositions of Arabidopsis RNA polymerases I and III reveal Pol I- and Pol III-specific forms of the AC40 subunit and alternative forms of the C53 subunit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromosome-specific NOR inactivation explains selective rRNA gene silencing and dosage control in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chandrasekhara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Mohannath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd Blevins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas S Ream</w:t>
+                <w:t xml:space="preserve">F Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy R Haag</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C S Pikaard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv247⟩</w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (2), pp.177-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.273755.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892937v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-Step Process for Epigenetic Inheritance in Arabidopsis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
+                <w:t xml:space="preserve">Subunit compositions of Arabidopsis RNA polymerases I and III reveal Pol I- and Pol III-specific forms of the AC40 subunit and alternative forms of the C53 subunit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas S Ream</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy R Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross Cocklin</w:t>
+                <w:t xml:space="preserve">Carrie D Nicora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ram Podicheti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chinmayi Chandrasekhara</w:t>
+                <w:t xml:space="preserve">Angela D Norbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2014.02.019⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (8), pp.4163-4178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892953v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-step process for epigenetic inheritance in Arabidopsis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">A Two-Step Process for Epigenetic Inheritance in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todd Blevins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Cocklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ram Podicheti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinmayi Chandrasekhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 54 (1), pp.30-42. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 54, pp.30 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2014.02.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2014.02.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03018114v1</w:t>
+                <w:t xml:space="preserve">hal-04892953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Duplicated NUCLEOLIN Gene with Antagonistic Activity Is Required for Chromatin Organization of Silent 45S rDNA in Arabidopsis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Durut</w:t>
+                <w:t xml:space="preserve">A two-step process for epigenetic inheritance in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd Blevins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Cocklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ram Podicheti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Abou-Ellail</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hisae Kojima</w:t>
+                <w:t xml:space="preserve">Chinmayi Chandrasekhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.114.123893⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (1), pp.30-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2014.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116071v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subnuclear partitioning of rRNA genes between the nucleolus and nucleoplasm reflects alternative epiallelic states</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">A Duplicated NUCLEOLIN Gene with Antagonistic Activity Is Required for Chromatin Organization of Silent 45S rDNA in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Durut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abou-Ellail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Hassel</w:t>
+                <w:t xml:space="preserve">Sadhan Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisae Kojima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gad.221648.113⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (3), pp.1330-1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.114.123893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892962v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CBC-ARS2 stimulates 3'-end maturation of multiple RNA families and favors cap-proximal processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Refsing Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Clerici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Lener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (12), pp.1358--66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nsmb.2720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone methyltransferases regulating rRNA gene dose and dosage control in &amp;lt;i&amp;gt;Arabidopsis&amp;lt;/i&amp;gt;</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Subnuclear partitioning of rRNA genes between the nucleolus and nucleoplasm reflects alternative epiallelic states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pontvianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todd Blevins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinmayi Chandrasekhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wei Feng</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Mozgová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hume Stroud</w:t>
+                <w:t xml:space="preserve">Christiane Hassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 26, pp.945 - 957. </w:t>
+              <w:t xml:space="preserve">, 2013, 27, pp.1545 - 1550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gad.182865.111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gad.221648.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892972v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of HDA6-mediated rRNA gene silencing: suppression of intergenic Pol II transcription and differential effects on maintenance versus siRNA-directed cytosine methylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histone methyltransferases regulating rRNA gene dose and dosage control in &amp;lt;i&amp;gt;Arabidopsis&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd Blevins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinmayi Chandrasekhara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith W Earley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
+                <w:t xml:space="preserve">Wei Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrzej T Wierzbicki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Tucker</w:t>
+                <w:t xml:space="preserve">Hume Stroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 24 (11), pp.1119-1132. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gad.1914110⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 26, pp.945 - 957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.182865.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892909v1</w:t>
+                <w:t xml:space="preserve">hal-04892972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleolin is required for DNA methylation state and the expression of rRNA gene variants in Arabidopsis thaliana.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of HDA6-mediated rRNA gene silencing: suppression of intergenic Pol II transcription and differential effects on maintenance versus siRNA-directed cytosine methylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith W Earley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Douet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Comella</w:t>
+                <w:t xml:space="preserve">Andrzej T Wierzbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd Blevins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Matia</w:t>
+                <w:t xml:space="preserve">Sarah Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 (11), pp.e1001225. </w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (11), pp.1119-1132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1001225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gad.1914110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787644v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of protein factors and U3 snoRNAs from a Brassica oleracea RNP complex involved in the processing of pre-rRNA.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nucleolin is required for DNA methylation state and the expression of rRNA gene variants in Arabidopsis thaliana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abou-Ellail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Samaha</w:t>
+                <w:t xml:space="preserve">Julien Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Comella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Delorme</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francois Delalande</w:t>
+                <w:t xml:space="preserve">Isabel Matia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04061.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (11), pp.e1001225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1001225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787658v1</w:t>
+                <w:t xml:space="preserve">hal-00787644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis Histone Lysine Methyltransferases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Todd Blevins</w:t>
+                <w:t xml:space="preserve">Identification of protein factors and U3 snoRNAs from a Brassica oleracea RNP complex involved in the processing of pre-rRNA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Samaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig S Pikaard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0065-2296(10)53001-5⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (3), pp.383-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04061.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892981v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHYTOCHROME B and HISTONE DEACETYLASE 6 Control Light-Induced Chromatin Compaction in Arabidopsis thaliana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Tessadori</w:t>
+                <w:t xml:space="preserve">Arabidopsis Histone Lysine Methyltransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd Blevins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martijn van Zanten</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Craig S Pikaard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000638⟩</w:t>
+              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0065-2296(10)53001-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893014v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a ribonuclease III-like protein required for cleavage of the pre-rRNA in the 3′ETS in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PHYTOCHROME B and HISTONE DEACETYLASE 6 Control Light-Induced Chromatin Compaction in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tessadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van Zanten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Comella</w:t>
+                <w:t xml:space="preserve">Penka Pavlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pontvianne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Barbezier</w:t>
+                <w:t xml:space="preserve">Rachel Clifton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm1130⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121738v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Characterization of a ribonuclease III-like protein required for cleavage of the pre-rRNA in the 3′ETS in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Comella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pontvianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lahmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vignols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (4), pp.1163-1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm1130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Characterization of AtNUC-L1 reveals a central role of nucleolin in nucleolus organization and silencing of AtNUC-L2 gene in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Matía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Tourmente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (2), pp.369-79. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E06-08-0751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4680,870 +4814,870 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfing the ROS wave: HDA6's journey from chromatin to cytosolic stress granules. Unveiling redox-regulation of protein phase separation during heat stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd SFRRI Biennial Meeting 2025 "The New Era of Redox Biology: from Basic Biochemistry to Redox Omics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Galway, Ireland. pp.S7-S8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2025.05.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexing peptides: screening, separation and separation prediction in immobilized metal ion affinity chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Irankunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Development Symposium Europe, du 26 au 28 juin 2024, Nancy, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of metal-complexing peptides, separation and prediction of their separation in IMAC, up to their final application in emulsion systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Irankunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on Metal-Binding Peptides: Methodologies and Applications, 10th-12th July 2024, Toulouse France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christelle Hureau and Emilie Mathieu, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene dose, dosage and positioning control at the allelic level in plant cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30 years of the IGMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGMM, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutathione-mediated redox regulation of plant response to high temperature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avilien Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POG/SFRR joint meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GLUTATHIONE-MEDIATED REDOX REGULATION OF PLANT RESPONSE TO HIGH TEMPERATURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avilien Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop "Molecular responses of plants facing climate change"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribosomal RNA genes distribution and expression organize nucleolus- associated chromatin domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Plant Chromatin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EWPC, Jun 2019, Koln, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribosomal RNA genes distribution and expression organize nucleolus- associated chromatin domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epiplant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Epiplant, Feb 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5553,590 +5687,590 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANCHOR, a technical approach to visualize single-locus in planta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Sureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Dussutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ingouff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Epigenetics (EPIPLANT/SEB 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of chromatin dynamic in planta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Sureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Dussutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ingouff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Plant Chromatin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox regulation of histone acetylation in response to environmental stress in A. thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizee Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EpiPlant Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Banyuls - sur - Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANCHOR: a technical approach to monitor single-locus localization in planta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Dussutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ingouff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epiplant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Banyuls-sur-mer, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox regulation of histone acetylation in response to environmental stress in A. thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizee Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop "Molecular responses of plants facing climate change"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6146,237 +6280,237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method to Identify Nucleolus-Associated Chromatin Domains (NADs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Picart-Picolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1675, pp.99-109, 2018, Plant Chromatin Dynamics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-7318-7_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence-Activated Nucleolus Sorting in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boyer-Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Sáez-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Nucleolus : Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1455, pp.203-211, 2016, Methods in Molecular Biology, 978-1-4939-3790-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-3792-9_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6386,147 +6520,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of methylation and siRNA on differential allelic expression in a hybrid of distantly related citrus species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidiatou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Froelicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hufnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6536,105 +6670,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du nucléole dans l'organisation nucléaire chez Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Perpignan Via Domitia (UPVD), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02186748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId219"/>
+      <w:footerReference w:type="default" r:id="rId222"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6781,51 +6915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Diop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cavelier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Crastes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renel Groenewald" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14121769" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04727909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ranty-Roby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pontvianne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Quentin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1445097" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avilien Dard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bariat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Auverlot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fontaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad042" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Mbodj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soundiramourtty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llauro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41023-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097969v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montaci&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Darri&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad180" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766500v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Soundiramourtty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Meschichi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Zhao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Reeck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles I. White" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier da Ines" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202254736" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03313521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ingouff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.677849" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03133170v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca B Lopez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tadini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V. Probst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Mchale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02428536v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pontvianne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2019.11.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02962580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Picart-Picolo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grob" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Franek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.261586.120" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02925841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-020-01201-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02925853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-020-01185-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02925840v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaudin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Mozgov&#225;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa282" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115403v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19491034.2019.1591106" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115392v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paramasivan Vijayapalani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek T. Hewezi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baum" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00570" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289585v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Blevins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S. Pikaard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1700368114" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Durut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Opsomer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Palm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Comella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01815" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115388v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19491034.2016.1236167" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115369v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pavli&#353;tov&#225;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ja&#353;ke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.07.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireesha Mohannath" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Pikaard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1608140113" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chandrasekhara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mohannath" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pontvianne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Pikaard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.273755.115" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S Ream" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R Haag" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie D Nicora" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela D Norbeck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv247" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892953v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Cocklin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Podicheti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmayi Chandrasekhara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2014.02.019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018114v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116071v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abou-Ellail" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadhan Das" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisae Kojima" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.123893" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892962v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hassel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.221648.113" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191615v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hallais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Refsing Andersen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Clerici" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lener" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2720" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892972v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Feng" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hume Stroud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.182865.111" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892909v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W Earley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej T Wierzbicki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tucker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1914110" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787644v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Douet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Matia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1001225" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787658v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Samaha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delalande" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04061.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892981v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S Pikaard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0065-2296(10)53001-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tessadori" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van Zanten" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penka Pavlova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Clifton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000638" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02121738v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comella" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pontvianne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahmy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignols" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbezier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm1130" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164253v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Mat&#237;a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Tourmente" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Medina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E06-08-0751" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404574v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2025.05.030" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762975v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Irankunda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Andr&#233;s Cama&#241;o Echavarr&#237;a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Math&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762969v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977255v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886980v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886953v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976561v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976566v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976529v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sureau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Dussutour" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976539v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887852v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Weiss" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976551v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887924v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115397v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7318-7_7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115378v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boyer-Clavel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio S&#225;ez-Vasquez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3792-9_15" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190445v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gibert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Froelicher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/tel-02186748v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05616193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Diop" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Froelicher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhag183" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110097v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cavelier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Crastes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renel Groenewald" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14121769" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04727909v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ranty-Roby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pontvianne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Quentin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1445097" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avilien Dard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bariat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Auverlot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fontaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad042" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Mbodj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soundiramourtty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llauro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41023-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097969v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montaci&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Darri&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad180" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Soundiramourtty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Meschichi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Zhao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Reeck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles I. White" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier da Ines" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202254736" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03133170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca B Lopez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tadini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V. Probst" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Mchale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03313521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ingouff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.677849" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02428536v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pontvianne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2019.11.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02962580v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Picart-Picolo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grob" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Franek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.261586.120" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02925841v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-020-01201-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02925853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-020-01185-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02925840v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Santos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaudin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Mozgov&#225;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa282" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115403v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19491034.2019.1591106" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115392v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paramasivan Vijayapalani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek T. Hewezi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baum" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00570" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Blevins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S. Pikaard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1700368114" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115384v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Durut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Opsomer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Palm" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Comella" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01815" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115388v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19491034.2016.1236167" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115369v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pavli&#353;tov&#225;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ja&#353;ke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.07.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115349v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireesha Mohannath" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Pikaard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1608140113" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185936v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chandrasekhara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mohannath" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pontvianne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Pikaard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.273755.115" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S Ream" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R Haag" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie D Nicora" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela D Norbeck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv247" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892953v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Cocklin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Podicheti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmayi Chandrasekhara" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2014.02.019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018114v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abou-Ellail" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadhan Das" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisae Kojima" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.123893" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191615v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hallais" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Refsing Andersen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Clerici" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lener" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2720" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892962v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hassel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.221648.113" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892972v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Feng" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hume Stroud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.182865.111" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W Earley" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej T Wierzbicki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tucker" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1914110" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787644v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Douet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Matia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1001225" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787658v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Samaha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delalande" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04061.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892981v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S Pikaard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0065-2296(10)53001-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893014v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tessadori" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van Zanten" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penka Pavlova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Clifton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000638" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02121738v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pontvianne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahmy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignols" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbezier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm1130" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164253v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Mat&#237;a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Tourmente" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Medina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E06-08-0751" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404574v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2025.05.030" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762975v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Irankunda" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Andr&#233;s Cama&#241;o Echavarr&#237;a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Math&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762969v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977255v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886980v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886953v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976561v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976566v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976529v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sureau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Dussutour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976539v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887852v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Weiss" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976551v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887924v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115397v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7318-7_7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115378v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boyer-Clavel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio S&#225;ez-Vasquez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3792-9_15" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190445v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gibert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/tel-02186748v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>