--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -1773,260 +1773,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threshold selection, mitosis and dual mutation in cooperative co-evolution: application to medical 3d tomography</w:t>
+                <w:t xml:space="preserve">Joint Simulation of Transmission X-ray Imaging on GPU and Patient's Respiration on CPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPSN 2010, 11th International Conference on Parallel Problem Solving From Nature.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">American Association of Physicists in Medicine Annual Meeting - AAPM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783841v1</w:t>
+                <w:t xml:space="preserve">hal-00485720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Simulation of Transmission X-ray Imaging on GPU and Patient's Respiration on CPU</w:t>
+                <w:t xml:space="preserve">Threshold selection, mitosis and dual mutation in cooperative co-evolution: application to medical 3d tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Rocchisani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Physicists in Medicine Annual Meeting - AAPM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">PPSN 2010, 11th International Conference on Parallel Problem Solving From Nature.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485720v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing An Immersive Ultrasound Guided Needle Puncture Simulator</w:t>
               </w:r>
@@ -2556,51 +2556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103857v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Lea Pointon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianci Wen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Tugwell-Allsup" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Patrick Vidal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2023.100513" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072581v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron S&#250;jar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107500" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Mitchell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Letang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2021.10.014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731910v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P. Vidal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2213251" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05129468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Afshari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Albiol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Corbi Bellot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Louise Brun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/evm.20251974" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shatha F. Al-Maliki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2_8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354095v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Gardner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shatha Al-Maliki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lutton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cgvc.20181216" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266292v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sujar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meuleman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cgvc.20171279" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237833v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/vcbm.20151228" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783832v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rocchisani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783332v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P Vidal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783841v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485720v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Frederic Villard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Holbrey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel W John" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509830v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Sinha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T. Flood" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kessel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheena Johnson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carianne Hunt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Woolnough" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103857v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Lea Pointon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianci Wen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Tugwell-Allsup" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Patrick Vidal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2023.100513" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072581v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron S&#250;jar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107500" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Mitchell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Letang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2021.10.014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731910v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P. Vidal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2213251" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05129468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Afshari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Albiol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Corbi Bellot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Louise Brun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/evm.20251974" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shatha F. Al-Maliki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2_8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354095v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Gardner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shatha Al-Maliki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lutton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cgvc.20181216" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266292v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sujar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meuleman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cgvc.20171279" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237833v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/vcbm.20151228" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783832v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rocchisani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783332v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P Vidal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485720v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Frederic Villard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Holbrey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel W John" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509830v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Sinha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T. Flood" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kessel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheena Johnson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carianne Hunt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Woolnough" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>