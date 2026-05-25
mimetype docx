--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -1016,252 +1016,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary interactive analysis of MRI gastric images using a multiobjective cooperative-coevolution Ssheme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shatha F. Al-Maliki</w:t>
+                <w:t xml:space="preserve">MRI Gastric images processing using a multiobjective fly algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shatha Al-Maliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Boué</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics and Visual Computing (CGVC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Parallel Problem Solving from Nature, PPSN 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266289v1</w:t>
+                <w:t xml:space="preserve">hal-02266292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI Gastric images processing using a multiobjective fly algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shatha Al-Maliki</w:t>
+                <w:t xml:space="preserve">Evolutionary interactive analysis of MRI gastric images using a multiobjective cooperative-coevolution Ssheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shatha F. Al-Maliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Boue</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parallel Problem Solving from Nature, PPSN 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Graphics and Visual Computing (CGVC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Swansea, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/cgvc.20181216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266292v1</w:t>
+                <w:t xml:space="preserve">hal-02266289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">gVirtualXRay: Virtual X-Ray Imaging Library on GPU</w:t>
               </w:r>
@@ -1557,782 +1557,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New genetic operators in the fly algorithm: application to medical PET image reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck P. Vidal</w:t>
+                <w:t xml:space="preserve">Artificial evolution for PET and SPECT reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck P Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rocchisani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVOIASP, Evolutionary Computation in Image Analysis and Signal Processing, EvoApplications 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Istambul, Turkey</w:t>
+              <w:t xml:space="preserve">AAPM Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783832v1</w:t>
+                <w:t xml:space="preserve">hal-00783332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial evolution for PET and SPECT reconstruction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joint Simulation of Transmission X-ray Imaging on GPU and Patient's Respiration on CPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPM Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">American Association of Physicists in Medicine Annual Meeting - AAPM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783332v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Simulation of Transmission X-ray Imaging on GPU and Patient's Respiration on CPU</w:t>
+                <w:t xml:space="preserve">Threshold selection, mitosis and dual mutation in cooperative co-evolution: application to medical 3d tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Rocchisani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Physicists in Medicine Annual Meeting - AAPM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">PPSN 2010, 11th International Conference on Parallel Problem Solving From Nature.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485720v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threshold selection, mitosis and dual mutation in cooperative co-evolution: application to medical 3d tomography</w:t>
+                <w:t xml:space="preserve">New genetic operators in the fly algorithm: application to medical PET image reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Rocchisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Rocchisani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPSN 2010, 11th International Conference on Parallel Problem Solving From Nature.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">EVOIASP, Evolutionary Computation in Image Analysis and Signal Processing, EvoApplications 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783841v1</w:t>
+                <w:t xml:space="preserve">hal-00783832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing An Immersive Ultrasound Guided Needle Puncture Simulator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Simulation in Medical Training and Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Frederic Villard</w:t>
+                <w:t xml:space="preserve">Amrita Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Holbrey</w:t>
+                <w:t xml:space="preserve">Karen T. Flood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel W John</w:t>
+                <w:t xml:space="preserve">David Kessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Bello</w:t>
+                <w:t xml:space="preserve">Sheena Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carianne Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of Medicine Meets Virtual Reality 17 (MMVR17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Long Beach, California, United States. pp.398-400</w:t>
+              <w:t xml:space="preserve">Radiological Society of North America - RSNA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849194v1</w:t>
+                <w:t xml:space="preserve">hal-00509830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Simulation in Medical Training and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amrita Sinha</w:t>
+                <w:t xml:space="preserve">Developing An Immersive Ultrasound Guided Needle Puncture Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck P Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen T. Flood</w:t>
+                <w:t xml:space="preserve">Pierre-Frederic Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Kessel</w:t>
+                <w:t xml:space="preserve">Richard Holbrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheena Johnson</w:t>
+                <w:t xml:space="preserve">Nigel W John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carianne Hunt</w:t>
+                <w:t xml:space="preserve">Fernando Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiological Society of North America - RSNA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Proceeding of Medicine Meets Virtual Reality 17 (MMVR17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Long Beach, California, United States. pp.398-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509830v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of virtual reality simulators in interventional radiology: the ImaGiNe-S CIRSE 2008 experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amrita Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheena Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carianne Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Woolnough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2556,51 +2556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103857v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Lea Pointon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianci Wen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Tugwell-Allsup" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Patrick Vidal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2023.100513" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072581v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron S&#250;jar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107500" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Mitchell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Letang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2021.10.014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731910v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P. Vidal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2213251" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05129468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Afshari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Albiol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Corbi Bellot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Louise Brun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/evm.20251974" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shatha F. Al-Maliki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2_8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354095v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Gardner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shatha Al-Maliki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lutton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cgvc.20181216" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266292v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sujar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meuleman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cgvc.20171279" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237833v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/vcbm.20151228" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783832v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rocchisani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783332v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P Vidal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485720v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Frederic Villard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Holbrey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel W John" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509830v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Sinha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T. Flood" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kessel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheena Johnson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carianne Hunt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Woolnough" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103857v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Lea Pointon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianci Wen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Tugwell-Allsup" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Patrick Vidal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2023.100513" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072581v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron S&#250;jar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107500" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Mitchell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Letang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2021.10.014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731910v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P. Vidal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2213251" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05129468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Afshari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Albiol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Corbi Bellot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Louise Brun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/evm.20251974" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shatha F. Al-Maliki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2_8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354095v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Gardner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shatha Al-Maliki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lutton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266292v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266289v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cgvc.20181216" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sujar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meuleman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cgvc.20171279" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237833v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/vcbm.20151228" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P Vidal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rocchisani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783841v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Sinha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T. Flood" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kessel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheena Johnson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carianne Hunt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Frederic Villard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Holbrey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel W John" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bello" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Woolnough" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>