--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -174,2866 +174,2976 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortus Interruptus : Trier des phoques en O(n log(n))</w:t>
+                <w:t xml:space="preserve">Coalitional manipulation of voting rules: simulations on empirical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Caizergues</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Constitutional Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10602-022-09376-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003794v1</w:t>
-[...1464 lines deleted...]
-                <w:t xml:space="preserve">hal-00874096v1</w:t>
+                <w:t xml:space="preserve">hal-05573536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing Manipulability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sortus Interruptus : Trier des phoques en O(n log(n))</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Caizergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mathieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Workshop on Computational Social Choice (ComSoC - 14)</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why Instant-Runoff Voting Is So Resilient to Coalitional Manipulation: Phase Transitions in the Perturbed Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Foundation for Autonomous Agents and Multiagent Systems, May 2025, Detroit (Michigan), United States. pp.658-666</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anytime Sorting Algorithms (Extended Version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Caizergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd International Joint Conference on Artificial Intelligence (IJCAI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Jeju City, Jeju Island, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aggregating Correlated Estimations with (Almost) no Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Delemazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th European Conference on Artificial Intelligence (ECAI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Kraków, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trier des cochons sauvages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Caizergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Cargese, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie à géométrie variable (à l'usage des algorithmes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Delemazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALGOTEL 2021 - 23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of Approval Voting in Poisson Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 ACM Conference on Economics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Phoenix, AZ, United States. pp.317-320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3328526.3329643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon, Turing and Hats: Information Theory Incompleteness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> WITMSE 2017 - Tenth Workshop on Information Theoretic Methods in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voting by Sequential Elimination with few Voters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2017/19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can a Condorcet Rule Have a Low Coalitional Manipulability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noirie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Den Haag, Netherlands. pp.707-715</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SVVAMP: Simulator of Various Voting Algorithms in Manipulating Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noirie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thirtieth AAAI Conference on Artificial Intelligence (AAAI-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Phoenix, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometry on the Utility Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Kloeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noirie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourth International Conference on Algorithmic Decision Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lexington, United States. pp.16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23114-3_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometry on the Utility Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Kloeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noirie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 12th Meeting of the Society for Social Choice and Welfare (SSCW 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élection d'un chemin dans un réseau : étude de la manipulabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noirie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01095992v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élection du Best Paper AlgoTel 2012 : étude de la manipulabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noirie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Manipulability of Voting Systems: Application to Multi-Operator Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noirie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Workshop on Internet Charging and QoS Technologies (ICQT 2013, collocated with the 9th International Conference on Network and Service Management CNSM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Zurich, Switzerland. pp.292-297</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voter coordination in elections : a case for approval voting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Reducing Manipulability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...59 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noirie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifth International Workshop on Computational Social Choice (ComSoC - 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Pittsburgh, United States. , 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...334 lines deleted...]
-                <w:t xml:space="preserve">hal-03223762v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SVVAMP: Simulator of Various Voting Algorithms in Manipulating Populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Voter coordination in elections : a case for approval voting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...48 lines deleted...]
-                <w:t xml:space="preserve">hal-01135109v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03162184v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making a voting system depend only on orders of preference reduces its manipulability rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Voter Autrement 2017 for the French Presidential Election — The data of the In Situ Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Blanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Baujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...48 lines deleted...]
-                <w:t xml:space="preserve">hal-01009136v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making most voting systems meet the Condorcet criterion reduces their manipulability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Voter Autrement 2017 for the French Presidential Election</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Blanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Baujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...48 lines deleted...]
-                <w:t xml:space="preserve">hal-01009134v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02379941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupure enharmonique, complétude et applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Voter Autrement 2017 - Online Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Blanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Baujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...114 lines deleted...]
-                <w:t xml:space="preserve">hal-00692096v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (2)</w:t>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards less manipulable voting systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">SVVAMP: Simulator of Various Voting Algorithms in Manipulating Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">tel-03654945v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noirie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inria. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Making a voting system depend only on orders of preference reduces its manipulability rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noirie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2014, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making most voting systems meet the Condorcet criterion reduces their manipulability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noirie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2014, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Manipulability of Voting Systems: Application to Multi-Carrier Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noirie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2012-04-001, 2012, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupure enharmonique, complétude et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards less manipulable voting systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Modeling and Simulation. Université Pierre et Marie Curie - Paris VI, 2015. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015PA066519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03654945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers des modes de scrutin moins manipulables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université Pierre et Marie Curie - Paris VI, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015PA066519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01242440v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3101,51 +3211,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44C09CF2"/>
+    <w:nsid w:val="F4E9DF6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3332,51 +3442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fradurand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0861-0028" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192885146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003794v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Caizergues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086533v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571472v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195384v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Delemazure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213987v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delemazure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mac&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Nunez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3328526.3329643" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01609246v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/19" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369877v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noirie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222871v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kloeckner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096018v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986060v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874096v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162184v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223803v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Blanch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Baujard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrade Igersheim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379941v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135109v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009136v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694023v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692096v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03654945v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066519" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01242440v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fradurand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0861-0028" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192885146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10602-022-09376-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Caizergues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571472v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195384v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Delemazure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077471v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213987v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delemazure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mac&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Nunez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3328526.3329643" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675019v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01609246v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/19" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369877v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noirie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369835v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222871v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kloeckner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_12" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096018v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162184v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223803v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Blanch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Baujard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrade Igersheim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379941v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223762v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009136v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03654945v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066519" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01242440v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>