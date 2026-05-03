--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -577,217 +577,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregating Correlated Estimations with (Almost) no Training</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theo Delemazure</w:t>
+                <w:t xml:space="preserve">Trier des cochons sauvages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Conference on Artificial Intelligence (ECAI 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Kraków, Poland</w:t>
+              <w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195384v1</w:t>
+                <w:t xml:space="preserve">hal-04077471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trier des cochons sauvages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Caizergues</w:t>
+                <w:t xml:space="preserve">Aggregating Correlated Estimations with (Almost) no Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Delemazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Cargese, France</w:t>
+              <w:t xml:space="preserve">26th European Conference on Artificial Intelligence (ECAI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077471v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie à géométrie variable (à l'usage des algorithmes)</w:t>
               </w:r>
@@ -1485,230 +1485,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry on the Utility Space</w:t>
+                <w:t xml:space="preserve">Élection d'un chemin dans un réseau : étude de la manipulabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th Meeting of the Society for Social Choice and Welfare (SSCW 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096018v1</w:t>
+                <w:t xml:space="preserve">hal-00986050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élection d'un chemin dans un réseau : étude de la manipulabilité</w:t>
+                <w:t xml:space="preserve">Geometry on the Utility Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">The 12th Meeting of the Society for Social Choice and Welfare (SSCW 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986050v1</w:t>
+                <w:t xml:space="preserve">hal-01096018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élection du Best Paper AlgoTel 2012 : étude de la manipulabilité</w:t>
               </w:r>
@@ -3211,51 +3211,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4E9DF6B"/>
+    <w:nsid w:val="DE9A437C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3442,51 +3442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fradurand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0861-0028" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192885146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10602-022-09376-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Caizergues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571472v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195384v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Delemazure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077471v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213987v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delemazure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mac&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Nunez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3328526.3329643" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675019v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01609246v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/19" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369877v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noirie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369835v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222871v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kloeckner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_12" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096018v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162184v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223803v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Blanch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Baujard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrade Igersheim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379941v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223762v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009136v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03654945v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066519" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01242440v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fradurand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0861-0028" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192885146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10602-022-09376-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Caizergues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571472v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Delemazure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213987v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delemazure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mac&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Nunez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3328526.3329643" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675019v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01609246v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/19" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369877v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noirie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369835v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222871v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kloeckner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_12" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096018v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162184v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223803v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Blanch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Baujard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrade Igersheim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379941v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223762v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009136v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03654945v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066519" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01242440v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>