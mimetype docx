--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -66,1675 +66,1675 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de la cognition sociale et du fonctionnement exécutif dans le devenir fonctionnel des patients souffrant de bipolarité : revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jülide Öztürk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Traykova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFR CAP-Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifier l’évolution cognitive dans la sclérose en plaques : quels sont les indices les plus fiables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Audrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefaniak Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hautecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de neurologie en langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Lyon, France. Revue neurologique, 176, pp.S18-S19, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.01.093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifier l’évolution cognitive dans la sclérose en plaques : quels sont les indices les plus fiables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hautecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Neurologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, E-congrès, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural activations during cognitive and affective theory of mind processing in healthy adults with a family history of alcohol use disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benzerouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Portefaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54 (5), pp.1034-1044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0033291723002854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of executive functions and theory of mind in adults with a family history of alcohol use disorder: Combined group and single‐case analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benzerouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gondrexon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcohol, Clinical and Experimental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 48 (2), pp.362-374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/acer.15238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial emotion recognition processes according to schizotypal personality traits: An eye-tracking study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Brain-derived neurotrophic factor Val66Met polymorphism moderates the relationship between impulsivity, negative emotions, and binge drinking intensity in university students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benzerouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Schmid</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2023.06.006⟩</w:t>
+              <w:t xml:space="preserve">Alcohol and Alcoholism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (5), pp.505-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/alcalc/agad043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153346v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain-derived neurotrophic factor Val66Met polymorphism moderates the relationship between impulsivity, negative emotions, and binge drinking intensity in university students</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Séverine Lannoy</w:t>
+                <w:t xml:space="preserve">Assessing cognitive changes in multiple sclerosis: criteria for a reliable decision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Barrière</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kwiatkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hautecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcohol and Alcoholism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/alcalc/agad043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (4), pp.321-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13803395.2023.2232122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137833v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing cognitive changes in multiple sclerosis: criteria for a reliable decision</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Facial emotion recognition processes according to schizotypal personality traits: An eye-tracking study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Durtette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Hautecoeur</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Obert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13803395.2023.2232122⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 190, pp.60 - 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2023.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205316v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le burn-out est-il une entité nosographique distincte ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Deleau</w:t>
+                <w:t xml:space="preserve">Faux Pas Recognition and Executive Processes in Patients with Alcohol Use Disorder: Toward an Investigation of Interindividual Heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benzerouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Kaladjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2020.07.001⟩</w:t>
+              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/arclin/acab072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923491v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faux Pas Recognition and Executive Processes in Patients with Alcohol Use Disorder: Toward an Investigation of Interindividual Heterogeneity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arthur Kaladjian</w:t>
+                <w:t xml:space="preserve">Le burn-out est-il une entité nosographique distincte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/arclin/acab072⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (3), pp.241-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2020.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348590v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component process analysis of verbal memory in a sample of students with a binge drinking pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benzerouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12, pp.100323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.abrep.2020.100323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of Executive Function Abilities in Recently Detoxified Patients with Alcohol Use Disorder: Evidence from a Cluster Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benzerouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Limosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/acer.14517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009148v1</w:t>
-              </w:r>
-[...406 lines deleted...]
-                <w:t xml:space="preserve">hal-03024242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1752,103 +1752,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déficits de la reconnaissance des émotions comme facteur de vulnérabilité préalable dans le trouble d’usage d’alcool : une étude en Eye tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benzerouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kaladjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Rémoise des Jeunes Chercheurs en Santé - Edition 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Reims, France</w:t>
@@ -1877,103 +1877,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficulté de reconnaissance du faux pas dans le trouble de l’usage d’alcool est-elle de nature exécutive ? Intérêt de l’analyse de cas uniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benzerouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kaladjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Groupe de Réflexion en Psychopathologie Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Caen, France</w:t>
@@ -1996,359 +1996,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hétérogénéité des capacités de fonctions exécutives dans les troubles d’usage d’alcool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cognitive heterogeneity in alcohol use disorders: cluster analysis reveals distinct profiles of executive functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benzerouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Limosin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Kaladjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès International d’Addictologie de l’ALBATROS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Troisième édition de la Journée Scientifique des Jeunes Chercheur en Psychologie (JSJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, E-congrès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009312v1</w:t>
+                <w:t xml:space="preserve">hal-03024307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive heterogeneity in alcohol use disorders: cluster analysis reveals distinct profiles of executive functioning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L’hétérogénéité des capacités de fonctions exécutives dans les troubles d’usage d’alcool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benzerouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Limosin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Kaladjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième édition de la Journée Scientifique des Jeunes Chercheur en Psychologie (JSJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, E-congrès, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès International d’Addictologie de l’ALBATROS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024307v1</w:t>
+                <w:t xml:space="preserve">hal-03009312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing cognitive changes in Multiple Sclerosis: which change index is the most reliable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hautecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th annual meeting of the International MS Cognition Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2542,51 +2542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04221483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benzerouk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barri&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portefaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291723002854" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gondrexon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.15238" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04153346v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Durtette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Schmid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barri&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Obert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2023.06.006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04137833v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benzerouk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agad043" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kwiatkowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hautecoeur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2023.2232122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923491v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deleau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.07.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348590v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kaladjian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acab072" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03417335v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2020.100323" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009148v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Limosin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14517" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943069v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;lide &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Traykova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04277722v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Audrey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniak Nicolas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lenne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.01.093" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024242v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442139v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348593v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009312v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943069v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;lide &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barri&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Schmid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Traykova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04277722v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Audrey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniak Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hautecoeur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.01.093" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024242v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04221483v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benzerouk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barri&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portefaix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291723002854" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gondrexon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.15238" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04137833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benzerouk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agad043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kwiatkowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2023.2232122" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04153346v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Durtette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Obert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2023.06.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Moreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kaladjian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acab072" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923491v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deleau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.07.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03417335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2020.100323" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Limosin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14517" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442139v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348593v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024307v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009312v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>