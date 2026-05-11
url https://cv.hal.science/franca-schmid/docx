--- v1 (2026-04-11)
+++ v2 (2026-05-11)
@@ -66,1669 +66,1794 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la cognition sociale et du fonctionnement exécutif dans le devenir fonctionnel des patients souffrant de bipolarité : revue de littérature</w:t>
+                <w:t xml:space="preserve">Contrôle de l'interférence émotionnelle : influence de la consigne lors d'une tâche de Flanker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jülide Öztürk</w:t>
+                <w:t xml:space="preserve">Julide Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Henry</w:t>
+                <w:t xml:space="preserve">Martina Traykova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Traykova</w:t>
+                <w:t xml:space="preserve">Arthur Kaladjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFR CAP-Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique des Jeunes Chercheuses et Chercheurs en Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943069v1</w:t>
+                <w:t xml:space="preserve">hal-05487172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifier l’évolution cognitive dans la sclérose en plaques : quels sont les indices les plus fiables ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de la cognition sociale et du fonctionnement exécutif dans le devenir fonctionnel des patients souffrant de bipolarité : revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jülide Öztürk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Traykova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de neurologie en langue française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFR CAP-Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277722v1</w:t>
+                <w:t xml:space="preserve">hal-04943069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifier l’évolution cognitive dans la sclérose en plaques : quels sont les indices les plus fiables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hautecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Neurologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, E-congrès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifier l’évolution cognitive dans la sclérose en plaques : quels sont les indices les plus fiables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Audrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefaniak Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hautecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024242v1</w:t>
+                <w:t xml:space="preserve">Bruno Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de neurologie en langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Lyon, France. Revue neurologique, 176, pp.S18-S19, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.01.093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural activations during cognitive and affective theory of mind processing in healthy adults with a family history of alcohol use disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benzerouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Portefaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54 (5), pp.1034-1044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0033291723002854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of executive functions and theory of mind in adults with a family history of alcohol use disorder: Combined group and single‐case analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benzerouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gondrexon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcohol, Clinical and Experimental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 48 (2), pp.362-374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/acer.15238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain-derived neurotrophic factor Val66Met polymorphism moderates the relationship between impulsivity, negative emotions, and binge drinking intensity in university students</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Séverine Lannoy</w:t>
+                <w:t xml:space="preserve">Facial emotion recognition processes according to schizotypal personality traits: An eye-tracking study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Durtette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franca Schmid</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Obert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcohol and Alcoholism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/alcalc/agad043⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 190, pp.60 - 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2023.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137833v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing cognitive changes in multiple sclerosis: criteria for a reliable decision</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+                <w:t xml:space="preserve">Brain-derived neurotrophic factor Val66Met polymorphism moderates the relationship between impulsivity, negative emotions, and binge drinking intensity in university students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benzerouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Schmid</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Hautecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13803395.2023.2232122⟩</w:t>
+              <w:t xml:space="preserve">Alcohol and Alcoholism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (5), pp.505-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/alcalc/agad043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205316v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial emotion recognition processes according to schizotypal personality traits: An eye-tracking study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Apolline Durtette</w:t>
+                <w:t xml:space="preserve">Assessing cognitive changes in multiple sclerosis: criteria for a reliable decision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Lang</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kwiatkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hautecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2023.06.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (4), pp.321-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13803395.2023.2232122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153346v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faux Pas Recognition and Executive Processes in Patients with Alcohol Use Disorder: Toward an Investigation of Interindividual Heterogeneity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arthur Kaladjian</w:t>
+                <w:t xml:space="preserve">Le burn-out est-il une entité nosographique distincte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/arclin/acab072⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (3), pp.241-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2020.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348590v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le burn-out est-il une entité nosographique distincte ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Deleau</w:t>
+                <w:t xml:space="preserve">Faux Pas Recognition and Executive Processes in Patients with Alcohol Use Disorder: Toward an Investigation of Interindividual Heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benzerouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Kaladjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2020.07.001⟩</w:t>
+              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/arclin/acab072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923491v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component process analysis of verbal memory in a sample of students with a binge drinking pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benzerouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12, pp.100323. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abrep.2020.100323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of Executive Function Abilities in Recently Detoxified Patients with Alcohol Use Disorder: Evidence from a Cluster Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benzerouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Limosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acer.14517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1738,664 +1863,664 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déficits de la reconnaissance des émotions comme facteur de vulnérabilité préalable dans le trouble d’usage d’alcool : une étude en Eye tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benzerouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kaladjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Rémoise des Jeunes Chercheurs en Santé - Edition 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficulté de reconnaissance du faux pas dans le trouble de l’usage d’alcool est-elle de nature exécutive ? Intérêt de l’analyse de cas uniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benzerouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kaladjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Groupe de Réflexion en Psychopathologie Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive heterogeneity in alcohol use disorders: cluster analysis reveals distinct profiles of executive functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benzerouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Limosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kaladjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième édition de la Journée Scientifique des Jeunes Chercheur en Psychologie (JSJC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, E-congrès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hétérogénéité des capacités de fonctions exécutives dans les troubles d’usage d’alcool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benzerouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Limosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès International d’Addictologie de l’ALBATROS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing cognitive changes in Multiple Sclerosis: which change index is the most reliable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lenne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hautecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th annual meeting of the International MS Cognition Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2542,51 +2667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943069v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;lide &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barri&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Schmid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Traykova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04277722v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Audrey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniak Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hautecoeur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.01.093" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024242v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04221483v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benzerouk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barri&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portefaix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291723002854" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gondrexon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.15238" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04137833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benzerouk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agad043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kwiatkowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2023.2232122" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04153346v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Durtette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Obert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2023.06.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Moreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kaladjian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acab072" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923491v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deleau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.07.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03417335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2020.100323" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Limosin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14517" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442139v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348593v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024307v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009312v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julide Ozturk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Traykova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barri&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Schmid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kaladjian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;lide &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024242v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hautecoeur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lenne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04277722v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Audrey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniak Nicolas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.01.093" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04221483v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benzerouk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barri&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portefaix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291723002854" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501432v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gondrexon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.15238" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04153346v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Durtette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Obert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2023.06.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04137833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benzerouk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agad043" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kwiatkowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2023.2232122" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923491v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.07.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Moreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acab072" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03417335v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2020.100323" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009148v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Limosin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14517" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442139v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348593v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009312v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>