--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -575,291 +575,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Loading Conditions in Finite Element Analysis Assessed by HR-pQCT on Ex Vivo Fracture Prediction</w:t>
+                <w:t xml:space="preserve">Dual-energy CT hybridation and kernel processing effects on the estimation of bone mineral mass and density: a calcination study on ex vivo human femur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Revel</w:t>
+                <w:t xml:space="preserve">Philippe Paul Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Szulc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2021.116206⟩</w:t>
+              <w:t xml:space="preserve">Osteoporosis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (4), pp.909-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00198-021-06210-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353915v3</w:t>
+                <w:t xml:space="preserve">hal-03463649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-energy CT hybridation and kernel processing effects on the estimation of bone mineral mass and density: a calcination study on ex vivo human femur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Loading Conditions in Finite Element Analysis Assessed by HR-pQCT on Ex Vivo Fracture Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+                <w:t xml:space="preserve">Martin Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Chuzel</w:t>
+                <w:t xml:space="preserve">Francois Duboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawel Szulc</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33 (4), pp.909-920. </w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 154, 29p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00198-021-06210-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2021.116206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463649v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353915v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of breast, kidney, and thyroid tumours measured by AFM: relationship with tissue structure</w:t>
               </w:r>
@@ -979,51 +979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A credible homogenized finite element model to predict radius fracture in the case of a forward fall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gardegaront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1031,51 +1031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 131, 43p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1371,226 +1371,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection des personnes en situation de handicap dans les transports routiers en cas de choc - Application aux usagers de fauteuil roulant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical behaviour of the in vivo paediatric and adult trunk during respiratory physiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vajda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal de l'Orthopédie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 228 (1), pp. 27-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954411913512282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311090v1</w:t>
+                <w:t xml:space="preserve">hal-01431751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of the in vivo paediatric and adult trunk during respiratory physiotherapy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protection des personnes en situation de handicap dans les transports routiers en cas de choc - Application aux usagers de fauteuil roulant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Journal de l'Orthopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (54), pp. 2469-2470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0954411913512282⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01431751v1</w:t>
+                <w:t xml:space="preserve">hal-01311090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo analysis of thoracic mechanical response variability under belt loading: Specific behavior and relationship to age, gender and BMI</w:t>
               </w:r>
@@ -1602,51 +1602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stapp Car Crash Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 57, pp. 59-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1710,51 +1710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Compigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (5), pp. 883-889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1827,51 +1827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Vajda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2262,51 +2262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Hybrid III, THOR-alpha and PMHS response in frontal sled tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2366,51 +2366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Maxilla Bone Response to 30° oriented Impacts and Comparison with Frontal Bone Impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3185,51 +3185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rongieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3774,549 +3774,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two models to predict vertebral failure loads on the same experimental dataset</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Heidsieck</w:t>
+                <w:t xml:space="preserve">Dimension measurements from pictures of tensile test samples: guidelines to improve reproducibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanette Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMBBE 2023, 18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France. 1p</w:t>
+              <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095040v1</w:t>
+                <w:t xml:space="preserve">hal-04177349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A protocol for the local mechanical characterisation of metastatic bone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+                <w:t xml:space="preserve">Reproducibility of a finite element model of the human femur in torsional load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Auvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille B. Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Maastricht, France. 1p</w:t>
+              <w:t xml:space="preserve">48e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble (France), France. pp.S86-S88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178032v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimension measurements from pictures of tensile test samples: guidelines to improve reproducibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Lafon</w:t>
+                <w:t xml:space="preserve">A protocol for the local mechanical characterisation of metastatic bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands. 1p</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Maastricht, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177349v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility of a finite element model of the human femur in torsional load</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Auvinet</w:t>
+                <w:t xml:space="preserve">Intra-operator comparison of two models to predict vertebral failure on the same experimental dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heidsieck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyrille B. Confavreux</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48e Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Grenoble (France), France. pp.S86-S88</w:t>
+              <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289749v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra and inter operator variability in a finite element model of vertebra for failure load prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4324,51 +4324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Maastricht, France. 1p</w:t>
@@ -4391,523 +4391,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-operator comparison of two models to predict vertebral failure on the same experimental dataset</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+                <w:t xml:space="preserve">Development of a surrogate model to represent drones in head impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ragonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beillas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands. 1p</w:t>
+              <w:t xml:space="preserve">48e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.S315-S317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184931v1</w:t>
+                <w:t xml:space="preserve">hal-04290124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning for bone segmentation: towards automating failure load simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+                <w:t xml:space="preserve">Pressure-based abdominal injury prediction for the THOR-50M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Trosseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Compigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48e Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.S27-S29</w:t>
+              <w:t xml:space="preserve">27th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Yokohama, Japan. 31p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288748v1</w:t>
+                <w:t xml:space="preserve">hal-04087231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a surrogate model to represent drones in head impacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Pozzi</w:t>
+                <w:t xml:space="preserve">Deep learning for bone segmentation: towards automating failure load simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48e Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.S315-S317</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.S27-S29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290124v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-based abdominal injury prediction for the THOR-50M</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Beillas</w:t>
+                <w:t xml:space="preserve">Comparison of two models to predict vertebral failure loads on the same experimental dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heidsieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sabine Compigne</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Yokohama, Japan. 31p</w:t>
+              <w:t xml:space="preserve">CMBBE 2023, 18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087231v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de prédiction de la force à rupture du fémur métastatique : caractérisation des propriétés mécaniques de tumeurs</w:t>
               </w:r>
@@ -5393,51 +5393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic properties of tumour tissue: relation with structure and composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5512,286 +5512,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des propriétés mécaniques visco-élastiques des tumeurs solides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prédiction du risque lésionnel lors d'impacts avec les drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35e congrès français de rhumatologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bron, France. 15p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932485v1</w:t>
+                <w:t xml:space="preserve">hal-03828162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replicability of a finite element model to quantify human femur failure load</w:t>
+                <w:t xml:space="preserve">Evaluation ex-vivo du risque de fracture sur fémur métastatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gardegaront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal. 1p</w:t>
+              <w:t xml:space="preserve">3ème Forum en Auvergne-Rhône-Alpes des labEx en Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739888v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture sensitivity of a human head model in surrogate drone impacts</w:t>
               </w:r>
@@ -5879,372 +5840,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation ex-vivo du risque de fracture sur fémur métastatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+                <w:t xml:space="preserve">Prédiction de la résistance à la rupture par simulation numérique de vertèbres avec métastases osseuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Follet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Forum en Auvergne-Rhône-Alpes des labEx en Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France. 1p</w:t>
+              <w:t xml:space="preserve">JFBTM 2022, 22emes Journées Françaises de Biologie des Tissus Minéralisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, La Baule Escoublac, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894752v1</w:t>
+                <w:t xml:space="preserve">hal-03657418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction du risque lésionnel lors d'impacts avec les drones</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation des propriétés mécaniques visco-élastiques des tumeurs solides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Decaussin-Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Paparel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctorants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35e congrès français de rhumatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2022.10.188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828162v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la résistance à la rupture par simulation numérique de vertèbres avec métastases osseuses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+                <w:t xml:space="preserve">Replicability of a finite element model to quantify human femur failure load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Sas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Mitton</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFBTM 2022, 22emes Journées Françaises de Biologie des Tissus Minéralisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, La Baule Escoublac, France. 1p</w:t>
+              <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657418v1</w:t>
+                <w:t xml:space="preserve">hal-03739888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles biomécaniques pour estimer la résistance d'os métastatiques : quelle est leur fiabilité ?</w:t>
               </w:r>
@@ -6269,51 +6269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gardegaront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6368,51 +6368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure load prediction on vertebrae using numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6474,652 +6474,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties and structure of tumour microenvironment in breast, kidney, and thyroid cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Paparel</w:t>
+                <w:t xml:space="preserve">La reproductibilité inter-laboratoires de simulation numérique pour prédire la résistance d'os métastatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Cancer Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France. 1p</w:t>
+              <w:t xml:space="preserve">Journée reproductibilité, Labex Primes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Villeurbanne, France. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844795v1</w:t>
+                <w:t xml:space="preserve">hal-03926367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation ex-vivo du risque de fracture sur fémur métastatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bermond</w:t>
+                <w:t xml:space="preserve">Mechanical properties and structure of tumour microenvironment in breast, kidney, and thyroid cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Follet</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Decaussin-Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Paparel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journée partenariat - Laboratoire d&amp;apos;Excellence PRIMES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Jonage, France. 1p</w:t>
+              <w:t xml:space="preserve">5th International Cancer Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737829v1</w:t>
+                <w:t xml:space="preserve">hal-03844795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reproductibilité inter-laboratoires de simulation numérique pour prédire la résistance d'os métastatique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation ex-vivo du risque de fracture sur fémur métastatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gardegaront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée reproductibilité, Labex Primes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Villeurbanne, France. 3p</w:t>
+              <w:t xml:space="preserve">3ème journée partenariat - Laboratoire d&amp;apos;Excellence PRIMES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Jonage, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926367v1</w:t>
+                <w:t xml:space="preserve">hal-03737829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone, cancer, and metastasis: what does the personalized numerical model bring?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of two finite element analyses to assess metastatic vertebral failure load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc A Stadelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron N Alkalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONITOS, BONe InTerdisciplinary sympOSium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, New-York, United States. 37p</w:t>
+              <w:t xml:space="preserve">QMSKI 2022, 23rd International Workshop on Quantitative Musculoskeletal Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noordwijk, Netherlands. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692091v1</w:t>
+                <w:t xml:space="preserve">hal-03709664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two finite element analyses to assess metastatic vertebral failure load</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bone, cancer, and metastasis: what does the personalized numerical model bring?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wyssem Lokbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ron N Alkalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QMSKI 2022, 23rd International Workshop on Quantitative Musculoskeletal Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Noordwijk, Netherlands. 1p</w:t>
+              <w:t xml:space="preserve">BONITOS, BONe InTerdisciplinary sympOSium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, New-York, United States. 37p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709664v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex vivo experiments on vertebral segments with simulated lytic metastases</w:t>
               </w:r>
@@ -7224,277 +7224,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation in vivo du risque de fracture de fémurs métastatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+                <w:t xml:space="preserve">Effect of density to mechanical properties relationships on simulated vertebral failure load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctorants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, BRON, France. 33p</w:t>
+              <w:t xml:space="preserve">46ème Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint Etienne, France. pp S308-S309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435997v1</w:t>
+                <w:t xml:space="preserve">hal-03479707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of density to mechanical properties relationships on simulated vertebral failure load</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+                <w:t xml:space="preserve">Evaluation in vivo du risque de fracture de fémurs métastatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Saint Etienne, France. pp S308-S309</w:t>
+              <w:t xml:space="preserve">Séminaire doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, BRON, France. 33p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479707v1</w:t>
+                <w:t xml:space="preserve">hal-03435997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure load prediction of metastatic femur mechanical characterization and finite element modelling</w:t>
               </w:r>
@@ -7599,553 +7599,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-operator variability of a finite element model of femurs with and without simulated metastatic defects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Levillain</w:t>
+                <w:t xml:space="preserve">UNet based automatic femur segmentation with few annotated data for bone fracture prediction: from pre-processing to segmentation assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gardegaront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Ali Agha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Mitton</w:t>
+                <w:t xml:space="preserve">David Jicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESB2021, 26th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Milan, Italy. 1p</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis and Artificial Intelligence, 2nd Sino French Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282325v1</w:t>
+                <w:t xml:space="preserve">hal-03406187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground Impact Study: Experimental analysis of the severity of a sUAS impact with a human being</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Beillas</w:t>
+                <w:t xml:space="preserve">Comparison of single vertebra models including endplates for failure load estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amuse UX Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Budapest, Hungary. 32p</w:t>
+              <w:t xml:space="preserve">ESB2021, 26th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Milan, Italy. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182057v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNet based automatic femur segmentation with few annotated data for bone fracture prediction: from pre-processing to segmentation assessments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+                <w:t xml:space="preserve">Inter-operator variability of a finite element model of femurs with and without simulated metastatic defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gardegaront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Jicquel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cadot</w:t>
+                <w:t xml:space="preserve">Said Ali Agha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis and Artificial Intelligence, 2nd Sino French Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online, France. 2p</w:t>
+              <w:t xml:space="preserve">ESB2021, 26th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Milan, Italy. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406187v1</w:t>
+                <w:t xml:space="preserve">hal-03282325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of single vertebra models including endplates for failure load estimation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+                <w:t xml:space="preserve">Ground Impact Study: Experimental analysis of the severity of a sUAS impact with a human being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESB2021, 26th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Milan, Italy. 1p</w:t>
+              <w:t xml:space="preserve">Amuse UX Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Budapest, Hungary. 32p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280788v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiment on ex-vivo vertebrae for numeric model evaluation: bone metastasis cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wyssem Lokbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8207,351 +8207,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex vivo experiments on femurs to assess metastatic bone strength</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Failure load prediction of metastatic vertebrae using numerical simulation. Modelathon 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Riglet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+                <w:t xml:space="preserve">Cyrille Confraveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e Congrès de la Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Modelathon 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Sheffield, United Kingdom. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006919v1</w:t>
+                <w:t xml:space="preserve">hal-02475770v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure load prediction of metastatic vertebrae using numerical simulation. Modelathon 2020</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Confraveux</w:t>
+                <w:t xml:space="preserve">Ex vivo experiments on femurs to assess metastatic bone strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Riglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Chaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelathon 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Metz, France. pp S260-S261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475770v2</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radius fracture risk prediction using numerical simulation including realistic boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelathon 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Sheffield, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8628,51 +8628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Bron, France. 27p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8697,90 +8697,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specimen-specific finite element prediction of surface strain at the distal radius in a fall configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visite HCERES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8805,90 +8805,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specimen-specific finite element prediction of surface strain at the distal radius in a fall configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45e Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Metz, France. pp S257-S259, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8922,51 +8922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drone impact on human beings : Experimental investigation with sUAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9024,463 +9024,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344606v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Metastatic Bone Strength</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a Finite Element Model to Predict Radius Bone Strain in a Fall Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée Scientifique MSDAVENIR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44è congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, POITIERS, France. pp.S202-S204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383848v1</w:t>
+                <w:t xml:space="preserve">hal-02441203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Finite Element Model to Predict Radius Bone Strain in a Fall Configuration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation of Metastatic Bone Strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44è congrès de la Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème Journée Scientifique MSDAVENIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, PARIS, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441203v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution pQCT micro-architectural parameters to predict bone failure in the case of a forward fall</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Prédiction du risque de fracture par simulation numérique intégrant des conditions de chargement réalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Duboeuf</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASBMR 2018 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, MONTREAL, Canada. p. 209</w:t>
+              <w:t xml:space="preserve">Séminaire doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bron, France. 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877373v3</w:t>
+                <w:t xml:space="preserve">hal-03432171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Resolution pQCT micro-architectural parameters to predict bone failure in the case of a forward fall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Duboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9516,312 +9499,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction du risque de fracture par simulation numérique intégrant des conditions de chargement réalistes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">High resolution pQCT micro architectureal parameters to predict bone failure in the case of forward fall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Follet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Duboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctorants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASBMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Montreal, Canada. pp.S1-S464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.3621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432171v1</w:t>
+                <w:t xml:space="preserve">hal-02352410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution pQCT micro architectureal parameters to predict bone failure in the case of forward fall</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">High Resolution pQCT micro-architectural parameters to predict bone failure in the case of a forward fall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Duboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASBMR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASBMR 2018 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, MONTREAL, Canada. p. 209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbmr.3621⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02352410v1</w:t>
+                <w:t xml:space="preserve">hal-01877373v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical strength prediction of tumoral bones using numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Palierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10237,597 +10237,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costal cartilage elasticity can be estimated non-destructively using speed of sound</w:t>
+                <w:t xml:space="preserve">Automatisation de véhicules et situation d'urgence : études expérimentales des effets sur les occupants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Quesnot</w:t>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Zorgani</w:t>
+                <w:t xml:space="preserve">Karine Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Catheline</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Mitton</w:t>
+                <w:t xml:space="preserve">Xuguang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème congrés de la société de biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, PARIS, France. 3 p</w:t>
+              <w:t xml:space="preserve">Les Innovatives, Voiture du futur, CNRS - Ifsttar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, PARIS, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310283v1</w:t>
+                <w:t xml:space="preserve">hal-01320345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvements thoraco-abdominaux et capacités respiratoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposal for a modified THOR lower abdomen including abdominal twin pressure sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Compigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bruyère-Garnier</w:t>
+                <w:t xml:space="preserve">Mitsutoshi Masuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique LBMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bron, France</w:t>
+              <w:t xml:space="preserve">ESV2015 - 24th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Gothenburg, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434814v1</w:t>
+                <w:t xml:space="preserve">hal-01310549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatisation de véhicules et situation d'urgence : études expérimentales des effets sur les occupants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Expérimentations in vivo pour l'analyse biomécanique de situations d'urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bruyere</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anurag Soni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Innovatives, Voiture du futur, CNRS - Ifsttar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, PARIS, France. 1 p</w:t>
+              <w:t xml:space="preserve">CFMT, Journée scientifique du Collège Français de Médecine du Trafic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320345v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for a modified THOR lower abdomen including abdominal twin pressure sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Compigne</w:t>
+                <w:t xml:space="preserve">Costal cartilage elasticity can be estimated non-destructively using speed of sound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Quesnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitsutoshi Masuda</w:t>
+                <w:t xml:space="preserve">Ali Zorgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Hanen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Bermond</w:t>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESV2015 - 24th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Gothenburg, France. 15 p</w:t>
+              <w:t xml:space="preserve">40ème congrés de la société de biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, PARIS, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310549v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentations in vivo pour l'analyse biomécanique de situations d'urgence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Robert</w:t>
+                <w:t xml:space="preserve">Mouvements thoraco-abdominaux et capacités respiratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyère-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFMT, Journée scientifique du Collège Français de Médecine du Trafic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique LBMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316737v1</w:t>
+                <w:t xml:space="preserve">hal-03434814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumped element model of THORNT and PMHS abdomen under seatbelt and impactor loading</w:t>
               </w:r>
@@ -10852,51 +10852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Compigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vezin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11053,493 +11053,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human abdomen behaviour and injury mechanisms during a crash</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vezin</w:t>
+                <w:t xml:space="preserve">In vivo assessment of the mechanical properties of the child cortical bone using quantitative computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Payen de La Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctorants - Ifsttar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Bron, France. 43 p</w:t>
+              <w:t xml:space="preserve">7th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357486v1</w:t>
+                <w:t xml:space="preserve">hal-01064310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo assessment of the mechanical properties of the child cortical bone using quantitative computed tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation in vivo des propriétés mécaniques des côtes de l'enfant, à partir de tomodensitométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yumin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J-B Pialat</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Payen de La Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">Séminaire du Groupe de Recherche en Biomécanique des Chocs (GRBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, PARIS, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064310v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation in vivo des propriétés mécaniques des côtes de l'enfant, à partir de tomodensitométrie</w:t>
+                <w:t xml:space="preserve">Comportement du thorax in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyère-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Groupe de Recherche en Biomécanique des Chocs (GRBC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, PARIS, France. 20 p</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique LBMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323984v1</w:t>
+                <w:t xml:space="preserve">hal-03434878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement du thorax in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human abdomen behaviour and injury mechanisms during a crash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Desbats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Mitton</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Compigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique LBMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Bron, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctorants - Ifsttar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Bron, France. 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434878v1</w:t>
+                <w:t xml:space="preserve">hal-01357486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo characterization of the child rib mechanical properties using quantitative computed tomography</w:t>
               </w:r>
@@ -11676,51 +11676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stapp Car Crash Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, ORLANDO, United States. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11739,454 +11739,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of Child Rib Bone Hounsfield Units using in vivo Computed Tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Sandoz</w:t>
+                <w:t xml:space="preserve">Relationship between human rib mechanical properties and cortical bone density measured by high-resolution quantitative computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaki Sidelkeir</w:t>
+                <w:t xml:space="preserve">Yuan Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Badina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Mitton</w:t>
+                <w:t xml:space="preserve">Rafaa Ellouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Research Council on the Biomechanics of Injury</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sweden. pp.270-279</w:t>
+              <w:t xml:space="preserve">38e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marseille, France. pp. 191-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065589v1</w:t>
+                <w:t xml:space="preserve">hal-01315919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between human rib mechanical properties and cortical bone density measured by high-resolution quantitative computed tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yumin Zhu</w:t>
+                <w:t xml:space="preserve">Variability of Child Rib Bone Hounsfield Units using in vivo Computed Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Fang</w:t>
+                <w:t xml:space="preserve">Zaki Sidelkeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Badina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rafaa Ellouz</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38e Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Marseille, France. pp. 191-192</w:t>
+              <w:t xml:space="preserve">International Research Council on the Biomechanics of Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sweden. pp.270-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315919v1</w:t>
+                <w:t xml:space="preserve">hal-01065589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pressure-based abdominal insert for THOR-NT</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protection des personnes en situation de handicap dans les transports routiers en cas de choc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Compigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSAE Annual Congress Society of Automotive Engineers of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Yokohama, Japan. 4 p</w:t>
+              <w:t xml:space="preserve">ISPO France, 25e congrès de l'International Society for Prosthetics and Orthotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lyon, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316475v1</w:t>
+                <w:t xml:space="preserve">hal-01316680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Response of THOR-NT Thorax and Abdomen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsutoshi Masuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Compigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12218,260 +12166,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection des personnes en situation de handicap dans les transports routiers en cas de choc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometrical personalization of human FE model using palpable markers on volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Compigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPO France, 25e congrès de l'International Society for Prosthetics and Orthotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Lyon, France. 6 p</w:t>
+              <w:t xml:space="preserve">37e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp. 298-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316680v1</w:t>
+                <w:t xml:space="preserve">hal-01315901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical personalization of human FE model using palpable markers on volunteers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Poulard</w:t>
+                <w:t xml:space="preserve">A pressure-based abdominal insert for THOR-NT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Bruyere</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsutoshi Masuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Compigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp. 298-300</w:t>
+              <w:t xml:space="preserve">JSAE Annual Congress Society of Automotive Engineers of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Yokohama, Japan. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315901v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between the mechanics of the in vivo child and adult trunk during chest physiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yumin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12604,90 +12604,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the improvement of crash test dummies in order to decrease abdominal injuries in road accidents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Compigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsutoshi Masuda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Technical Conference on the Enhanced Safety of Vehicles ESV Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, WASHINGTON, United States. 13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12725,90 +12725,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorax vulnerability of elderly car users – elderly 2009-2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyère-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baraton Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vajda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du groupe d’échanges et de recherches Ifsttar (Geri) Situation de handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bron, France</w:t>
@@ -12932,51 +12932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo test protocol for analysis of thorax response under belt loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Compigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13040,51 +13040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo test protocol for analysis of thorax response under belt loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Compigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13148,51 +13148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure in vivo des volumes respiratoires au cours d’un chargement dynamique frontal du thorax pour la validation d’un modèle en éléments finis avancé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birien Mélanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyère-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13446,51 +13446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13526,407 +13526,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties assessment of child trunk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vajda</w:t>
+                <w:t xml:space="preserve">Preliminary results of the thoracic and abdominal compliance in children on different ventilatory programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Stagnara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the International Society of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, TOULON, France. pp. 39-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255840903065167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469153v1</w:t>
+                <w:t xml:space="preserve">hal-01738739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results of the thoracic and abdominal compliance in children on different ventilatory programs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sécurité de la retenue des utilisateurs de fauteuils roulants dans les transports routiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e Congrès de la Société de Biomécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire PREDIT du Groupe Opérationnel 2, Accessibilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255840903065167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01738739v1</w:t>
+                <w:t xml:space="preserve">hal-03187509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité de la retenue des utilisateurs de fauteuils roulants dans les transports routiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Dolivet</w:t>
+                <w:t xml:space="preserve">Mechanical properties assessment of child trunk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vajda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PREDIT du Groupe Opérationnel 2, Accessibilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">22nd Congress of the International Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, CAPE TOWN, South Africa. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187509v1</w:t>
+                <w:t xml:space="preserve">hal-01469153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traumatismes du segment lombo pelvi femoral et leurs conséquences dans l'accidentologie routière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13964,90 +13964,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of thoracic compliance in children on different ventilatory programs using digital video cameras : Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Stagnara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Stagnara</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Déborah Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14083,718 +14083,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties assessment of child trunk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vajda</w:t>
+                <w:t xml:space="preserve">Etude de la compliance thoracique des enfants sous différents programmes ventilatoires, résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Stagnara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion équipe biomécanique – LBMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Bron, France</w:t>
+              <w:t xml:space="preserve">34e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, TOULON, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615300v1</w:t>
+                <w:t xml:space="preserve">hal-01738729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la compliance thoracique des enfants sous différents programmes ventilatoires, résultats préliminaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical Properties assessment of child trunk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vajda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyère-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, TOULON, France. 1 p</w:t>
+              <w:t xml:space="preserve">Réunion équipe biomécanique – LBMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01738729v1</w:t>
+                <w:t xml:space="preserve">hal-03615300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety review of wheelchair users in road passenger vehicles</w:t>
+                <w:t xml:space="preserve">Les traumatismes du rachis cervical et leurs conséquences dans l'accidentologie routière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vezin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33e Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, COMPIEGNE, France</w:t>
+              <w:t xml:space="preserve">9ème Journée Nationale de Réeducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, HAUTEVILLE-LOMPNES, France. pp. 20-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347867v1</w:t>
+                <w:t xml:space="preserve">hal-02461282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la Modélisation Géométrique et Mécanique du Tronc de l'Enfant</w:t>
+                <w:t xml:space="preserve">Contribution à la modélisation géométrique et mécanique du tronc de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laporte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Groupement De Recherche (GDR) 2610 Biomécanique des chocs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Bron, France</w:t>
+              <w:t xml:space="preserve">Journée de Rencontre des doctorants 2e année du réseau ParisTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, PARIS, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435079v1</w:t>
+                <w:t xml:space="preserve">hal-01350055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la modélisation géométrique et mécanique du tronc de l'enfant</w:t>
+                <w:t xml:space="preserve">Contribution à la Modélisation Géométrique et Mécanique du Tronc de l'Enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Rencontre des doctorants 2e année du réseau ParisTech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, PARIS, France. 1 p</w:t>
+              <w:t xml:space="preserve">Séminaire du Groupement De Recherche (GDR) 2610 Biomécanique des chocs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350055v1</w:t>
+                <w:t xml:space="preserve">hal-03435079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traumatismes du rachis cervical et leurs conséquences dans l'accidentologie routière</w:t>
+                <w:t xml:space="preserve">Safety review of wheelchair users in road passenger vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vezin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Journée Nationale de Réeducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, HAUTEVILLE-LOMPNES, France. pp. 20-35</w:t>
+              <w:t xml:space="preserve">33e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, COMPIEGNE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461282v1</w:t>
+                <w:t xml:space="preserve">hal-01347867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de la compliance thoracique chez le nourrisson : étude préliminaire</w:t>
               </w:r>
@@ -14990,359 +14990,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worldsid Small Female Side Dummy Specifications and Prototype Evaluation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation du tronc de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mallein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, LYON, France</w:t>
+              <w:t xml:space="preserve">Soirée Thématique, Association Hautevilloise pour la recherche et l’Étude en Kinésithérapie (AHREK)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Hauteville Lompnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447235v1</w:t>
+                <w:t xml:space="preserve">hal-03436033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du tronc de l’enfant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation Géométrique et Mécanique du Tronc de l'Enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soirée Thématique, Association Hautevilloise pour la recherche et l’Étude en Kinésithérapie (AHREK)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Hauteville Lompnes, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Groupement De Recherche (GDR) 2610 Biomécanique des chocs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436033v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Géométrique et Mécanique du Tronc de l'Enfant</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Serre</w:t>
+                <w:t xml:space="preserve">Worldsid Small Female Side Dummy Specifications and Prototype Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Been</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riske Meijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laporte</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Bortenschlager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hynd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Groupement De Recherche (GDR) 2610 Biomécanique des chocs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Bron, France</w:t>
+              <w:t xml:space="preserve">20th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435114v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WorldSID Small Female Side Impact Dummy Pelvis Guided Mass Impactor tests</w:t>
               </w:r>
@@ -15445,77 +15445,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldsid 5th Female Dummy, Overview of Prototype testing - APROSYS WP 5.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Been</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Bortenschlager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Damm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15622,51 +15622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, MUNICH, Germany. pp.S155, </w:t>
@@ -15704,51 +15704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of the Small Female WorldSID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Been</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenwen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16066,51 +16066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16152,51 +16152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in the development of a regulatory test procedure for neck protection in rear-end impacts, status of the EEVC WG20 and WG12 joint activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hynd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel van Ratingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16398,51 +16398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Verriest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16640,64 +16640,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel van Ratingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kees Waagmeester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Been</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hynd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Kallieris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16752,51 +16752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human response to a frontal sled deceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16955,51 +16955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human face response to 30° degree oriented impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17074,247 +17074,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and evaluation of the ES-2 side impact dummy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Enrico Becchio</w:t>
+                <w:t xml:space="preserve">Comparison of head and thorax cadaver and hybrid III responses to a frontal sled deceleration for the validation of a car occupant mathematical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESV 2001 - 17th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
+              <w:t xml:space="preserve">17th International Technical Conference on the Enhanced Safety of Vehicles (ESV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, AMSTERDAM, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412740v1</w:t>
+                <w:t xml:space="preserve">hal-02447564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of head and thorax cadaver and hybrid III responses to a frontal sled deceleration for the validation of a car occupant mathematical model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Bruyere</w:t>
+                <w:t xml:space="preserve">Development and evaluation of the ES-2 side impact dummy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel van Ratingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jac Wismans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Becchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjark Kreuzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Technical Conference on the Enhanced Safety of Vehicles (ESV)</w:t>
+              <w:t xml:space="preserve">ESV 2001 - 17th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, AMSTERDAM, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447564v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human body tests for the validation of a car occupant mathematical model</w:t>
               </w:r>
@@ -17419,333 +17419,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human response to a frontal sled deceleration test for the validation of a car occupant model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resistance versus angular movement law of the glenohumeral joint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maiffredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRCOBI 2000, International Conference on the Biomechanics of Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, MONTPELLIER, France. 1 p</w:t>
+              <w:t xml:space="preserve">XXV Congres de la société de biomécanique; XI Congress of the canadian society for biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, MONTREAL, Canada. p72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355728v1</w:t>
+                <w:t xml:space="preserve">hal-02129206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance versus angular movement law of the glenohumeral joint</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human response to a frontal sled deceleration test for the validation of a car occupant model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV Congres de la société de biomécanique; XI Congress of the canadian society for biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, MONTREAL, Canada. p72</w:t>
+              <w:t xml:space="preserve">IRCOBI 2000, International Conference on the Biomechanics of Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, MONTPELLIER, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129206v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global stop behaviour of the shoulder complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Malak</w:t>
+                <w:t xml:space="preserve">Michel Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maiffredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18063,51 +18063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative contribution of the thoracic components to the global behavior of the thorax - experimental methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18294,256 +18294,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation mathématique du mannequin de choc latéral utilisé pour la réglementation en sécurité routière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du comportement du bassin soumis à un chocs latéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Caire</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Voiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HARBOURUIC, Numérisation 3D - Human modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, PARIS, France. 11 p</w:t>
+              <w:t xml:space="preserve">XXIIIeme congrès de la société de biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, VILLEURBANNE, France. p 104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461590v1</w:t>
+                <w:t xml:space="preserve">hal-02166800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement du bassin soumis à un chocs latéral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation mathématique du mannequin de choc latéral utilisé pour la réglementation en sécurité routière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Youcef Talantikite</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIeme congrès de la société de biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, VILLEURBANNE, France. p 104</w:t>
+              <w:t xml:space="preserve">HARBOURUIC, Numérisation 3D - Human modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, PARIS, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166800v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de la réponse de la face humaine et de celle du mannequin lors d'impacts</w:t>
               </w:r>
@@ -18998,921 +18998,921 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite element model of the pedestrian leg in lateral impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protection of pedestrians against leg injuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cesari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESV 1994, 14th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1994, MUNICH, Germany. pp. 199-209</w:t>
+              <w:t xml:space="preserve">14th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1994, MUNICH, Germany. pp. 1137-1138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453253v1</w:t>
+                <w:t xml:space="preserve">hal-02451013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of airbag inflation on the cinematic and the lesions of motorcyclist;Influence du gonflement d'un air bag sur la cinématique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advances in finite element modelling of the EUROSID-1 dummy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Ruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marcault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lasry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eberhard Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1994, MUNICH, Germany. pp. 1241-1246</w:t>
+              <w:t xml:space="preserve">ESV 1994, 14th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1994, MUNICH, Germany. pp. 1058-1078</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450957v1</w:t>
+                <w:t xml:space="preserve">hal-02449669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of pedestrians against leg injuries</w:t>
+                <w:t xml:space="preserve">Optimization of pedestrian leg injury protection using a biofidelic human leg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1994, MUNICH, Germany. pp. 1137-1138</w:t>
+              <w:t xml:space="preserve">IRCOBI conference on the biomechanics of impact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1994, LYON, France. pp. 303-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451013v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in finite element modelling of the EUROSID-1 dummy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of human facial tolerance and mechanical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Haddak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESV 1994, 14th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1994, MUNICH, Germany. pp. 1058-1078</w:t>
+              <w:t xml:space="preserve">14th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1994, MUNICH, Germany. pp. 128-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02449669v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of pedestrian leg injury protection using a biofidelic human leg</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cesari</w:t>
+                <w:t xml:space="preserve">The effect of airbag inflation on the cinematic and the lesions of motorcyclist;Influence du gonflement d'un air bag sur la cinématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Bouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRCOBI conference on the biomechanics of impact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1994, LYON, France. pp. 303-313</w:t>
+              <w:t xml:space="preserve">14th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1994, MUNICH, Germany. pp. 1241-1246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269196v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of human facial tolerance and mechanical models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A finite element model of the pedestrian leg in lateral impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ham</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cesari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1994, MUNICH, Germany. pp. 128-135</w:t>
+              <w:t xml:space="preserve">ESV 1994, 14th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1994, MUNICH, Germany. pp. 199-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451044v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thoracic and pelvis human response to impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual predictive testing of biomechanical effects of impacts on the human leg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Ramet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cesari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1994, MUNICH, Germany. pp. 100-109</w:t>
+              <w:t xml:space="preserve">PAM&amp;apos;94 Fourth international conference on virtual predictive testingof industrial prototypes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, PARIS, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02452773v1</w:t>
+                <w:t xml:space="preserve">hal-02452839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual predictive testing of biomechanical effects of impacts on the human leg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thoracic and pelvis human response to impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cesari</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michelle Ramet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAM&amp;apos;94 Fourth international conference on virtual predictive testingof industrial prototypes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, PARIS, France. 10 p</w:t>
+              <w:t xml:space="preserve">14th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1994, MUNICH, Germany. pp. 100-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02452839v1</w:t>
+                <w:t xml:space="preserve">hal-02452773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite element model of the pedestrian knee-joint in lateral impact</w:t>
               </w:r>
@@ -20697,211 +20697,211 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision de la réponse du système main-bras à une situation vibratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Dimnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Gaertner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joannès Dimnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Bruits et Vibrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1988, MONTPELLIER, France. 4 p</w:t>
+              <w:t xml:space="preserve">the United Kingdom and French Joint Meeting on Human Response to Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1988, NANCY, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350487v1</w:t>
+                <w:t xml:space="preserve">hal-01350484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision de la réponse du système main-bras à une situation vibratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannès Dimnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Gaertner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the United Kingdom and French Joint Meeting on Human Response to Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1988, NANCY, France. 6 p</w:t>
+              <w:t xml:space="preserve">Journées Bruits et Vibrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1988, MONTPELLIER, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350484v1</w:t>
+                <w:t xml:space="preserve">hal-01350487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20945,51 +20945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Beillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Compigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21398,77 +21398,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Stagnara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visite AERES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Bron, France</w:t>
@@ -21510,51 +21510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of passenger car rear occupants, adbdominal response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21827,51 +21827,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex vivo experiment on vertebral body with defect representing bone metastasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wyssem Lokbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21937,51 +21937,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (10)</w:t>
+        <w:t xml:space="preserve">Rapport (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -22297,51 +22297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marin-Lamellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2010, 100 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -22920,138 +22920,204 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 1999, 51 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement d'algorithme en vue de modélisation dynamique en biomécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DEA mécanique. 1987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement biomécanique des usagers des transports lors de chargements rapides ex vivo et in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Université Claude Bernard Lyon 1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01352863v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23061,207 +23127,106 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dynamique du système main-bras en régime vibratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Université Claude Bernard Lyon 1, 1990. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">tel-02318012v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-03673634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId427"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -23337,51 +23302,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08605C58"/>
+    <w:nsid w:val="2C50E97A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23485,51 +23450,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74379186"/>
+    <w:nsid w:val="4A993882"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23633,51 +23598,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="767E45CF"/>
+    <w:nsid w:val="73A2B353"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23870,51 +23835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franccois-bermond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4979-4097" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056873670" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/O-4195-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gardegaront" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Sas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brizard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Levillain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bermond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106676" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803712v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Saillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66934-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353915v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Revel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Duboeuf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Follet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2021.116206" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paul Wagner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chuzel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Szulc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-021-06210-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Confavreux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Decaussin-Petrucci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Durieux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paparel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101555" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652290v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105206" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127591v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Allard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110265" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumin Zhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Payen de La Garanderie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pialat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sandoz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/2471368" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311090v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431751v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruyere-Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vajda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411913512282" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938308v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poulard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919874v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Compigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.12.021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vajda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alonzo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2011.02.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWZPWG63-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Attali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dolivet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2010.10.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L75G6HP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B van Don" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M van Ratingen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vezin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2003-22-0023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Verriest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2002-22-0001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093198v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bouquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ramet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Ruckert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marcault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lasry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Haug" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cesari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/922528" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560721v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heidsieck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_35" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355509v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264428v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jourdain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Baptiste Pialat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630198v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Massardier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Guinard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630154v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Auvinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B. Confavreux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753023v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630186v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700030v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pozzi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ragonet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coussa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beillas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095040v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178032v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Levillain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177349v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lafon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Chassagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierrat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289749v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Johnson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178008v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Chevalier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184931v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288748v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290124v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trosseille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087610v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delsart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Priasso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perroche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Portemont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176774v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Stadelmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron N Alkalay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120333v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Hovasse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B Confavreux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739748v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Decaussin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Paparel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2022.10.188" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739888v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788831v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Paccard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894752v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Confavreux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828162v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657418v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690955v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656430v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844795v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737829v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926367v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692091v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyssem Lokbani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709664v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478792v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pleta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Delbruel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Morgado" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Barrey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435997v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479707v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359311v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cb Confavreux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282325v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ali Agha" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182057v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406187v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jicquel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280788v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421067v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Follet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006919v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Riglet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Chaudier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815312" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475770v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Confraveux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476057v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439224v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509208v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003916v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815311" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344606v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383848v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441203v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714992" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877373v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868522v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432171v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352410v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.3621" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974130v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delpuech" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Palierne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouazza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609357v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609385v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356405v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desbats" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ammam" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609399v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310283v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Quesnot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zorgani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434814v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re-Garnier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320345v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruyere" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Wang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310549v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsutoshi Masuda" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hanen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316737v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Soni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232507v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315849v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357486v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064310v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Payen de La Garanderie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Pialat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323984v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434878v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311042v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309423v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065589v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Sidelkeir" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Badina" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315919v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaa Ellouz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316475v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088005v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316680v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315901v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320336v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321195v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kartout" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303533v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435042v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraton Georges" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321041v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324027v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321028v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434976v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birien M&#233;lanie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Behr" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327041v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198281v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323091v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit Novacek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469153v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738739v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Stagnara" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Poirot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903065167" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187509v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461270v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328180v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615300v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738729v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347867v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435079v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laporte" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350055v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461282v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461407v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mallein" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cossalter" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615711v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447235v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Been" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riske Meijer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bortenschlager" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hynd" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436033v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435114v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102621v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701478489" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087972v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Damm" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ferichola" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103865v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bergeau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(06)83528-1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087985v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwen Wang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Barnes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Ratingen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108340v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(06)83545-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S9Q2R01-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436150v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465240v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joffrin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088033v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088036v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate de Jager" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Pastor" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110799v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/apab.111.2.5.1.17497" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738589v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088042v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Waagmeester" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kallieris" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114241v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114518v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Troseille" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447652v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412740v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jac Wismans" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Becchio" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjark Kreuzinger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447564v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121446v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355728v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129206v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malak" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maiffredy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155393v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448222v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Talantikite" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155450v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Mattern" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154955v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Eckert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapelerie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425271v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461590v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166800v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Voiglio" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461572v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bouallegue" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461553v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263939v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maistre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264188v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453253v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450957v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451013v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449669v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Ruckert" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Schlosser" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269196v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451044v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Haddak" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ham" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452773v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452839v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269187v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453288v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Omnes-Chevalier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303418v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Matyjewski" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- -" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469173v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gaertner" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Dimnet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317537v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353559v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353558v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317525v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#233;s Dimnet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350487v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350484v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509307v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Perisse" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204400v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204394v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Payen-De-La-Garanderie" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Pialat" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205611v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attali Xavier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205621v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204409v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461531v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205637v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002835v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Broussolle" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cy. Barrey" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533962v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Allegre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532213v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523966v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357765v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Wreststrand" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Svensson" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350098v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490998v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Petzall" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Appleyard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490966v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490941v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412682v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Waagmeester" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kreuzinger" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Compigne" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735274v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Ratingen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roberts" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01352863v2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02318012v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673634v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franccois-bermond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4979-4097" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056873670" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/O-4195-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gardegaront" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Sas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brizard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Levillain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bermond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106676" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803712v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Saillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66934-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paul Wagner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chuzel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Szulc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-021-06210-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353915v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Revel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Duboeuf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Follet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2021.116206" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Confavreux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Decaussin-Petrucci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Durieux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paparel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101555" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652290v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105206" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127591v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Allard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110265" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumin Zhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Payen de La Garanderie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pialat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sandoz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/2471368" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431751v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruyere-Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vajda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411913512282" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938308v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poulard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919874v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Compigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.12.021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vajda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alonzo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2011.02.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWZPWG63-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Attali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dolivet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2010.10.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L75G6HP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B van Don" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M van Ratingen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vezin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2003-22-0023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Verriest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2002-22-0001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093198v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bouquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ramet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Ruckert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marcault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lasry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Haug" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cesari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/922528" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560721v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heidsieck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_35" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355509v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264428v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jourdain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Baptiste Pialat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630198v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Massardier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Guinard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630154v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Auvinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B. Confavreux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753023v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630186v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700030v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pozzi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ragonet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coussa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beillas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177349v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lafon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Chassagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289749v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Johnson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178032v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Levillain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184931v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178008v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Chevalier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087231v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trosseille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288748v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095040v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087610v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delsart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Priasso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perroche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Portemont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176774v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Stadelmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron N Alkalay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120333v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Hovasse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B Confavreux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739748v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Decaussin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Paparel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828162v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894752v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Confavreux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788831v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Paccard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657418v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932485v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2022.10.188" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739888v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690955v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656430v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926367v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844795v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737829v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709664v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692091v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyssem Lokbani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478792v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pleta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Delbruel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Morgado" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Barrey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479707v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435997v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359311v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cb Confavreux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406187v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jicquel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280788v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282325v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ali Agha" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182057v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421067v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Follet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475770v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Confraveux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006919v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Riglet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Chaudier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815312" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476057v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439224v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509208v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003916v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815311" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344606v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441203v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714992" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383848v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432171v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868522v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352410v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.3621" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877373v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974130v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delpuech" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Palierne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouazza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609357v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609385v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356405v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desbats" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ammam" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609399v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320345v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruyere" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Wang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310549v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsutoshi Masuda" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hanen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316737v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Soni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310283v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Quesnot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zorgani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434814v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re-Garnier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232507v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315849v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064310v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Payen de La Garanderie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Pialat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323984v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434878v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311042v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309423v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315919v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaa Ellouz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065589v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Sidelkeir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Badina" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316680v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088005v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315901v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316475v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320336v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321195v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kartout" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303533v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435042v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraton Georges" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321041v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324027v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321028v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434976v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birien M&#233;lanie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Behr" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327041v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198281v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323091v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit Novacek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738739v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Stagnara" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Poirot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903065167" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187509v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469153v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461270v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328180v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738729v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615300v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461282v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350055v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laporte" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435079v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347867v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461407v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mallein" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cossalter" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615711v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436033v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435114v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447235v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Been" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riske Meijer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bortenschlager" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hynd" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102621v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701478489" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087972v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Damm" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ferichola" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103865v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bergeau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(06)83528-1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087985v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwen Wang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Barnes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Ratingen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108340v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(06)83545-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S9Q2R01-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436150v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465240v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joffrin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088033v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088036v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate de Jager" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Pastor" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110799v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/apab.111.2.5.1.17497" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738589v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088042v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Waagmeester" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kallieris" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114241v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114518v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Troseille" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447652v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447564v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412740v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jac Wismans" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Becchio" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjark Kreuzinger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121446v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129206v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malak" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maiffredy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355728v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155393v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448222v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Talantikite" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155450v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Mattern" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154955v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Eckert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapelerie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425271v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166800v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Voiglio" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461590v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461572v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bouallegue" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461553v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263939v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maistre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264188v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451013v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449669v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Ruckert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Schlosser" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269196v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451044v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Haddak" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ham" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450957v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453253v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452839v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452773v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269187v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453288v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Omnes-Chevalier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303418v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Matyjewski" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- -" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469173v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gaertner" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Dimnet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317537v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353559v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353558v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317525v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#233;s Dimnet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350484v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350487v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509307v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Perisse" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204400v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204394v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Payen-De-La-Garanderie" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Pialat" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205611v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attali Xavier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205621v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204409v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461531v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205637v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002835v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Broussolle" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cy. Barrey" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533962v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Allegre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532213v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523966v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357765v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Wreststrand" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Svensson" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350098v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490998v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Petzall" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Appleyard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490966v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490941v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412682v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Waagmeester" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kreuzinger" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Compigne" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735274v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Ratingen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roberts" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673634v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01352863v2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02318012v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>