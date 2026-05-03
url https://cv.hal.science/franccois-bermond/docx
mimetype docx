--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -575,555 +575,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-energy CT hybridation and kernel processing effects on the estimation of bone mineral mass and density: a calcination study on ex vivo human femur</w:t>
+                <w:t xml:space="preserve">Influence of Loading Conditions in Finite Element Analysis Assessed by HR-pQCT on Ex Vivo Fracture Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Paul Wagner</w:t>
+                <w:t xml:space="preserve">Martin Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+                <w:t xml:space="preserve">Francois Duboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Chuzel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00198-021-06210-z⟩</w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 154, 29p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2021.116206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463649v1</w:t>
+                <w:t xml:space="preserve">hal-03353915v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Loading Conditions in Finite Element Analysis Assessed by HR-pQCT on Ex Vivo Fracture Prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical properties of breast, kidney, and thyroid tumours measured by AFM: relationship with tissue structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Revel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Bermond</w:t>
+                <w:t xml:space="preserve">Myriam Decaussin-Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Duboeuf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Mitton</w:t>
+                <w:t xml:space="preserve">Emeline Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Follet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Paparel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 154, 29p. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25, pp.101555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2021.116206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353915v3</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of breast, kidney, and thyroid tumours measured by AFM: relationship with tissue structure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A credible homogenized finite element model to predict radius fracture in the case of a forward fall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101555⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131, 43p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765624v1</w:t>
+                <w:t xml:space="preserve">hal-03652290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A credible homogenized finite element model to predict radius fracture in the case of a forward fall</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+                <w:t xml:space="preserve">Dual-energy CT hybridation and kernel processing effects on the estimation of bone mineral mass and density: a calcination study on ex vivo human femur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Paul Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Szulc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 131, 43p. </w:t>
+              <w:t xml:space="preserve">Osteoporosis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (4), pp.909-920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00198-021-06210-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652290v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilities in µQCT-based FEA of a tumoral bone mice model</w:t>
               </w:r>
@@ -1135,51 +1135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gardegaront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1371,226 +1371,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of the in vivo paediatric and adult trunk during respiratory physiotherapy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protection des personnes en situation de handicap dans les transports routiers en cas de choc - Application aux usagers de fauteuil roulant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Journal de l'Orthopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (54), pp. 2469-2470</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431751v1</w:t>
+                <w:t xml:space="preserve">hal-01311090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection des personnes en situation de handicap dans les transports routiers en cas de choc - Application aux usagers de fauteuil roulant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical behaviour of the in vivo paediatric and adult trunk during respiratory physiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vajda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal de l'Orthopédie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 228 (1), pp. 27-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954411913512282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311090v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo analysis of thoracic mechanical response variability under belt loading: Specific behavior and relationship to age, gender and BMI</w:t>
               </w:r>
@@ -1602,51 +1602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stapp Car Crash Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 57, pp. 59-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1710,51 +1710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Compigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (5), pp. 883-889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1827,51 +1827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Vajda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2262,51 +2262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Hybrid III, THOR-alpha and PMHS response in frontal sled tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2366,51 +2366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Maxilla Bone Response to 30° oriented Impacts and Comparison with Frontal Bone Impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2765,51 +2765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heidsieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2994,51 +2994,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (155)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (151)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3073,51 +3073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gardegaront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- Baptiste Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3153,1843 +3153,1843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microarchitectural caracterisation of trabecular bone in metastatic patients using micro-computed tomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
+                <w:t xml:space="preserve">Estimation du risque de fracture d'os métastatiques : reproductibilité inter-laboratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Edinburgh, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">Fédération MOSaR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630198v1</w:t>
+                <w:t xml:space="preserve">hal-04753023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo comparison of two finite element models predictive of the fracture of metastasized femur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of specific metastasis mechanical properties on the predicted failure load of metastasised femur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Auvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gardegaront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille B. Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630154v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du risque de fracture d'os métastatiques : reproductibilité inter-laboratoires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Levillain</w:t>
+                <w:t xml:space="preserve">Adjusting Drone Surrogate properties for PMHS testing: experimental response and numerical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ragonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beillas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fédération MOSaR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">2024 IRCOBI Conference Proceedings - International Research Council on the Biomechanics of Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753023v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of specific metastasis mechanical properties on the predicted failure load of metastasised femur</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+                <w:t xml:space="preserve">Microarchitectural caracterisation of trabecular bone in metastatic patients using micro-computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630186v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjusting Drone Surrogate properties for PMHS testing: experimental response and numerical model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Ragonet</w:t>
+                <w:t xml:space="preserve">In vivo comparison of two finite element models predictive of the fracture of metastasized femur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Auvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille B. Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IRCOBI Conference Proceedings - International Research Council on the Biomechanics of Injury</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700030v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimension measurements from pictures of tensile test samples: guidelines to improve reproducibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Lafon</w:t>
+                <w:t xml:space="preserve">Comparison of two models to predict vertebral failure loads on the same experimental dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heidsieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands. 1p</w:t>
+              <w:t xml:space="preserve">CMBBE 2023, 18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177349v1</w:t>
+                <w:t xml:space="preserve">hal-04095040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility of a finite element model of the human femur in torsional load</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Auvinet</w:t>
+                <w:t xml:space="preserve">A protocol for the local mechanical characterisation of metastatic bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48e Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Grenoble (France), France. pp.S86-S88</w:t>
+              <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Maastricht, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289749v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A protocol for the local mechanical characterisation of metastatic bone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Intra-operator comparison of two models to predict vertebral failure on the same experimental dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heidsieck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Maastricht, France. 1p</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178032v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-operator comparison of two models to predict vertebral failure on the same experimental dataset</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intra and inter operator variability in a finite element model of vertebra for failure load prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Travert</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands. 1p</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Maastricht, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184931v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra and inter operator variability in a finite element model of vertebra for failure load prediction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a surrogate model to represent drones in head impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ragonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beillas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Maastricht, France. 1p</w:t>
+              <w:t xml:space="preserve">48e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.S315-S317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178008v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a surrogate model to represent drones in head impacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Pozzi</w:t>
+                <w:t xml:space="preserve">Pressure-based abdominal injury prediction for the THOR-50M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Trosseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Compigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48e Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.S315-S317</w:t>
+              <w:t xml:space="preserve">27th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Yokohama, Japan. 31p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290124v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-based abdominal injury prediction for the THOR-50M</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Beillas</w:t>
+                <w:t xml:space="preserve">Deep learning for bone segmentation: towards automating failure load simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sabine Compigne</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Yokohama, Japan. 31p</w:t>
+              <w:t xml:space="preserve">48e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.S27-S29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087231v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning for bone segmentation: towards automating failure load simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+                <w:t xml:space="preserve">Dimension measurements from pictures of tensile test samples: guidelines to improve reproducibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanette Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48e Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.S27-S29</w:t>
+              <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288748v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two models to predict vertebral failure loads on the same experimental dataset</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Heidsieck</w:t>
+                <w:t xml:space="preserve">Reproducibility of a finite element model of the human femur in torsional load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Auvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Travert</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille B. Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMBBE 2023, 18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France. 1p</w:t>
+              <w:t xml:space="preserve">48e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble (France), France. pp.S86-S88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095040v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de prédiction de la force à rupture du fémur métastatique : caractérisation des propriétés mécaniques de tumeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Decaussin-Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Paparel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum CLARA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France. 1p</w:t>
@@ -5018,51 +5018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drone collision with a human being: towards a methodology for the severity assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5156,51 +5156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of metastatic lesions on two models assessing vertebral failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5387,16573 +5387,18425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic properties of tumour tissue: relation with structure and composition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Evaluation des propriétés mécaniques visco-élastiques des tumeurs solides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Decaussin-Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Paparel</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Paparel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics (ESB 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35e congrès français de rhumatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2022.10.188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739748v1</w:t>
+                <w:t xml:space="preserve">hal-03932485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction du risque lésionnel lors d'impacts avec les drones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Beillas</w:t>
+                <w:t xml:space="preserve">Replicability of a finite element model to quantify human femur failure load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Sas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctorants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bron, France. 15p</w:t>
+              <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828162v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation ex-vivo du risque de fracture sur fémur métastatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+                <w:t xml:space="preserve">Fracture sensitivity of a human head model in surrogate drone impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Paccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beillas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Forum en Auvergne-Rhône-Alpes des labEx en Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France. 1p</w:t>
+              <w:t xml:space="preserve">IRCOBI 2022 conference, International Research Council on Biomechanics of Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894752v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture sensitivity of a human head model in surrogate drone impacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Paccard</w:t>
+                <w:t xml:space="preserve">Prédiction de la résistance à la rupture par simulation numérique de vertèbres avec métastases osseuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRCOBI 2022 conference, International Research Council on Biomechanics of Injury</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal. 2p</w:t>
+              <w:t xml:space="preserve">JFBTM 2022, 22emes Journées Françaises de Biologie des Tissus Minéralisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, La Baule Escoublac, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788831v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la résistance à la rupture par simulation numérique de vertèbres avec métastases osseuses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+                <w:t xml:space="preserve">Prédiction du risque lésionnel lors d'impacts avec les drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFBTM 2022, 22emes Journées Françaises de Biologie des Tissus Minéralisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, La Baule Escoublac, France. 1p</w:t>
+              <w:t xml:space="preserve">Séminaire doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bron, France. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657418v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des propriétés mécaniques visco-élastiques des tumeurs solides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Paparel</w:t>
+                <w:t xml:space="preserve">Evaluation ex-vivo du risque de fracture sur fémur métastatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35e congrès français de rhumatologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème Forum en Auvergne-Rhône-Alpes des labEx en Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France. 1p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932485v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replicability of a finite element model to quantify human femur failure load</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles biomécaniques pour estimer la résistance d'os métastatiques : quelle est leur fiabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gardegaront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amelie Sas</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal. 1p</w:t>
+              <w:t xml:space="preserve">Journées Recherche en Imagerie et Technologie pour la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Brest, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739888v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles biomécaniques pour estimer la résistance d'os métastatiques : quelle est leur fiabilité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Failure load prediction on vertebrae using numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche en Imagerie et Technologie pour la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Brest, France. 2p</w:t>
+              <w:t xml:space="preserve">JFBTM 2022, 22emes Journées Françaises de Biologie des Tissus Minéralisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, La Baule Escoublac, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690955v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure load prediction on vertebrae using numerical simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La reproductibilité inter-laboratoires de simulation numérique pour prédire la résistance d'os métastatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFBTM 2022, 22emes Journées Françaises de Biologie des Tissus Minéralisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, La Baule Escoublac, France. 1p</w:t>
+              <w:t xml:space="preserve">Journée reproductibilité, Labex Primes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Villeurbanne, France. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656430v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reproductibilité inter-laboratoires de simulation numérique pour prédire la résistance d'os métastatique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of two finite element analyses to assess metastatic vertebral failure load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Levillain</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc A Stadelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron N Alkalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée reproductibilité, Labex Primes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Villeurbanne, France. 3p</w:t>
+              <w:t xml:space="preserve">QMSKI 2022, 23rd International Workshop on Quantitative Musculoskeletal Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noordwijk, Netherlands. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926367v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties and structure of tumour microenvironment in breast, kidney, and thyroid cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Bone, cancer, and metastasis: what does the personalized numerical model bring?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wyssem Lokbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Paparel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Cancer Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France. 1p</w:t>
+              <w:t xml:space="preserve">BONITOS, BONe InTerdisciplinary sympOSium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, New-York, United States. 37p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844795v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation ex-vivo du risque de fracture sur fémur métastatique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Viscoelastic properties of tumour tissue: relation with structure and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Follet</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Decaussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Paparel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journée partenariat - Laboratoire d&amp;apos;Excellence PRIMES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Jonage, France. 1p</w:t>
+              <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics (ESB 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Biomechanics, Jun 2022, Porto, Portugal. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737829v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two finite element analyses to assess metastatic vertebral failure load</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+                <w:t xml:space="preserve">Evaluation in vivo du risque de fracture de fémurs métastatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ron N Alkalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QMSKI 2022, 23rd International Workshop on Quantitative Musculoskeletal Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Noordwijk, Netherlands. 1p</w:t>
+              <w:t xml:space="preserve">Séminaire doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, BRON, France. 33p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709664v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone, cancer, and metastasis: what does the personalized numerical model bring?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of density to mechanical properties relationships on simulated vertebral failure load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONITOS, BONe InTerdisciplinary sympOSium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, New-York, United States. 37p</w:t>
+              <w:t xml:space="preserve">46ème Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint Etienne, France. pp S308-S309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692091v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex vivo experiments on vertebral segments with simulated lytic metastases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Failure load prediction of metastatic femur mechanical characterization and finite element modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pleta</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cédric Barrey</w:t>
+                <w:t xml:space="preserve">Cb Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, SAINT ETIENNE, France. pp S312-S313</w:t>
+              <w:t xml:space="preserve">BONITOS, BONe InTerdisciplinary sympOSium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Villeurbanne, France. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478792v1</w:t>
+                <w:t xml:space="preserve">hal-03359311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of density to mechanical properties relationships on simulated vertebral failure load</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+                <w:t xml:space="preserve">Inter-operator variability of a finite element model of femurs with and without simulated metastatic defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ali Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Saint Etienne, France. pp S308-S309</w:t>
+              <w:t xml:space="preserve">ESB2021, 26th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Milan, Italy. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479707v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation in vivo du risque de fracture de fémurs métastatiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+                <w:t xml:space="preserve">Ground Impact Study: Experimental analysis of the severity of a sUAS impact with a human being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctorants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, BRON, France. 33p</w:t>
+              <w:t xml:space="preserve">Amuse UX Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Budapest, Hungary. 32p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435997v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure load prediction of metastatic femur mechanical characterization and finite element modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Levillain</w:t>
+                <w:t xml:space="preserve">UNet based automatic femur segmentation with few annotated data for bone fracture prediction: from pre-processing to segmentation assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gardegaront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cb Confavreux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Mitton</w:t>
+                <w:t xml:space="preserve">Stéphane Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONITOS, BONe InTerdisciplinary sympOSium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Villeurbanne, France. 19p</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis and Artificial Intelligence, 2nd Sino French Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359311v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNet based automatic femur segmentation with few annotated data for bone fracture prediction: from pre-processing to segmentation assessments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Comparison of single vertebra models including endplates for failure load estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cadot</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis and Artificial Intelligence, 2nd Sino French Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online, France. 2p</w:t>
+              <w:t xml:space="preserve">ESB2021, 26th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Milan, Italy. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406187v1</w:t>
+                <w:t xml:space="preserve">hal-03280788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of single vertebra models including endplates for failure load estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiment on ex-vivo vertebrae for numeric model evaluation: bone metastasis cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wyssem Lokbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESB2021, 26th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Milan, Italy. 1p</w:t>
+              <w:t xml:space="preserve">BONITOS, BONe InTerdisciplinary sympOSium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280788v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-operator variability of a finite element model of femurs with and without simulated metastatic defects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+                <w:t xml:space="preserve">Ex vivo experiments on vertebral segments with simulated lytic metastases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Ali Agha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Mitton</w:t>
+                <w:t xml:space="preserve">Valentine Delbruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Barrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESB2021, 26th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Milan, Italy. 1p</w:t>
+              <w:t xml:space="preserve">46ème Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, SAINT ETIENNE, France. pp S312-S313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282325v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground Impact Study: Experimental analysis of the severity of a sUAS impact with a human being</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Beillas</w:t>
+                <w:t xml:space="preserve">Radius fracture risk prediction using numerical simulation including realistic boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amuse UX Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Budapest, Hungary. 32p</w:t>
+              <w:t xml:space="preserve">Modelathon 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Sheffield, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182057v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476057v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment on ex-vivo vertebrae for numeric model evaluation: bone metastasis cases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Failure load prediction of metastatic vertebrae using numerical simulation. Modelathon 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confraveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONITOS, BONe InTerdisciplinary sympOSium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Modelathon 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Sheffield, United Kingdom. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421067v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475770v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure load prediction of metastatic vertebrae using numerical simulation. Modelathon 2020</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Confraveux</w:t>
+                <w:t xml:space="preserve">Ex vivo experiments on femurs to assess metastatic bone strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Riglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Chaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelathon 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Metz, France. pp S260-S261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475770v2</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex vivo experiments on femurs to assess metastatic bone strength</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Failure load prediction of metastatic vertebrae using numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e Congrès de la Société de Biomécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Bron, France. 27p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815312⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03006919v1</w:t>
+                <w:t xml:space="preserve">hal-03439224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radius fracture risk prediction using numerical simulation including realistic boundary conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Specimen-specific finite element prediction of surface strain at the distal radius in a fall configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelathon 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Sheffield, France. 9 p</w:t>
+              <w:t xml:space="preserve">Visite HCERES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476057v2</w:t>
+                <w:t xml:space="preserve">hal-02509208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure load prediction of metastatic vertebrae using numerical simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+                <w:t xml:space="preserve">Specimen-specific finite element prediction of surface strain at the distal radius in a fall configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctorants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Metz, France. pp S257-S259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439224v1</w:t>
+                <w:t xml:space="preserve">hal-03003916v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specimen-specific finite element prediction of surface strain at the distal radius in a fall configuration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation of Metastatic Bone Strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visite HCERES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Bron, France</w:t>
+              <w:t xml:space="preserve">3ème Journée Scientifique MSDAVENIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509208v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specimen-specific finite element prediction of surface strain at the distal radius in a fall configuration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a Finite Element Model to Predict Radius Bone Strain in a Fall Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e Congrès de la Société de Biomécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815311⟩</w:t>
+              <w:t xml:space="preserve">44è congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, POITIERS, France. pp.S202-S204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003916v2</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drone impact on human beings : Experimental investigation with sUAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Beillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference ASIDIC - Aerospace Structural Impact Dynamics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Madrid, Spain. 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344606v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Finite Element Model to Predict Radius Bone Strain in a Fall Configuration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">High Resolution pQCT micro-architectural parameters to predict bone failure in the case of a forward fall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Duboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44è congrès de la Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASBMR 2018 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, MONTREAL, Canada. p. 209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441203v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877373v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Metastatic Bone Strength</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chaudier</w:t>
+                <w:t xml:space="preserve">High Resolution pQCT micro-architectural parameters to predict bone failure in the case of a forward fall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Duboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée Scientifique MSDAVENIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, PARIS, France</w:t>
+              <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, DUBLIN, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383848v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction du risque de fracture par simulation numérique intégrant des conditions de chargement réalistes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">High resolution pQCT micro architectureal parameters to predict bone failure in the case of forward fall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Follet</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Duboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctorants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASBMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Montreal, Canada. pp.S1-S464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.3621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432171v1</w:t>
+                <w:t xml:space="preserve">hal-02352410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution pQCT micro-architectural parameters to predict bone failure in the case of a forward fall</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Prédiction du risque de fracture par simulation numérique intégrant des conditions de chargement réalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Duboeuf</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, DUBLIN, France. 2 p</w:t>
+              <w:t xml:space="preserve">Séminaire doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bron, France. 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868522v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution pQCT micro architectureal parameters to predict bone failure in the case of forward fall</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Mitton</w:t>
+                <w:t xml:space="preserve">Mechanical strength prediction of tumoral bones using numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Palierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASBMR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire du Groupement de Recherche (GDR) CNRS MECABIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France. 29 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbmr.3621⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02352410v1</w:t>
+                <w:t xml:space="preserve">hal-01974130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution pQCT micro-architectural parameters to predict bone failure in the case of a forward fall</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propagation d'incertitudes pour l'estimation des propriétés élastiques de l'os cortical de l'enfant à partir de mesures de densité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Brizard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASBMR 2018 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, MONTREAL, Canada. p. 209</w:t>
+              <w:t xml:space="preserve">Réunion équipe biomécanique – LBMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877373v3</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical strength prediction of tumoral bones using numerical simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véhicule Autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Groupement de Recherche (GDR) CNRS MECABIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France. 29 p</w:t>
+              <w:t xml:space="preserve">Réunion équipe biomécanique – LBMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974130v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation d'incertitudes pour l'estimation des propriétés élastiques de l'os cortical de l'enfant à partir de mesures de densité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thor dummy prototype abdomen finite element model development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Desbats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ammam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Compigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Brizard</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vezin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion équipe biomécanique – LBMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Bron, France</w:t>
+              <w:t xml:space="preserve">22th Congress of the European Society of Biomechanics (ESB 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, LYON, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609357v1</w:t>
+                <w:t xml:space="preserve">hal-01356405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véhicule Autonome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une introduction au projet Abisup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion équipe biomécanique – LBMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Bron, France</w:t>
+              <w:t xml:space="preserve">, Mar 2016, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609385v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thor dummy prototype abdomen finite element model development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabine Compigne</w:t>
+                <w:t xml:space="preserve">Costal cartilage elasticity can be estimated non-destructively using speed of sound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Quesnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zorgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vezin</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th Congress of the European Society of Biomechanics (ESB 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, LYON, France. 1 p</w:t>
+              <w:t xml:space="preserve">40ème congrés de la société de biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, PARIS, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356405v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une introduction au projet Abisup</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Beillas</w:t>
+                <w:t xml:space="preserve">Mouvements thoraco-abdominaux et capacités respiratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyère-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion équipe biomécanique – LBMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Bron, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique LBMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609399v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatisation de véhicules et situation d'urgence : études expérimentales des effets sur les occupants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Bruyere</w:t>
+                <w:t xml:space="preserve">Proposal for a modified THOR lower abdomen including abdominal twin pressure sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Compigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsutoshi Masuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Beillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Innovatives, Voiture du futur, CNRS - Ifsttar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, PARIS, France. 1 p</w:t>
+              <w:t xml:space="preserve">ESV2015 - 24th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Gothenburg, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320345v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for a modified THOR lower abdomen including abdominal twin pressure sensors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vezin</w:t>
+                <w:t xml:space="preserve">Expérimentations in vivo pour l'analyse biomécanique de situations d'urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anurag Soni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESV2015 - 24th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Gothenburg, France. 15 p</w:t>
+              <w:t xml:space="preserve">CFMT, Journée scientifique du Collège Français de Médecine du Trafic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310549v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentations in vivo pour l'analyse biomécanique de situations d'urgence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Robert</w:t>
+                <w:t xml:space="preserve">Lumped element model of THORNT and PMHS abdomen under seatbelt and impactor loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Desbats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Compigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFMT, Journée scientifique du Collège Français de Médecine du Trafic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">IRCOBI 2015 - International Research Council on Biomechanics of Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, LYON, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316737v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costal cartilage elasticity can be estimated non-destructively using speed of sound</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Zorgani</w:t>
+                <w:t xml:space="preserve">Human abdomen behaviour and injury mechanisms during a crash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Desbats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Mitton</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Compigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème congrés de la société de biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, PARIS, France. 3 p</w:t>
+              <w:t xml:space="preserve">Séminaire doctorants - Ifsttar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Bron, France. 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310283v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvements thoraco-abdominaux et capacités respiratoires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation in vivo des propriétés mécaniques des côtes de l'enfant, à partir de tomodensitométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Payen de La Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique LBMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bron, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Groupe de Recherche en Biomécanique des Chocs (GRBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, PARIS, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434814v1</w:t>
+                <w:t xml:space="preserve">hal-01323984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumped element model of THORNT and PMHS abdomen under seatbelt and impactor loading</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement du thorax in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vezin</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyère-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRCOBI 2015 - International Research Council on Biomechanics of Injury</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, LYON, France. 21 p</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique LBMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232507v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo assessment of the mechanical properties of the child cortical bone using quantitative computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yumin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Payen de La Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Boston, United States. 2 p</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315849v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo assessment of the mechanical properties of the child cortical bone using quantitative computed tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo characterization of the child rib mechanical properties using quantitative computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yumin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J-B Pialat</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Payen de La Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">12th International symposium Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064310v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation in vivo des propriétés mécaniques des côtes de l'enfant, à partir de tomodensitométrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability of Child Rib Bone Hounsfield Units using in vivo Computed Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaki Sidelkeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Badina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Sandoz</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Groupe de Recherche en Biomécanique des Chocs (GRBC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, PARIS, France. 20 p</w:t>
+              <w:t xml:space="preserve">International Research Council on the Biomechanics of Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sweden. pp.270-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323984v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement du thorax in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between human rib mechanical properties and cortical bone density measured by high-resolution quantitative computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaa Ellouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique LBMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Bron, France</w:t>
+              <w:t xml:space="preserve">38e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marseille, France. pp. 191-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434878v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human abdomen behaviour and injury mechanisms during a crash</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vezin</w:t>
+                <w:t xml:space="preserve">In vivo analysis of thoracic mechanical response variability under belt loading: Specific behavior and relationship to age, gender and BMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Compigne</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctorants - Ifsttar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Bron, France. 43 p</w:t>
+              <w:t xml:space="preserve">Stapp Car Crash Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, ORLANDO, United States. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357486v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo characterization of the child rib mechanical properties using quantitative computed tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A pressure-based abdominal insert for THOR-NT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsutoshi Masuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Compigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International symposium Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. 1 p</w:t>
+              <w:t xml:space="preserve">JSAE Annual Congress Society of Automotive Engineers of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Yokohama, Japan. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311042v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo analysis of thoracic mechanical response variability under belt loading: Specific behavior and relationship to age, gender and BMI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Poulard</w:t>
+                <w:t xml:space="preserve">Dynamic Response of THOR-NT Thorax and Abdomen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsutoshi Masuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Compigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stapp Car Crash Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, ORLANDO, United States. 29 p</w:t>
+              <w:t xml:space="preserve">Society of Automotive Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309423v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between human rib mechanical properties and cortical bone density measured by high-resolution quantitative computed tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuan Fang</w:t>
+                <w:t xml:space="preserve">Geometrical personalization of human FE model using palpable markers on volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Compigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38e Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Marseille, France. pp. 191-192</w:t>
+              <w:t xml:space="preserve">37e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp. 298-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315919v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of Child Rib Bone Hounsfield Units using in vivo Computed Tomography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protection des personnes en situation de handicap dans les transports routiers en cas de choc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Research Council on the Biomechanics of Injury</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sweden. pp.270-279</w:t>
+              <w:t xml:space="preserve">ISPO France, 25e congrès de l'International Society for Prosthetics and Orthotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lyon, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065589v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection des personnes en situation de handicap dans les transports routiers en cas de choc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between the mechanics of the in vivo child and adult trunk during chest physiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPO France, 25e congrès de l'International Society for Prosthetics and Orthotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Lyon, France. 6 p</w:t>
+              <w:t xml:space="preserve">Integrated Safety Network, ISN Workshop on Biomechanical experiments with human subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, DUBLIN, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316680v1</w:t>
+                <w:t xml:space="preserve">hal-01320336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Response of THOR-NT Thorax and Abdomen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution to the improvement of crash test dummies in order to decrease abdominal injuries in road accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Compigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsutoshi Masuda</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Automotive Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">22nd International Technical Conference on the Enhanced Safety of Vehicles ESV Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, WASHINGTON, United States. 13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088005v1</w:t>
+                <w:t xml:space="preserve">hal-02303533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical personalization of human FE model using palpable markers on volunteers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thorax vulnerability of elderly car users – elderly 2009-2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyère-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Dumas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baraton Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vajda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp. 298-300</w:t>
+              <w:t xml:space="preserve">Séminaire du groupe d’échanges et de recherches Ifsttar (Geri) Situation de handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315901v1</w:t>
+                <w:t xml:space="preserve">hal-03435042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pressure-based abdominal insert for THOR-NT</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retenue des utilisateurs de fauteuils roulants dans les transports routiers en cas de choc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Compigne</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSAE Annual Congress Society of Automotive Engineers of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Yokohama, Japan. 4 p</w:t>
+              <w:t xml:space="preserve">ARFEHGA - 6e journée de l'Association pour la Recherche et la Formation des Ergothérapeutes de l'Hôpital de Garches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, GARCHES, France. pp. 45-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316475v1</w:t>
+                <w:t xml:space="preserve">hal-01321041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between the mechanics of the in vivo child and adult trunk during chest physiotherapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">In vivo test protocol for analysis of thorax response under belt loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Mitton</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Compigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Safety Network, ISN Workshop on Biomechanical experiments with human subjects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, DUBLIN, France. 1 p</w:t>
+              <w:t xml:space="preserve">2011 International IRCOBI Conference on the Biomechanics of Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, KRAKOW, Poland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320336v1</w:t>
+                <w:t xml:space="preserve">hal-01324027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique et validation d'un abdomen prototype de mannequin de choc frontal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Kartout</w:t>
+                <w:t xml:space="preserve">In vivo test protocol for analysis of thorax response under belt loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Compigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université Pierre et Marie Curie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, PARIS, France. 1 p</w:t>
+              <w:t xml:space="preserve">IRCOBI 2011 - International Research Council on Biomechanics of Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, KRAKOW, Poland. pp. 232-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321195v1</w:t>
+                <w:t xml:space="preserve">hal-01321028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the improvement of crash test dummies in order to decrease abdominal injuries in road accidents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Hanen</w:t>
+                <w:t xml:space="preserve">Mesure in vivo des volumes respiratoires au cours d’un chargement dynamique frontal du thorax pour la validation d’un modèle en éléments finis avancé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birien Mélanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyère-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mitsutoshi Masuda</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Technical Conference on the Enhanced Safety of Vehicles ESV Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, WASHINGTON, United States. 13p</w:t>
+              <w:t xml:space="preserve">Séminaire du Groupe de Recherche en Biomécanique des Chocs (GRBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303533v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorax vulnerability of elderly car users – elderly 2009-2012</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation numérique et validation d'un abdomen prototype de mannequin de choc frontal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Kartout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du groupe d’échanges et de recherches Ifsttar (Geri) Situation de handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bron, France</w:t>
+              <w:t xml:space="preserve">Université Pierre et Marie Curie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, PARIS, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435042v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retenue des utilisateurs de fauteuils roulants dans les transports routiers en cas de choc</w:t>
+                <w:t xml:space="preserve">Sécurité de la retenue en cas de choc des utilisateurs de fauteuil roulants dans les transports routiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARFEHGA - 6e journée de l'Association pour la Recherche et la Formation des Ergothérapeutes de l'Hôpital de Garches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, GARCHES, France. pp. 45-50</w:t>
+              <w:t xml:space="preserve">Séminaire PREDIT du Groupe Opérationnel 3, Mobilités dans les régions urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, PARIS, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321041v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo test protocol for analysis of thorax response under belt loading</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sécurité de la retenue en cas de choc des utilisateurs de fauteuil roulants dans les transports routiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 International IRCOBI Conference on the Biomechanics of Injury</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, KRAKOW, Poland. 1 p</w:t>
+              <w:t xml:space="preserve">Conférence au salon Autonomic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324027v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo test protocol for analysis of thorax response under belt loading</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Subject-specific finite element model of child's thorax: construction and first validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vit Novacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRCOBI 2011 - International Research Council on Biomechanics of Injury</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, KRAKOW, Poland. pp. 232-235</w:t>
+              <w:t xml:space="preserve">17th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, EDIMBOURG, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321028v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure in vivo des volumes respiratoires au cours d’un chargement dynamique frontal du thorax pour la validation d’un modèle en éléments finis avancé</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preliminary results of the thoracic and abdominal compliance in children on different ventilatory programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Stagnara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Groupe de Recherche en Biomécanique des Chocs (GRBC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, TOULON, France. pp. 39-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255840903065167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434976v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité de la retenue en cas de choc des utilisateurs de fauteuil roulants dans les transports routiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sécurité de la retenue des utilisateurs de fauteuils roulants dans les transports routiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Dolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PREDIT du Groupe Opérationnel 3, Mobilités dans les régions urbaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, PARIS, France. 16 p</w:t>
+              <w:t xml:space="preserve">Séminaire PREDIT du Groupe Opérationnel 2, Accessibilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327041v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité de la retenue en cas de choc des utilisateurs de fauteuil roulants dans les transports routiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical properties assessment of child trunk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vajda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Dolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence au salon Autonomic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">22nd Congress of the International Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, CAPE TOWN, South Africa. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198281v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subject-specific finite element model of child's thorax: construction and first validation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Sandoz</w:t>
+                <w:t xml:space="preserve">Les traumatismes du segment lombo pelvi femoral et leurs conséquences dans l'accidentologie routière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, EDIMBOURG, France. 1 p</w:t>
+              <w:t xml:space="preserve">AHREK 10e journée nationale de rééducation d&amp;apos;Hauteville : le complexe lombo - pelvi - femoral et rééducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, HAUTEVILLE-LOMPNES, France. pp. 1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323091v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results of the thoracic and abdominal compliance in children on different ventilatory programs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of thoracic compliance in children on different ventilatory programs using digital video cameras : Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Stagnara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Déborah Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e Congrès de la Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Conference on Home Mechanical Ventilation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, BARCELONE, Spain. 3 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738739v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité de la retenue des utilisateurs de fauteuils roulants dans les transports routiers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la compliance thoracique des enfants sous différents programmes ventilatoires, résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Stagnara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PREDIT du Groupe Opérationnel 2, Accessibilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">34e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, TOULON, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187509v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties assessment of child trunk</w:t>
+                <w:t xml:space="preserve">Mechanical Properties assessment of child trunk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vajda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Bruyere</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyère-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the International Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, CAPE TOWN, South Africa. 1 p</w:t>
+              <w:t xml:space="preserve">Réunion équipe biomécanique – LBMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469153v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traumatismes du segment lombo pelvi femoral et leurs conséquences dans l'accidentologie routière</w:t>
+                <w:t xml:space="preserve">Safety review of wheelchair users in road passenger vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Mitton</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vezin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AHREK 10e journée nationale de rééducation d&amp;apos;Hauteville : le complexe lombo - pelvi - femoral et rééducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, HAUTEVILLE-LOMPNES, France. pp. 1-5</w:t>
+              <w:t xml:space="preserve">33e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, COMPIEGNE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461270v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of thoracic compliance in children on different ventilatory programs using digital video cameras : Preliminary results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Bruyere</w:t>
+                <w:t xml:space="preserve">Contribution à la Modélisation Géométrique et Mécanique du Tronc de l'Enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Home Mechanical Ventilation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, BARCELONE, Spain. 3 p</w:t>
+              <w:t xml:space="preserve">Séminaire du Groupement De Recherche (GDR) 2610 Biomécanique des chocs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328180v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la compliance thoracique des enfants sous différents programmes ventilatoires, résultats préliminaires</w:t>
+                <w:t xml:space="preserve">Les traumatismes du rachis cervical et leurs conséquences dans l'accidentologie routière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, TOULON, France. 1 p</w:t>
+              <w:t xml:space="preserve">9ème Journée Nationale de Réeducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, HAUTEVILLE-LOMPNES, France. pp. 20-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738729v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties assessment of child trunk</w:t>
+                <w:t xml:space="preserve">Contribution à la modélisation géométrique et mécanique du tronc de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Bruyère-Garnier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion équipe biomécanique – LBMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Bron, France</w:t>
+              <w:t xml:space="preserve">Journée de Rencontre des doctorants 2e année du réseau ParisTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, PARIS, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615300v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traumatismes du rachis cervical et leurs conséquences dans l'accidentologie routière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Worldsid Small Female Side Dummy Specifications and Prototype Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Been</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riske Meijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Bortenschlager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hynd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Journée Nationale de Réeducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, HAUTEVILLE-LOMPNES, France. pp. 20-35</w:t>
+              <w:t xml:space="preserve">20th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461282v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la modélisation géométrique et mécanique du tronc de l'enfant</w:t>
+                <w:t xml:space="preserve">Modélisation Géométrique et Mécanique du Tronc de l'Enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laporte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Rencontre des doctorants 2e année du réseau ParisTech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, PARIS, France. 1 p</w:t>
+              <w:t xml:space="preserve">Séminaire du Groupement De Recherche (GDR) 2610 Biomécanique des chocs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350055v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la Modélisation Géométrique et Mécanique du Tronc de l'Enfant</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation du tronc de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mallein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Groupement De Recherche (GDR) 2610 Biomécanique des chocs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Bron, France</w:t>
+              <w:t xml:space="preserve">Soirée Thématique, Association Hautevilloise pour la recherche et l’Étude en Kinésithérapie (AHREK)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Hauteville Lompnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435079v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety review of wheelchair users in road passenger vehicles</w:t>
+                <w:t xml:space="preserve">WorldSID Small Female Side Impact Dummy Pelvis Guided Mass Impactor tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Verriest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33e Congrès de la Société de Biomécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32ième congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, LYON, France. pp. 75-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255840701478489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347867v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de la compliance thoracique chez le nourrisson : étude préliminaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cossalter</w:t>
+                <w:t xml:space="preserve">Worldsid 5th Female Dummy, Overview of Prototype testing - APROSYS WP 5.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Been</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Bortenschlager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Damm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Ferichola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème journée de recherche en kinésithérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, ECHIROLLES, France. 21p</w:t>
+              <w:t xml:space="preserve">32nd WorldSID Task Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Southfield, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461407v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la Modélisation Géométrique et Mécanique du Tronc de l'Enfant</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laporte</w:t>
+                <w:t xml:space="preserve">Quantification de la compliance thoracique chez le nourrisson : étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mallein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cossalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'animation scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Bron, France</w:t>
+              <w:t xml:space="preserve">12ème journée de recherche en kinésithérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, ECHIROLLES, France. 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615711v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du tronc de l’enfant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution à la Modélisation Géométrique et Mécanique du Tronc de l'Enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Mallein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soirée Thématique, Association Hautevilloise pour la recherche et l’Étude en Kinésithérapie (AHREK)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Hauteville Lompnes, France</w:t>
+              <w:t xml:space="preserve">Journée d'animation scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436033v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Géométrique et Mécanique du Tronc de l'Enfant</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Serre</w:t>
+                <w:t xml:space="preserve">Child abdominal injuries in car restraint systems - An intra-abdominal pressure sensor for the Q-dummy family and proposed viscous injury criterion based on detailed accident analysis and their reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beillas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Groupement De Recherche (GDR) 2610 Biomécanique des chocs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 5th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, MUNICH, Germany. p. S159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9290(06)83545-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435114v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worldsid Small Female Side Dummy Specifications and Prototype Evaluation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">APROSYS WorldSID 5th percentile female dummy prototype Pelvis Linear Impactor Guided Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, LYON, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique LBMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447235v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WorldSID Small Female Side Impact Dummy Pelvis Guided Mass Impactor tests</w:t>
+                <w:t xml:space="preserve">Compliance thoracique et abdominale de l'enfant par observation de traitements physiothérapiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bergeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ième congrès de la Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Sécurité dans le transport, LAMEFIP ENSAM CER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, BORDEAUX, France. 18 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102621v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worldsid 5th Female Dummy, Overview of Prototype testing - APROSYS WP 5.2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced method and tools for child thoracic and abdominal compliance assessment by clinical treatments observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Ferichola</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bergeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd WorldSID Task Group</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 5th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, MUNICH, Germany. pp.S155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9290(06)83528-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087972v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced method and tools for child thoracic and abdominal compliance assessment by clinical treatments observation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of the Small Female WorldSID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Been</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenwen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel van Ratingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th World Congress of Biomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th Advanced Passive Safety Network Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103865v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Small Female WorldSID</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Challenges in the development of a regulatory test procedure for neck protection in rear-end impacts, status of the EEVC WG20 and WG12 joint activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hynd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel van Ratingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Advanced Passive Safety Network Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">19th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087985v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Child abdominal injuries in car restraint systems - An intra-abdominal pressure sensor for the Q-dummy family and proposed viscous injury criterion based on detailed accident analysis and their reconstructions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing new child dummies and criteria for assessment of child occupant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate de Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel van Ratingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lesire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th World Congress of Biomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Washington D.C., United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02108340v1</w:t>
+                <w:t xml:space="preserve">hal-03088036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APROSYS WorldSID 5th percentile female dummy prototype Pelvis Linear Impactor Guided Tests</w:t>
+                <w:t xml:space="preserve">Post mortem human subject and dummy response in frontal deceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Caire</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Verriest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique LBMC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28ème congrès de la société de biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, POITIERS, France. 1 p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1076/apab.111.2.5.1.17497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436150v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliance thoracique et abdominale de l'enfant par observation de traitements physiothérapiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biofidelity impact response requirements for an advanced mid-sized male crash test dummy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B van Don</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M van Ratingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Joffrin</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sécurité dans le transport, LAMEFIP ENSAM CER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, BORDEAUX, France. 18 p</w:t>
+              <w:t xml:space="preserve">18th ESV - International Technical Conference on the Enhanced Safety of Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, NAGOYA, Japan. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465240v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in the development of a regulatory test procedure for neck protection in rear-end impacts, status of the EEVC WG20 and WG12 joint activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Improved frontal impact protection through a world frontal impact dummy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel van Ratingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kees Waagmeester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Been</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hynd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Kallieris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">4th Advanced Passive Safety Network Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088033v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing new child dummies and criteria for assessment of child occupant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human response to a frontal sled deceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">IRCOBI Conference on the Biomechanics of Impact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, MUNICH, Germany. pp. 323-337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088036v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post mortem human subject and dummy response in frontal deceleration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of chest injury risk for children in car accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Compigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Verriest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Troseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème congrès de la société de biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVII ème congrès de la société de biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, VALENCIENNES, France. 1p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110799v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofidelity impact response requirements for an advanced mid-sized male crash test dummy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human body tests for the validation of a car occupant mathematical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th ESV - International Technical Conference on the Enhanced Safety of Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, NAGOYA, Japan. 15p</w:t>
+              <w:t xml:space="preserve">26e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, MARSEILLE, France. p 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738589v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved frontal impact protection through a world frontal impact dummy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of head and thorax cadaver and hybrid III responses to a frontal sled deceleration for the validation of a car occupant mathematical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Advanced Passive Safety Network Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">17th International Technical Conference on the Enhanced Safety of Vehicles (ESV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, AMSTERDAM, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088042v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human response to a frontal sled deceleration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
+                <w:t xml:space="preserve">Development and evaluation of the ES-2 side impact dummy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel van Ratingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jac Wismans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Becchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjark Kreuzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRCOBI Conference on the Biomechanics of Impact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, MUNICH, Germany. pp. 323-337</w:t>
+              <w:t xml:space="preserve">ESV 2001 - 17th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, AMSTERDAM, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114241v1</w:t>
+                <w:t xml:space="preserve">hal-01412740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of chest injury risk for children in car accidents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Alonzo</w:t>
+                <w:t xml:space="preserve">Human face response to 30° degree oriented impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII ème congrès de la société de biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, VALENCIENNES, France. 1p</w:t>
+              <w:t xml:space="preserve">FERSI conference, Forum of European Road Safety Research Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, COPENHAGUE, France. pp. 149-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114518v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human face response to 30° degree oriented impacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Bruyere</w:t>
+                <w:t xml:space="preserve">Resistance versus angular movement law of the glenohumeral joint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maiffredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michelle Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FERSI conference, Forum of European Road Safety Research Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXV Congrès de la Société Canadienne de biomécanique; XI Congress of the canadian society for biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Montréal, Canada. pp.72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1076/apab.108.1.0.11510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447652v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of head and thorax cadaver and hybrid III responses to a frontal sled deceleration for the validation of a car occupant mathematical model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human response to a frontal sled deceleration test for the validation of a car occupant model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Technical Conference on the Enhanced Safety of Vehicles (ESV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, AMSTERDAM, France. 10 p</w:t>
+              <w:t xml:space="preserve">IRCOBI 2000, International Conference on the Biomechanics of Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, MONTPELLIER, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447564v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and evaluation of the ES-2 side impact dummy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Enrico Becchio</w:t>
+                <w:t xml:space="preserve">Car occupant pelvis injuries: an experimental approach to human tolerance: abstracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tjark Kreuzinger</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESV 2001 - 17th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, AMSTERDAM, France. 10 p</w:t>
+              <w:t xml:space="preserve">3rd European Congress of Trauma and Emergency Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, LYON, France. pp. 27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412740v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human body tests for the validation of a car occupant mathematical model</w:t>
+                <w:t xml:space="preserve">Human face response at an angle to the fore-aft vertical plane impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vezin</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Kallieris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Mattern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, MARSEILLE, France. p 45</w:t>
+              <w:t xml:space="preserve">IRCOBI conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, STIGES, Spain. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121446v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance versus angular movement law of the glenohumeral joint</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+                <w:t xml:space="preserve">Relative contribution of the thoracic components to the global behavior of the thorax - experimental methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert Bouquet</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cheze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Verriest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapelerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV Congres de la société de biomécanique; XI Congress of the canadian society for biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, MONTREAL, Canada. p72</w:t>
+              <w:t xml:space="preserve">24th Congress of the Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, BEAUNE, Switzerland. p. 82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129206v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human response to a frontal sled deceleration test for the validation of a car occupant model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global stop behaviour of the shoulder complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maiffredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Ramet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRCOBI 2000, International Conference on the Biomechanics of Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, MONTPELLIER, France. 1 p</w:t>
+              <w:t xml:space="preserve">24ème Congrès de la Société de biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, BEAUNE, France. p. 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355728v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global stop behaviour of the shoulder complex</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation mathématique du mannequin de choc latéral utilisé pour la réglementation en sécurité routière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès de la Société de biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, BEAUNE, France. p. 34</w:t>
+              <w:t xml:space="preserve">HARBOURUIC, Numérisation 3D - Human modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, PARIS, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155393v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Car occupant pelvis injuries: an experimental approach to human tolerance: abstracts</w:t>
+                <w:t xml:space="preserve">Etude du comportement du bassin soumis à un chocs latéral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Voiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Talantikite</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Congress of Trauma and Emergency Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, LYON, France. pp. 27-28</w:t>
+              <w:t xml:space="preserve">XXIIIeme congrès de la société de biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, VILLEURBANNE, France. p 104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448222v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human face response at an angle to the fore-aft vertical plane impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pelvis human response to lateral impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Robert Bouquet</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRCOBI conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, STIGES, Spain. 12 p</w:t>
+              <w:t xml:space="preserve">16th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, WINDSOR, Canada. pp. 1665-1686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155450v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative contribution of the thoracic components to the global behavior of the thorax - experimental methodology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lapelerie</w:t>
+                <w:t xml:space="preserve">Comparaison de la réponse de la face humaine et de celle du mannequin lors d'impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Congress of the Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, BEAUNE, Switzerland. p. 82</w:t>
+              <w:t xml:space="preserve">36èmes assises nationales de médecine du trafic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1995, NIMES, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154955v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pelvis human response to lateral impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes d'évaluation de la protection des jambes de piétons lors de chocs avec l'avant d'une voiture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Ramet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, WINDSOR, Canada. pp. 1665-1686</w:t>
+              <w:t xml:space="preserve">35èmes Assises nationales de médecine du trafic ; 3e entretiens de la prévention routière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, PARIS, France. pp. 21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425271v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement du bassin soumis à un chocs latéral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation mathématique de la jambe d'un piéton lors de chocs avec l'avant d'une voiture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Youcef Talantikite</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIeme congrès de la société de biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, VILLEURBANNE, France. p 104</w:t>
+              <w:t xml:space="preserve">20e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, LAUSANNE, Suisse. p. C128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166800v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation mathématique du mannequin de choc latéral utilisé pour la réglementation en sécurité routière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shearing and bending human knee joint tests in quasi-static lateral load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HARBOURUIC, Numérisation 3D - Human modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, PARIS, France. 11 p</w:t>
+              <w:t xml:space="preserve">IRCOBI conference on the biomechanics of impact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, BRUNNEN, Switzerland. pp. 93-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461590v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la réponse de la face humaine et de celle du mannequin lors d'impacts</w:t>
+                <w:t xml:space="preserve">A finite element model of the pedestrian leg in lateral impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes assises nationales de médecine du trafic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1995, NIMES, France. 14 p</w:t>
+              <w:t xml:space="preserve">ESV 1994, 14th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1994, MUNICH, Germany. pp. 199-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461572v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'évaluation de la protection des jambes de piétons lors de chocs avec l'avant d'une voiture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of airbag inflation on the cinematic and the lesions of motorcyclist;Influence du gonflement d'un air bag sur la cinématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Bouallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michelle Ramet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Assises nationales de médecine du trafic ; 3e entretiens de la prévention routière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, PARIS, France. pp. 21-30</w:t>
+              <w:t xml:space="preserve">14th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1994, MUNICH, Germany. pp. 1241-1246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461553v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation mathématique de la jambe d'un piéton lors de chocs avec l'avant d'une voiture</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advances in finite element modelling of the EUROSID-1 dummy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Ruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marcault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lasry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eberhard Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1995, LAUSANNE, Suisse. p. C128</w:t>
+              <w:t xml:space="preserve">ESV 1994, 14th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1994, MUNICH, Germany. pp. 1058-1078</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263939v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shearing and bending human knee joint tests in quasi-static lateral load</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Ramet</w:t>
+                <w:t xml:space="preserve">Optimization of pedestrian leg injury protection using a biofidelic human leg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mounir Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRCOBI conference on the biomechanics of impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 1995, BRUNNEN, Switzerland. pp. 93-105</w:t>
+              <w:t xml:space="preserve">, Sep 1994, LYON, France. pp. 303-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264188v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of pedestrians against leg injuries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cesari</w:t>
+                <w:t xml:space="preserve">Comparison of human facial tolerance and mechanical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Caire</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Haddak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 1994, MUNICH, Germany. pp. 1137-1138</w:t>
+              <w:t xml:space="preserve">, May 1994, MUNICH, Germany. pp. 128-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451013v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in finite element modelling of the EUROSID-1 dummy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protection of pedestrians against leg injuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESV 1994, 14th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1994, MUNICH, Germany. pp. 1058-1078</w:t>
+              <w:t xml:space="preserve">14th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1994, MUNICH, Germany. pp. 1137-1138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02449669v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of pedestrian leg injury protection using a biofidelic human leg</w:t>
+                <w:t xml:space="preserve">Virtual predictive testing of biomechanical effects of impacts on the human leg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ramet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRCOBI conference on the biomechanics of impact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1994, LYON, France. pp. 303-313</w:t>
+              <w:t xml:space="preserve">PAM&amp;apos;94 Fourth international conference on virtual predictive testingof industrial prototypes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, PARIS, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269196v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of human facial tolerance and mechanical models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thoracic and pelvis human response to impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ham</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cesari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 1994, MUNICH, Germany. pp. 128-135</w:t>
+              <w:t xml:space="preserve">, May 1994, MUNICH, Germany. pp. 100-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451044v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of airbag inflation on the cinematic and the lesions of motorcyclist;Influence du gonflement d'un air bag sur la cinématique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A finite element model of the pedestrian knee-joint in lateral impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Bermond</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cesari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1994, MUNICH, Germany. pp. 1241-1246</w:t>
+              <w:t xml:space="preserve">IRCOBI conference on the biomechanics of impact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1993, EINDHOVEN, France. pp. 117-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450957v1</w:t>
+                <w:t xml:space="preserve">hal-02269187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite element model of the pedestrian leg in lateral impact</w:t>
+                <w:t xml:space="preserve">An overview of MADYMO uses at INRETS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Bouquet</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Omnes-Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cesari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESV 1994, 14th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1994, MUNICH, Germany. pp. 199-209</w:t>
+              <w:t xml:space="preserve">4th meeting International MADYMO users meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1993, EINDHOVEN, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453253v1</w:t>
+                <w:t xml:space="preserve">hal-02453288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual predictive testing of biomechanical effects of impacts on the human leg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical simulation of the pedestrian leg in lateral impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michelle Ramet</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Matyjewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- -</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAM&amp;apos;94 Fourth international conference on virtual predictive testingof industrial prototypes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, PARIS, France. 10 p</w:t>
+              <w:t xml:space="preserve">IRCOBI conference on the biomechanics of impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1992, Verone, Italy. p61-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02452839v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thoracic and pelvis human response to impact</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michelle Ramet</w:t>
+                <w:t xml:space="preserve">Effets Mécaniques d'une sollicitation vibratoire sur le système main-bras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cesari</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Dimnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1994, MUNICH, Germany. pp. 100-109</w:t>
+              <w:t xml:space="preserve">15e conférence de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1990, Cluny, France. pp.C148-C149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02452773v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite element model of the pedestrian knee-joint in lateral impact</w:t>
+                <w:t xml:space="preserve">Étude dynamique du système main-bras soumis à des vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cesari</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Dimnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRCOBI conference on the biomechanics of impact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1993, EINDHOVEN, France. pp. 117-129</w:t>
+              <w:t xml:space="preserve">Journées Bruits et Vibrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1990, LA ROCHELLE, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269187v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of MADYMO uses at INRETS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Realistic Model of the Human Hand-Arm Exposed to Sinusoidal Excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cesari</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Dimnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th meeting International MADYMO users meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1993, EINDHOVEN, France. 19 p</w:t>
+              <w:t xml:space="preserve">14th Annual Meeting of the American Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1990, MIAMI, United States. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453288v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical simulation of the pedestrian leg in lateral impact</w:t>
+                <w:t xml:space="preserve">Approche de la réponse du système main-bras à une sollicitation vibratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Alonzo</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Matyjewski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">- -</w:t>
+                <w:t xml:space="preserve">Joannès Dimnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRCOBI conference on the biomechanics of impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1992, Verone, Italy. p61-72</w:t>
+              <w:t xml:space="preserve">14e conférence de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1989, MARSEILLE, France. pp.C20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303418v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets Mécaniques d'une sollicitation vibratoire sur le système main-bras</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">Approche de l'étude dynamique du système main-bras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannés Dimnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Gaertner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joannès Dimnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e conférence de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1990, Cluny, France. pp.C148-C149</w:t>
+              <w:t xml:space="preserve">3rd International Symposium of International Section of the ISSA, International Social Security Association, for Research on Prevention of Occupational Risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1989, VIENNE, Autriche. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469173v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de la réponse du système main-bras à une sollicitation vibratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prévision de la réponse du système main-bras à une situation vibratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannès Dimnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e conférence de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1989, MARSEILLE, France. pp.C20</w:t>
+              <w:t xml:space="preserve">Journées Bruits et Vibrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1988, MONTPELLIER, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317537v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude dynamique du système main-bras soumis à des vibrations</w:t>
+                <w:t xml:space="preserve">Prévision de la réponse du système main-bras à une situation vibratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannès Dimnet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Gaertner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the United Kingdom and French Joint Meeting on Human Response to Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1988, NANCY, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350484v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01350487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdominal Injury and submarining prediction, ABISUP collaborative project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Perisse</w:t>
+                <w:t xml:space="preserve">Microarchitectural caracterisation of trabecular bone in metastatic patients using micro-computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visite HCERES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Bron, France. Visite HCERES, 1 p, 2020</w:t>
+              <w:t xml:space="preserve">European society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Edimburgh, Scotland, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509307v2</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of crash test dummy abdomen</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intra and inter operator variability in a finite element model of vertebra for failure load prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visite HCERES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Bron, France</w:t>
+              <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204400v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo assessment of the mechanical properties of the child cortical bone using quantitative computed tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yumin Zhu</w:t>
+                <w:t xml:space="preserve">Dimension measurements from pictures of tensile test samples: guidelines to improve reproducibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanette Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrat Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visite HCERES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Bron, France</w:t>
+              <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204394v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité de la retenue en cas de choc des usagers de fauteuil roulant dans les transports routiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A protocol for the local mechanical characterisation of metastatic bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Dolivet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visite AERES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Bron, France</w:t>
+              <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205611v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la compliance thoracique des enfants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Stagnara</w:t>
+                <w:t xml:space="preserve">Modèle de prédiction de la force à rupture du fémur métastatique : caractérisation des propriétés mécaniques de tumeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille B Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Decaussin-Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Paparel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visite AERES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Bron, France</w:t>
+              <w:t xml:space="preserve">CLARA - forum de la recherche en cancérologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205621v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of passenger car rear occupants, adbdominal response</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanical properties and structure of tumour microenvironment in breast, kidney, and thyroid cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Decaussin-Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Paparel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visite AERES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Bron, France</w:t>
+              <w:t xml:space="preserve">5th International Cancer Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France. 5th International Cancer Symposium, 1p, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204409v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliance Thoracique : Quelles Valeurs ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cossalter</w:t>
+                <w:t xml:space="preserve">Evaluation ex-vivo du risque de fracture sur fémur métastatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ième Journée de Recherche en Kinésithérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, ECHIROLLES, France. École de Kinésithérapie du CHU Grenoble, 12ième Journée de Recherche en Kinésithérapie, 1 p, 2007</w:t>
+              <w:t xml:space="preserve">3ème journée partenariat - Laboratoire d'Excellence PRIMES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Jonage, France. 3ème journée partenariat - Laboratoire d&amp;apos;Excellence PRIMES, 1p, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461531v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdominal Injury and submarining prediction, ABISUP collaborative project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Compigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Perisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visite HCERES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Bron, France. Visite HCERES, 1 p, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509307v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Car automation and emergency situation : experimental studies of the effects on occupants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuguang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beillas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ifsttar/TME Collaboration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Bron, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Research topics: transport and health Organisation: 4 teams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ifsttar/TME Collaboration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Bron, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improvement of crash test dummy abdomen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Desbats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Compigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visite HCERES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Bron, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vivo assessment of the mechanical properties of the child cortical bone using quantitative computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Payen-De-La-Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visite HCERES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Bron, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatisation de véhicules et situation d'urgence : études expérimentales des effets sur les occupants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuguang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beillas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Innovatives, Voiture du futur, CNRS - Ifsttar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, PARIS, France. Les Innovatives, Voiture du futur, CNRS - Ifsttar, 1 p, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vivo assessment of the mechanical properties of the child cortical bone using quantitative computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Payen de La Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Boston, United States. 7th World Congress of Biomechanics, 2 p, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de la compliance thoracique des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Stagnara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visite AERES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Bron, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection of passenger car rear occupants, adbdominal response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Compigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visite AERES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Bron, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité de la retenue en cas de choc des usagers de fauteuil roulant dans les transports routiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attali Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visite AERES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Bron, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurer la sécurité des personnes en fauteuil roulant dans les véhicules routiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyère-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compliance Thoracique : Quelles Valeurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mallein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cossalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ième Journée de Recherche en Kinésithérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, ECHIROLLES, France. École de Kinésithérapie du CHU Grenoble, 12ième Journée de Recherche en Kinésithérapie, 1 p, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Projet Européen CHILD Advanced methods for improving child safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visite évaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La biomécanique des chocs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">83e Congrès de l’Association des Morphologistes &amp; 12th European Anatomical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resistance versus angular movement law of the glenohumeral joint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maiffredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human response to a frontal sled deceleration test for the validation of a car occupant mathematical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2000 IRCOBI Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelvis human response to lateral impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Voiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd European of Trauma and Emergency Surgery Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du comportement du bassin soumis à un choc latéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Voiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation mathématique de la jambe d'un piéton lors de chocs avec l'avant d'une voiture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maistre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EuroSID thorax finite element model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Rückert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13rd International Technical Conference on the Enhanced Safety of Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1991, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedestrian Impact testing with biofidelic Mechanical Leg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Technical Conference on the Enhanced Safety of Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1991, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex vivo experiment on vertebral body with defect representing bone metastasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wyssem Lokbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cy. Barrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21963,91 +23815,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground impact study II Lot 2 : Final Synthesis Report - Univ Eiffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Beillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Allegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22055,148 +23907,148 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gardegaront</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Gustave Eiffel. 2026, 71p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground impact study: drone to dummy head impact test results Final Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Beillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Gustave Eiffel. 2020, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torso flexion tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Compigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22209,459 +24061,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D2.1 Work package 2 - Trends between accessibility and safety. Safety consideration for travellers with disabilities in public transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Wreststrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Svensson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marin-Lamellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2010, 100 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison réponse mannequin Hybrid III, THOR sur siège automobile FAURECIA</w:t>
+                <w:t xml:space="preserve">Requirements for Safety of Type 3 (Wheelchair transportation) vehicles, Action 4 ISO/TC22/SC26/N39 in ISO/TC 22/SC 26/WG 1/N65</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2008, 368 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Petzall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Appleyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2008, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350098v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements for Safety of Type 3 (Wheelchair transportation) vehicles, Action 4 ISO/TC22/SC26/N39 in ISO/TC 22/SC 26/WG 1/N65</w:t>
+                <w:t xml:space="preserve">Comparaison réponse mannequin Hybrid III, THOR sur siège automobile FAURECIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2008, 2 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2008, 368 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490998v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dummy specified in the European pole test as part of the EEVC interior head form test procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel van Ratingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2003, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofidelity impact response requirements for an advanced mid-sized male crash test dummy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B van Don</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel van Ratingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22690,340 +24542,340 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2003, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summary of ES-2 prototype evaluation results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel van Ratingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. D. Waagmeester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kreuzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Compigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2001, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working Group 12 Report, Summary of side impact response requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Van Ratingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Compigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 1999, 51 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'algorithme en vue de modélisation dynamique en biomécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DEA mécanique. 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23033,91 +24885,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement biomécanique des usagers des transports lors de chargements rapides ex vivo et in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Université Claude Bernard Lyon 1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01352863v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23127,114 +24979,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dynamique du système main-bras en régime vibratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Université Claude Bernard Lyon 1, 1990. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02318012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId427"/>
+      <w:footerReference w:type="default" r:id="rId449"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23302,51 +25154,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C50E97A"/>
+    <w:nsid w:val="14443AC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23450,51 +25302,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A993882"/>
+    <w:nsid w:val="CE14EB73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23598,51 +25450,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="73A2B353"/>
+    <w:nsid w:val="A0D555E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23835,51 +25687,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franccois-bermond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4979-4097" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056873670" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/O-4195-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gardegaront" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Sas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brizard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Levillain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bermond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106676" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803712v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Saillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66934-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paul Wagner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chuzel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Szulc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-021-06210-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353915v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Revel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Duboeuf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Follet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2021.116206" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Confavreux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Decaussin-Petrucci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Durieux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paparel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101555" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652290v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105206" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127591v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Allard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110265" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumin Zhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Payen de La Garanderie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pialat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sandoz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/2471368" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431751v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruyere-Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vajda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411913512282" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938308v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poulard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919874v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Compigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.12.021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vajda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alonzo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2011.02.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWZPWG63-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Attali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dolivet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2010.10.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L75G6HP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B van Don" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M van Ratingen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vezin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2003-22-0023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Verriest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2002-22-0001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093198v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bouquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ramet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Ruckert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marcault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lasry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Haug" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cesari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/922528" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560721v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heidsieck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_35" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355509v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264428v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jourdain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Baptiste Pialat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630198v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Massardier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Guinard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630154v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Auvinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B. Confavreux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753023v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630186v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700030v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pozzi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ragonet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coussa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beillas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177349v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lafon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Chassagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289749v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Johnson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178032v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Levillain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184931v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178008v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Chevalier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087231v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trosseille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288748v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095040v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087610v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delsart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Priasso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perroche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Portemont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176774v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Stadelmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron N Alkalay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120333v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Hovasse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B Confavreux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739748v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Decaussin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Paparel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828162v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894752v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Confavreux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788831v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Paccard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657418v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932485v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2022.10.188" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739888v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690955v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656430v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926367v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844795v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737829v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709664v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692091v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyssem Lokbani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478792v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pleta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Delbruel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Morgado" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Barrey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479707v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435997v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359311v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cb Confavreux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406187v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jicquel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280788v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282325v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ali Agha" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182057v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421067v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Follet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475770v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Confraveux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006919v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Riglet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Chaudier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815312" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476057v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439224v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509208v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003916v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815311" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344606v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441203v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714992" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383848v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432171v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868522v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352410v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.3621" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877373v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974130v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delpuech" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Palierne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouazza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609357v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609385v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356405v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desbats" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ammam" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609399v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320345v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruyere" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Wang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310549v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsutoshi Masuda" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hanen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316737v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Soni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310283v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Quesnot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zorgani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434814v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re-Garnier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232507v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315849v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064310v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Payen de La Garanderie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Pialat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323984v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434878v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311042v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309423v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315919v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaa Ellouz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065589v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Sidelkeir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Badina" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316680v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088005v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315901v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316475v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320336v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321195v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kartout" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303533v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435042v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraton Georges" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321041v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324027v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321028v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434976v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birien M&#233;lanie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Behr" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327041v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198281v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323091v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit Novacek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738739v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Stagnara" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Poirot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903065167" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187509v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469153v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461270v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328180v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738729v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615300v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461282v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350055v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laporte" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435079v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347867v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461407v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mallein" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cossalter" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615711v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436033v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435114v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447235v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Been" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riske Meijer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bortenschlager" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hynd" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102621v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701478489" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087972v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Damm" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ferichola" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103865v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bergeau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(06)83528-1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087985v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwen Wang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Barnes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Ratingen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108340v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(06)83545-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S9Q2R01-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436150v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465240v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joffrin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088033v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088036v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate de Jager" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Pastor" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110799v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/apab.111.2.5.1.17497" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738589v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088042v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Waagmeester" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kallieris" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114241v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114518v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Troseille" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447652v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447564v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412740v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jac Wismans" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Becchio" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjark Kreuzinger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121446v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129206v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malak" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maiffredy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355728v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155393v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448222v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Talantikite" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155450v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Mattern" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154955v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Eckert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapelerie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425271v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166800v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Voiglio" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461590v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461572v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bouallegue" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461553v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263939v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maistre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264188v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451013v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449669v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Ruckert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Schlosser" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269196v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451044v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Haddak" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ham" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450957v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453253v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452839v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452773v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269187v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453288v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Omnes-Chevalier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303418v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Matyjewski" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- -" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469173v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gaertner" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Dimnet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317537v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353559v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353558v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317525v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#233;s Dimnet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350484v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350487v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509307v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Perisse" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204400v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204394v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Payen-De-La-Garanderie" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Pialat" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205611v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attali Xavier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205621v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204409v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461531v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205637v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002835v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Broussolle" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cy. Barrey" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533962v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Allegre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532213v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523966v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357765v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Wreststrand" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Svensson" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350098v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490998v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Petzall" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Appleyard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490966v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490941v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412682v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Waagmeester" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kreuzinger" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Compigne" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735274v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Ratingen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roberts" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673634v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01352863v2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02318012v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franccois-bermond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4979-4097" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056873670" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/O-4195-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gardegaront" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Sas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brizard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Levillain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bermond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106676" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803712v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Saillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66934-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353915v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Revel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Duboeuf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Follet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2021.116206" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765624v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Confavreux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Decaussin-Petrucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Durieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paparel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101555" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105206" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463649v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paul Wagner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chuzel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Szulc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-021-06210-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127591v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Allard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110265" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumin Zhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Payen de La Garanderie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pialat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sandoz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/2471368" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311090v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431751v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruyere-Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vajda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411913512282" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938308v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poulard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919874v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Compigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.12.021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vajda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alonzo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2011.02.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWZPWG63-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Attali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dolivet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2010.10.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L75G6HP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B van Don" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M van Ratingen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vezin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2003-22-0023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Verriest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2002-22-0001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093198v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bouquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ramet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Ruckert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marcault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lasry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Haug" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cesari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/922528" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560721v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heidsieck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_35" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355509v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264428v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jourdain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Baptiste Pialat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753023v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630186v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Auvinet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B. Confavreux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700030v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pozzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ragonet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coussa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beillas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630198v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Massardier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Guinard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630154v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095040v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178032v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Levillain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184931v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178008v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Chevalier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087231v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trosseille" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288748v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lafon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Chassagne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierrat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289749v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Johnson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087610v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delsart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Priasso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perroche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Portemont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176774v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Stadelmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron N Alkalay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120333v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Hovasse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B Confavreux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932485v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2022.10.188" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739888v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788831v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Paccard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657418v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828162v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894752v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Confavreux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690955v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656430v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926367v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709664v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692091v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyssem Lokbani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739748v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Decaussin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Paparel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435997v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479707v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cb Confavreux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282325v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ali Agha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182057v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406187v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jicquel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280788v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421067v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Follet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478792v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pleta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Delbruel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Morgado" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Barrey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476057v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475770v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Confraveux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006919v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Riglet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Chaudier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815312" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439224v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509208v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003916v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815311" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383848v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441203v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714992" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344606v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877373v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868522v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352410v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.3621" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432171v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974130v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delpuech" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Palierne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouazza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609357v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609385v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356405v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desbats" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ammam" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609399v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310283v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Quesnot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zorgani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434814v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re-Garnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310549v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsutoshi Masuda" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hanen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316737v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruyere" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Soni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232507v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357486v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323984v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434878v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064310v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Payen de La Garanderie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Pialat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311042v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065589v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Sidelkeir" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Badina" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315919v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaa Ellouz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309423v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316475v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088005v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315901v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316680v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320336v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303533v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435042v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraton Georges" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321041v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324027v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321028v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434976v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birien M&#233;lanie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Behr" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321195v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kartout" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327041v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198281v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323091v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit Novacek" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738739v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Stagnara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Poirot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903065167" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187509v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469153v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461270v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328180v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738729v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615300v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347867v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435079v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laporte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461282v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350055v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447235v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Been" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riske Meijer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bortenschlager" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hynd" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435114v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436033v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mallein" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102621v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701478489" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087972v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Damm" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ferichola" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461407v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cossalter" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615711v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108340v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(06)83545-1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S9Q2R01-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436150v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465240v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bergeau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joffrin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103865v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(06)83528-1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087985v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwen Wang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Barnes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Ratingen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088033v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088036v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate de Jager" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesire" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Pastor" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110799v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/apab.111.2.5.1.17497" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738589v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088042v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Waagmeester" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kallieris" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114241v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114518v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Troseille" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121446v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447564v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412740v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jac Wismans" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Becchio" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjark Kreuzinger" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447652v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129206v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malak" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maiffredy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/apab.108.1.0.11510" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355728v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448222v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Talantikite" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155450v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Mattern" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154955v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Eckert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapelerie" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155393v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461590v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166800v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Voiglio" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425271v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461572v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bouallegue" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461553v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263939v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maistre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264188v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453253v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450957v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449669v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Ruckert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Schlosser" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269196v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451044v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Haddak" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ham" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451013v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452839v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452773v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269187v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453288v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Omnes-Chevalier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303418v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Matyjewski" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- -" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469173v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gaertner" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Dimnet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353559v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353558v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317537v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317525v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#233;s Dimnet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350487v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350484v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595111v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bermond" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599503v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599511v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrat Baptiste" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599465v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05599555v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844795v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737829v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509307v2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Perisse" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606275v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Wang" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606297v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204400v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204394v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Payen-De-La-Garanderie" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Pialat" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320345v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315849v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205621v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204409v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205611v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attali Xavier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606389v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461531v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205637v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606955v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606942v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606412v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606928v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606919v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606911v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606882v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hoffmann" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen R&#252;ckert" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606891v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002835v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Broussolle" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cy. Barrey" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533962v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Allegre" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532213v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523966v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357765v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Wreststrand" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Svensson" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490998v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Petzall" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Appleyard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350098v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490966v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490941v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412682v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Waagmeester" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kreuzinger" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Compigne" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735274v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Ratingen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roberts" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673634v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01352863v2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02318012v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>