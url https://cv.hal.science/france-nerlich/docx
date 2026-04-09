--- v0 (2026-03-13)
+++ v1 (2026-04-09)
@@ -844,165 +844,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01765530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Latinité vs. Germanité : un fantasme identitaire de l’histoire de l’art allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Nerlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131-1, pp.162-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Nerlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 64, pp.3-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162519v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01162478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peinture en Allemagne au XIXe siècle. Religion et politique : les Nazaréens et l’école de Düsseldorf</w:t>
               </w:r>
@@ -3444,165 +3444,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La circulation des œuvres françaises en Allemagne au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Nerlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Frontières du patrimoine : déplacement et circulation des objets et œuvres d’art" (CRIA-EHESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nabila Oulebsir, maître de conférences à l'Université de Poitiers; Dominique Poulot, professeur à l'Université Paris-I/Panthéon-Sorbonne; Astrid Swenson, chercheur au Cambridge Victorian Studies Group, Cambridge University, Royaume Uni, Mar 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01180219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Französische Malerei in Deutschland im 19. Jahrhundert und ihre Sammler. Die Sammlung Wagener im Vergleich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Nerlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Gründung der Nationalgalerie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01172003v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01180219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie des artistes allemands en France au XIXe siècle</w:t>
               </w:r>
@@ -4022,247 +4022,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01182111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La fin de l’exclusion artistique. Le marchand d’art berlinois Louis Friedrich Sachse à la conquête de la province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Nerlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marché(s) de l’art en province (1870-1914)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre François-Georges Pariset (Pessac, Gironde), Jan 2008, Bordeaux, France. pp.143-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie artistique à Paris sous la Révolution et l'Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Nerlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"History Takes Place - Urban Change in Europe", Académie d'été à Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre allemand d'Histoire de l'art, Sep 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01182117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Formations artistiques transnationales. Présentation du projet de recherche de l’équipe ArtTransForm, ANR/DFG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Nerlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Struckmeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : Transferts de modèles dans le sillage des Lumières. Approches croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GERHICO-CERHILIM (EA 4270), Universités de Limoges et Poitiers, Apr 2010, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01172216v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01182117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ein kühner Blick. Athanasius von Raczynski und die französische Kunst seiner Zeit</w:t>
               </w:r>
@@ -4380,165 +4380,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01172043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Heinrich Heine ou la peinture du temps présent. Ou comment rompre avec le romantisme allemand grâce à Paul Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Nerlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heinrich Heine und die Kunstkritik seiner Zeit / Henri Heine et la critique d'art contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre allemand d'histoire de l'art (Paris), Apr 2006, Paris, France. pp.101-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01167783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une histoire de l’art transnationale pour le XIXe siècle. Enjeux et problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Nerlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : "Les catégories de l’histoire de l’art"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dominique Poulot, professeur à Paris I Panthéon-Sorbonne; Charlotte Guichard, chargée de recherches CNRS; Musée du Quai Branly, Feb 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01180245v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01167783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Marcher vers l’avenir ». Delaroche, Vernet et Scheffer en Allemagne et les enjeux de la peinture d’histoire moderne</w:t>
               </w:r>
@@ -4656,234 +4656,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01167821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le caractère historique de l'art moderne annonce le triomphe imminent de la pure humanité&amp;quot;. Kinkel, Springer et Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Nerlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Programme "Histoire sociale de l'art, histoire artistique du social", Atelier « 1840-1855. Paris, Munich, Londres »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national d'histoire de l'art; Fondation de France, Mar 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01182143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la spéculation à l’histoire de l’art. Les enjeux des tournées d’œuvres d’art françaises en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Nerlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude : Montrer, exposer, représenter en Allemagne et en France (XIXe/XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexandre Kostka, Université de Strasbourg; Martin Schieder, Université de Leipzig, Jun 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Das Vermächtnis Adolf Heinrich Schletters: Als Leipzig eine Kunstmetropole werden sollte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Nerlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leipziger Kunsthistorisches Kolloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut für Kunstgeschichte, Universität Leipzig, Jan 2009, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01182125v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01182143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunstgeschichte der Romantik als Kulturtransfer? Der Fall Johanna von Haza</w:t>
               </w:r>
@@ -5139,165 +5139,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01168357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eugène de Beauharnais à Munich. Un Napoléonide en exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Nerlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à la Bibliothèque Marmottan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Boulogne-Billancourt, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01182149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La réception des tableaux italiens de la collection d’Eugène de Beauharnais, duc de Leuchtenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Nerlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le goût pour la peinture italienne autour de 1800 : prédécesseurs, modèles et concurrents du cardinal Fesch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mouvement de la Corse du XXIe siècle, Mar 2005, Ajaccio, France. pp.147-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01168386v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01182149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gardons-nous de panthéoniser à la légère&amp;quot; (Mercier). Le grand homme dans l'imagerie populaire en France et en Allemagne. 1791-1850.</w:t>
               </w:r>
@@ -6577,151 +6577,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01182292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Das Kleine Andachtsbild. Graphik vom 16. bis zum 20. Jahrhundert, Museum Schnütgen, Auswahlkatalog, Olms Verlag, 2004, 126p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Nerlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01182291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Wassibauer, Eugen von Blaas (1843-1931). Das Werk, Georg Olms Verlag, 2005, 159 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Nerlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01182293v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01182291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poussin, Watteau, Chardin, David...Peintures françaises dans les collections allemandes. XVIIe-XVIIIe siècles, Pierre Rosenberg (éd.), catalogue d'exposition, Paris, Grand Palais, 18. April - 31. Juli 2005 ; München, Haus der Kunst, 5. Oktober 2005 - 6. Januar 2006 ; Bonn, Kunst-und Ausstellungshalle der BDR, 3. Februar-30. April 2006</w:t>
               </w:r>
@@ -7114,51 +7114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;neux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Nerlich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pernoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas-Henri Zmelty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baridon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Kagan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603636v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603794v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765530v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Savoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162519v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162478v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166310v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ahrf.2005.2764" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603618v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Vratskidou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160086v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/206499" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/183638" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100874510" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160166v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Akamatsu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765533v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.citadelles-mazenod.com/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160204v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hazan.fr/ouvrage/579314/l-invention-du-passe-histoires-de-coeur-et-d-epee-en-europe-1802-1850-tome-ii-stephen-bann-stephane-paccoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171707v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160382v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=2027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/histoire/6309-dictionnaire-des-historiens-d-art-allemands-michel-espagne-benedicte-savoy.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inha.fr/fr/ressources/publications/dictionnaire-critique-des-historiens-de-l-art/raczynski-athanase-comte.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100670850&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765540v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179959v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166416v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitta Ho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172003v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180219v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180230v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180200v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172035v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180208v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Josenhans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Struckmeyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167560v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182117v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167529v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167810v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167821v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172285v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179875v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168309v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168357v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168386v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182149v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182164v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179926v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179946v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603801v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182527v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182528v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.154.0167" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182522v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182297v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182298v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182295v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182296v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182519v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182294v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182292v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182293v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182291v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182521v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182290v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006942v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Oulebsir" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;neux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Nerlich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pernoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas-Henri Zmelty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baridon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Kagan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603636v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603794v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765530v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Savoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162478v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162519v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166310v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ahrf.2005.2764" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603618v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Vratskidou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160086v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/206499" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/183638" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100874510" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160166v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Akamatsu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765533v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.citadelles-mazenod.com/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160204v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hazan.fr/ouvrage/579314/l-invention-du-passe-histoires-de-coeur-et-d-epee-en-europe-1802-1850-tome-ii-stephen-bann-stephane-paccoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171707v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160382v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=2027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/histoire/6309-dictionnaire-des-historiens-d-art-allemands-michel-espagne-benedicte-savoy.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inha.fr/fr/ressources/publications/dictionnaire-critique-des-historiens-de-l-art/raczynski-athanase-comte.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100670850&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765540v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179959v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166416v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitta Ho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172003v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180230v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180200v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172035v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180208v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Josenhans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167560v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172216v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Struckmeyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167529v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180245v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167810v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167821v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182143v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172285v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182125v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179875v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168309v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168357v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182149v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168386v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182164v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179926v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179946v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603801v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182527v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182528v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.154.0167" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182522v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182297v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182298v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182295v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182296v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182519v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182294v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182292v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182291v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182521v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182290v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006942v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Oulebsir" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>