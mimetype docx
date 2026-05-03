--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -844,165 +844,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01765530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Nerlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64, pp.3-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Latinité vs. Germanité : un fantasme identitaire de l’histoire de l’art allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Nerlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131-1, pp.162-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162478v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01162519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peinture en Allemagne au XIXe siècle. Religion et politique : les Nazaréens et l’école de Düsseldorf</w:t>
               </w:r>
@@ -1660,186 +1660,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La formation artistique au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Nerlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Tillier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Art du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citadelles &amp; Mazenod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.130-163, 2016, 978-2-85088-677-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01765533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gustave Courbet in Deutschland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Nerlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefan Borchardt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Von Courbet zu Schuch. Realismus und reine Malerei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belser Verlag, 2016, 978-3-7630-2738-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01299188v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01765533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaroche und Delacroix aus deutscher Sicht</w:t>
               </w:r>
@@ -2223,272 +2223,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Paradis perdu : Alexandre Cabanel pour le Maximilianeum de Munich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Nerlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Amic; Michel Hilaire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alexandre Cabanel : 1823-1889 : la tradition du beau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Somogy éditions d'art; Montpellier, Musée Fabre, pp.310-333, 2010, 978-2-7572-0356-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Athanase de Raczynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Nerlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Espagne; Bénédicte Savoy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des historiens d'art allemands, 1750-1950</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-210, 403-404, 2010, 978-2-271-06714-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS éditions</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01160452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice &amp;quot;RACZYNSKI, Athanase (comte)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Nerlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Barbillon; Roland Recht; Philippe Sénéchal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique des historiens de l’art actifs en France de la Révolution à la Première Guerre mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut national d'histoire de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institut national d'histoire de l'art</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01162461v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01160480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Panthéon des Allemands ou comment l’Allemagne éclairée honore ses grands hommes</w:t>
               </w:r>
@@ -3444,825 +3444,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ArtTransForm. Les artistes allemands en France au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Josenhans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Nerlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1re édition du Festival d'Histoire de l'art : "Folie et Italie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Fontainebleau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01182111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La circulation des œuvres françaises en Allemagne au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Nerlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Frontières du patrimoine : déplacement et circulation des objets et œuvres d’art" (CRIA-EHESS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nabila Oulebsir, maître de conférences à l'Université de Poitiers; Dominique Poulot, professeur à l'Université Paris-I/Panthéon-Sorbonne; Astrid Swenson, chercheur au Cambridge Victorian Studies Group, Cambridge University, Royaume Uni, Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01180219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Französische Malerei in Deutschland im 19. Jahrhundert und ihre Sammler. Die Sammlung Wagener im Vergleich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Nerlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Gründung der Nationalgalerie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01172003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie des artistes allemands en France au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Nerlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "ATLAS d’histoire de l’art occidental aux 19e et 20e siècles"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Béatrice Joyeux-Prunel, Ecole normale supérieure, Paris, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01180230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts culturels, histoire croisée, quelles possibilités pour l’histoire de l’art ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Nerlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire “Transferts culturels, histoire croisée et histoire de l’architecture”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Baptiste Minnaert (InTRu, université François-Rabelais, Tours); Anne-Marie Châtelet (École nationale supérieure d’architecture de Strasbourg/équipe d’accueil Arche, Université de Strasbourg), Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01180200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Französische Bilder ins Düsseldorfische übersetzt ? Konfrontation und Provokation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Nerlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Düsseldorfer Malerschule und ihre internationale Ausstrahlung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dr. Bettina Baumgärtel, Jan 2011, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01172035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peinture française en Allemagne (1815-1870)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Nerlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence à la Maison Heinrich-Hein</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01182129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une histoire de l’art transnationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Nerlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Transferts culturels"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pascale Rabault-Feuerhahn (UMR 8547 du CNRS); Michel Espagne (UMR 8547 du CNRS), May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01180208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bertinet</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formations artistiques transnationales. Présentation du projet de recherche de l’équipe ArtTransForm, ANR/DFG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Nerlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">France Nerlich</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Struckmeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1re édition du Festival d'Histoire de l'art : "Folie et Italie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude : Transferts de modèles dans le sillage des Lumières. Approches croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GERHICO-CERHILIM (EA 4270), Universités de Limoges et Poitiers, Apr 2010, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin de l’exclusion artistique. Le marchand d’art berlinois Louis Friedrich Sachse à la conquête de la province</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Nerlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marché(s) de l’art en province (1870-1914)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre François-Georges Pariset (Pessac, Gironde), Jan 2008, Bordeaux, France. pp.143-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie artistique à Paris sous la Révolution et l'Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Nerlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"History Takes Place - Urban Change in Europe", Académie d'été à Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre allemand d'Histoire de l'art, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01182117v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01172216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ein kühner Blick. Athanasius von Raczynski und die französische Kunst seiner Zeit</w:t>
               </w:r>
@@ -4587,441 +4587,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01167810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Salons et l’internationalisation artistique. Retour sur la question des sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Nerlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire “L’internationalisation artistique (XIXe-XXe siècles)”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Béatrice Joyeux-Prunel, Ecole Normale Supérieure, Paris, Apr 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01180249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un rôle qui ne le ferait pas rire.&amp;quot; La réception critique d’Ingres en Allemagne au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Nerlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingres un homme à part ? XXIe rencontres de l’École du Louvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École du Louvre (Paris); Académie de France à Rome, Apr 2006, Paris, France. pp.401-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01167821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Das Vermächtnis Adolf Heinrich Schletters: Als Leipzig eine Kunstmetropole werden sollte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Nerlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leipziger Kunsthistorisches Kolloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut für Kunstgeschichte, Universität Leipzig, Jan 2009, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01182125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le caractère historique de l'art moderne annonce le triomphe imminent de la pure humanité&amp;quot;. Kinkel, Springer et Delaroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Nerlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme "Histoire sociale de l'art, histoire artistique du social", Atelier « 1840-1855. Paris, Munich, Londres »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national d'histoire de l'art; Fondation de France, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01182143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la spéculation à l’histoire de l’art. Les enjeux des tournées d’œuvres d’art françaises en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Nerlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude : Montrer, exposer, représenter en Allemagne et en France (XIXe/XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexandre Kostka, Université de Strasbourg; Martin Schieder, Université de Leipzig, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01172285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunstgeschichte der Romantik als Kulturtransfer? Der Fall Johanna von Haza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Nerlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Was ist romantisch an der romantischen Kunst?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emmy Noether-Forschungsgruppe "Romantikrezeption, Autonomieästhetik, Kunstgeschichte", Aug 2009, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01179875v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01180249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passage d’âge en âge comme motif d’une rhétorique visuelle chez Jiro Taniguchi, Fumiko Takano et Yumiko Oshima</w:t>
               </w:r>
@@ -5957,151 +5957,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01182528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Helmina von Chézy, Leben und Kunst in Paris seit Napoleon I., (Weimar 1805/07), édité par Bénédicte Savoy, Berlin Akademie Verlag, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Nerlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.71-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01182300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andrea Meyer, Deutschland und Millet, Munich, Berlin, Deutscher Kunstverlag, 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Nerlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01182522v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01182300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Beyer éd., Klassik – Romantik, (Geschichte der bildenden Kunst in Deutschland), t. VI, Munich, Berlin, Londres, New York, 2006 ; Hubertus Kohle éd., Vom Biedermeier zum Impressionismus, (Geschichte der bildenden Kunst in Deutschland), t. VII, Munich, Berlin, Londres, New York, 2008</w:t>
               </w:r>
@@ -7114,51 +7114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;neux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Nerlich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pernoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas-Henri Zmelty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baridon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Kagan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603636v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603794v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765530v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Savoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162478v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162519v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166310v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ahrf.2005.2764" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603618v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Vratskidou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160086v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/206499" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/183638" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100874510" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160166v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Akamatsu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765533v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.citadelles-mazenod.com/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160204v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hazan.fr/ouvrage/579314/l-invention-du-passe-histoires-de-coeur-et-d-epee-en-europe-1802-1850-tome-ii-stephen-bann-stephane-paccoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171707v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160382v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=2027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/histoire/6309-dictionnaire-des-historiens-d-art-allemands-michel-espagne-benedicte-savoy.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inha.fr/fr/ressources/publications/dictionnaire-critique-des-historiens-de-l-art/raczynski-athanase-comte.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100670850&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765540v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179959v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166416v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitta Ho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172003v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180230v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180200v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172035v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180208v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Josenhans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167560v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172216v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Struckmeyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167529v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180245v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167810v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167821v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182143v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172285v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182125v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179875v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168309v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168357v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182149v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168386v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182164v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179926v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179946v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603801v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182527v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182528v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.154.0167" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182522v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182297v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182298v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182295v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182296v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182519v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182294v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182292v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182291v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182521v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182290v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006942v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Oulebsir" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;neux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Nerlich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pernoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas-Henri Zmelty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baridon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Kagan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603636v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603794v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765530v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Savoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162519v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162478v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166310v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ahrf.2005.2764" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603618v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Vratskidou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160086v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/206499" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/183638" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100874510" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160166v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Akamatsu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765533v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.citadelles-mazenod.com/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160204v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hazan.fr/ouvrage/579314/l-invention-du-passe-histoires-de-coeur-et-d-epee-en-europe-1802-1850-tome-ii-stephen-bann-stephane-paccoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171707v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160382v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=2027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160480v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160452v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/histoire/6309-dictionnaire-des-historiens-d-art-allemands-michel-espagne-benedicte-savoy.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162461v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inha.fr/fr/ressources/publications/dictionnaire-critique-des-historiens-de-l-art/raczynski-athanase-comte.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100670850&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765540v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179959v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166416v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitta Ho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Josenhans" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172003v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180230v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180200v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172035v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182129v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180208v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Struckmeyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167560v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182117v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167529v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180245v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167810v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180249v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167821v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182125v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172285v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168309v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168357v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182149v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168386v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182164v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179926v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179946v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603801v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182527v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182528v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.154.0167" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182297v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182298v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182295v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182296v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182519v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182294v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182292v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182291v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182521v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182290v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006942v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Oulebsir" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>