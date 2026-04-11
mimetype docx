--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -950,1665 +950,1665 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dust addition on the microbial food web under present and future conditions of pH and temperature</w:t>
+                <w:t xml:space="preserve">Assessing the contribution of diazotrophs to microbial Fe uptake using a group specific approach in the Western Tropical South Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Dinasquet</w:t>
+                <w:t xml:space="preserve">C Lory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+                <w:t xml:space="preserve">M Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">A Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-19-1303-2022⟩</w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43705-022-00122-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03636650v2</w:t>
+                <w:t xml:space="preserve">hal-03845175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity, climate change, and adaptation in the Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of dust addition on the microbial food web under present and future conditions of pH and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dinasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Aurelle</w:t>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Thomas</w:t>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile H. Albert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+                <w:t xml:space="preserve">Farooq Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.3915⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.1303-1319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-1303-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670020v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03636650v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2 fixation in the Mediterranean Sea related to the composition of the diazotrophic community, and impact of dust under present and future environmental conditions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversity, climate change, and adaptation in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ridame</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Dinasquet</w:t>
+                <w:t xml:space="preserve">Cécile H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Søren Hallstrøm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+                <w:t xml:space="preserve">Marc Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasse Riemann</w:t>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (2), pp.415-435. </w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), pp.2-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-19-415-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.3915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853645v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting roles of DOP as a source of phosphorus and energy for marine diazotroph</w:t>
+                <w:t xml:space="preserve">N2 fixation in the Mediterranean Sea related to the composition of the diazotrophic community, and impact of dust under present and future environmental conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Filella</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Céline Ridame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dinasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Hallstrøm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Riemann</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angela Vogts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (2), pp.415-435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.923765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-415-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787908v1</w:t>
+                <w:t xml:space="preserve">hal-03853645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the contribution of diazotrophs to microbial Fe uptake using a group specific approach in the Western Tropical South Pacific Ocean</w:t>
+                <w:t xml:space="preserve">Contrasting roles of DOP as a source of phosphorus and energy for marine diazotroph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Lory</w:t>
+                <w:t xml:space="preserve">Alba Filella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasse Riemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Fourquez</w:t>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Barani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guieu</w:t>
+                <w:t xml:space="preserve">Angela Vogts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43705-022-00122-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.923765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845175v1</w:t>
+                <w:t xml:space="preserve">hal-03787908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of atmospheric deposition on biogeochemical cycles in an oligotrophic ocean system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mediterranean nascent sea spray organic aerosol and relationships with seawater biogeochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Desboeufs</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Dinasquet</w:t>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Nicosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Trueblood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5699-2021⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.2301-2323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-10625-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03398651v1</w:t>
+                <w:t xml:space="preserve">hal-03115302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus cycling in the upper waters of the Mediterranean Sea (PEACETIME cruise): relative contribution of external and internal sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Influence of atmospheric deposition on biogeochemical cycles in an oligotrophic ocean system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dinasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (21), pp.5871 - 5889. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5871-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (20), pp.5699-5717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5699-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418751v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dust addition on the metabolism of Mediterranean plankton communities and carbon export under present and future conditions of pH and temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Phosphorus cycling in the upper waters of the Mediterranean Sea (PEACETIME cruise): relative contribution of external and internal sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (19), pp.5423-5446. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5423-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (21), pp.5871 - 5889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5871-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388561v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep maxima of phytoplankton biomass, primary production and bacterial production in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Marañón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (5), pp.1749-1767. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-18-1749-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dust addition on Mediterranean plankton communities under present and future conditions of pH and temperature: an experimental overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Impact of dust addition on the metabolism of Mediterranean plankton communities and carbon export under present and future conditions of pH and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Marañón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pérez-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Stolpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (17), pp.5011-5034. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5011-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (19), pp.5423-5446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5423-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342476v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of ectoenzymatic kinetics in relation to biogeochemical properties in the Mediterranean Sea and the concentration of the fluorogenic substrate used</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of dust addition on Mediterranean plankton communities under present and future conditions of pH and temperature: an experimental overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ridame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stolpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (7), pp.2301-2323. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-2301-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (17), pp.5011-5034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5011-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195714v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean nascent sea spray organic aerosol and relationships with seawater biogeochemistry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Trueblood</w:t>
+                <w:t xml:space="preserve">Spatial patterns of ectoenzymatic kinetics in relation to biogeochemical properties in the Mediterranean Sea and the concentration of the fluorogenic substrate used</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Rinaldi</w:t>
+                <w:t xml:space="preserve">Philippe Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dinasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18, pp.2301-2323. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (7), pp.2301-2323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-21-10625-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-2301-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115302v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential bioavailability of organic matter from atmospheric particles to marine heterotrophic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Djaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2826,1636 +2826,1636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02488660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixotrophic metabolism by natural communities of unicellular cyanobacteria in the western tropical South Pacific Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solange Duhamel</w:t>
+                <w:t xml:space="preserve">Sensitive Determination of the Dissolved Phosphate Pool for an Improved Resolution of Its Vertical Variability in the Surface Layer: New Views in the P-Depleted Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mar Benavides</w:t>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14111⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830630v1</w:t>
+                <w:t xml:space="preserve">hal-01838152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric fluxes of soluble organic C, N, and P to the Mediterranean Sea: Potential biogeochemical implications in the surface layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Djaoudi</w:t>
+                <w:t xml:space="preserve">Mixotrophic metabolism by natural communities of unicellular cyanobacteria in the western tropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barani</w:t>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hélias Nunige</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.07.008⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787006v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community structure in the western tropical South Pacific</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics and controls of heterotrophic prokaryotic production in the western tropical South Pacific Ocean: links with diazotrophic and photosynthetic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Bock</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (12), pp.3909-3925. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-3909-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.2669-2689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2669-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829384v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and controls of heterotrophic prokaryotic production in the western tropical South Pacific Ocean: links with diazotrophic and photosynthetic activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric fluxes of soluble organic C, N, and P to the Mediterranean Sea: Potential biogeochemical implications in the surface layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Djaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gimenez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solange Duhamel</w:t>
+                <w:t xml:space="preserve">A. Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Dupouy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">S. Hélias Nunige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2669-2018⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.59-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786893v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive Determination of the Dissolved Phosphate Pool for an Improved Resolution of Its Vertical Variability in the Surface Layer: New Views in the P-Depleted Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+                <w:t xml:space="preserve">Microbial community structure in the western tropical South Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moïra Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, pp.234. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (12), pp.3909-3925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-3909-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838152v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterotrophic bacterial production and metabolic balance during the VAHINE mesocosm experiment in the New Caledonia lagoon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of transparent exopolymer particles (TEP) during the VAHINE mesocosm experiment in the New Caledonian lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Spungin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyal Rahav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13 (11), pp.3187-3202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-3187-2016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 13 (12), pp.3793-3805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-3793-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381792v1</w:t>
+                <w:t xml:space="preserve">hal-01381798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succession within the prokaryotic communities during the VAHINE mesocosms experiment in the New Caledonia lagoon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Heterotrophic bacterial production and metabolic balance during the VAHINE mesocosm experiment in the New Caledonia lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Pfreundt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13 (8), pp.2319-2337. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-2319-2016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 13 (11), pp.3187-3202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-3187-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381793v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of dissolved and particulate chromophoric materials during the VAHINE mesocosm experiment in the New Caledonian coral lagoon (south-west Pacific)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Marie</w:t>
+                <w:t xml:space="preserve">Succession within the prokaryotic communities during the VAHINE mesocosms experiment in the New Caledonia lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Pfreundt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rüdiger Röttgers</w:t>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Rodier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wolfgang R. Hess</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13 (11), pp.3283-3303. </w:t>
+              <w:t xml:space="preserve">, 2016, 13 (8), pp.2319-2337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-13-3283-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-2319-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01326566v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of transparent exopolymer particles (TEP) during the VAHINE mesocosm experiment in the New Caledonian lagoon</w:t>
+                <w:t xml:space="preserve">Evolution of dissolved and particulate chromophoric materials during the VAHINE mesocosm experiment in the New Caledonian coral lagoon (south-west Pacific)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dina Spungin</w:t>
+                <w:t xml:space="preserve">Lauriane Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyal Rahav</w:t>
+                <w:t xml:space="preserve">Rüdiger Röttgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13 (12), pp.3793-3805. </w:t>
+              <w:t xml:space="preserve">, 2016, 13 (11), pp.3283-3303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-13-3793-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-3283-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381798v1</w:t>
+                <w:t xml:space="preserve">ird-01326566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical partitioning of phosphate uptake among picoplankton groups in the low Pi Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">An annual survey of bacterial production, respiration and ectoenzyme activity in coastal NW Mediterranean waters: temperature and resource controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Talarmin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">B. Céa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lebaron</w:t>
+                <w:t xml:space="preserve">L. Chirurgien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Moutin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-1237-2015⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (18), pp.13654-13668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3500-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207882v1</w:t>
+                <w:t xml:space="preserve">hal-01199850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental microbiology as a mosaic of explored ecosystems and issues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vertical partitioning of phosphate uptake among picoplankton groups in the low Pi Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
+                <w:t xml:space="preserve">Agathe Talarmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Duran</w:t>
+                <w:t xml:space="preserve">P. Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Amato</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5164-5⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (4), pp.1237-1247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-1237-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247096v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An annual survey of bacterial production, respiration and ectoenzyme activity in coastal NW Mediterranean waters: temperature and resource controls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental microbiology as a mosaic of explored ecosystems and issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Céa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chirurgien</w:t>
+                <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Garcia</w:t>
+                <w:t xml:space="preserve">Florence Arsene-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (18), pp.13654-13668. </w:t>
+              <w:t xml:space="preserve">, 2015, 22 (18), pp.13577-13598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3500-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5164-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199850v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic carbon dynamics in the Mediterranean Sea: an integrated study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Santinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4528,51 +4528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the Biogeochemistry from the Oligotrophic to the Ultraoligotrophic Mediterranean (BOUM) experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4632,77 +4632,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow cytometric assessment of specific leucine incorporation in the open Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Talarmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4890,441 +4890,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial food webs and metabolic state across oligotrophic waters of the Mediterranean Sea during summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Guieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">A. Lagaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">L. Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Special issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (7), pp.1839-1852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-1839-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452771v1</w:t>
+                <w:t xml:space="preserve">hal-00697626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-limited or N and P co-limited indications in the surface waters of three Mediterranean basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tanaka</w:t>
+                <w:t xml:space="preserve">T. F. Thingstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. F. Thingstad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Urania Christaki</w:t>
+                <w:t xml:space="preserve">J. Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Special issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (2), pp.525-538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bgd-7-8143-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial food webs and metabolic state across oligotrophic waters of the Mediterranean Sea during summer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lagaria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Prieur</w:t>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-8-1839-2011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00697626v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical and longitudinal gradients in HNA-LNA cell abundances and cytometric characteristics in the Mediterranean Sea</w:t>
               </w:r>
@@ -5349,51 +5349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lebaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8, pp.1853-1863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5421,373 +5421,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of alkaline phosphatase activity in the North and South Pacific Subtropical Gyres: Implications for phosphorus cycling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved methodology to measure taxon-specific phosphate uptake in live and unfiltered samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Talarmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2011.56.4.1244⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9, pp.443-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lom.2011.9.443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697624v1</w:t>
+                <w:t xml:space="preserve">hal-00707511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved methodology to measure taxon-specific phosphate uptake in live and unfiltered samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Talarmin</w:t>
+                <w:t xml:space="preserve">Characterization of alkaline phosphatase activity in the North and South Pacific Subtropical Gyres: Implications for phosphorus cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin M. Bjoerkman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Karl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 9, pp.443-453. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56, pp.1244-1254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4319/lom.2011.9.443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4319/lo.2011.56.4.1244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707511v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack-of P-limitation of phytoplankton and heterotrophic prokaryotes in surface waters of three anticyclonic eddies in the stratified Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsuneo Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. F. Thingstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. F. Thingstad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Urania Christaki</w:t>
+                <w:t xml:space="preserve">J. Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Special issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (2), pp.525-538. </w:t>
@@ -5825,77 +5825,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of nutrient additions on particulate and dissolved primary production and metabolic state in surface waters of three Mediterranean eddies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lagaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Psarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5953,2215 +5953,2215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom up effects on bacterioplankton growth and composition during summer-autumn transition in the open NW Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of Lipid Degradation by Marine Lipase-Producing Bacteria : Critical Evaluation of Lipase Activity Assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Goutx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44, pp.1113-1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-009-3358-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-6-705-2009⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412253v1</w:t>
+                <w:t xml:space="preserve">hal-00451704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diel variability of heterotrophic bacterial production and underwater UV doses in the eastern South Pacific</w:t>
+                <w:t xml:space="preserve">Bottom up effects on bacterioplankton growth and composition during summer-autumn transition in the open NW Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tedetti</w:t>
+                <w:t xml:space="preserve">J.-F. Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Duhamel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Sempere</w:t>
+                <w:t xml:space="preserve">J. Nedoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps08075⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (4), pp.705-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-6-705-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058593v1</w:t>
+                <w:t xml:space="preserve">hal-00412253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Lipid Degradation by Marine Lipase-Producing Bacteria : Critical Evaluation of Lipase Activity Assays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Duflos</w:t>
+                <w:t xml:space="preserve">Diel variability of heterotrophic bacterial production and underwater UV doses in the eastern South Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Goutx</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">M. Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11745-009-3358-7⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 387, pp.97-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps08075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00451704v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characteristics and bacterial community structure of the sea surface microlayer in the South Pacific Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors limiting heterotrophic bacterial production in the southern Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Obernosterer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Ras</w:t>
+                <w:t xml:space="preserve">G. Alarcón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (3), pp.693-705. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-5-693-2008⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 5 (3), pp.833-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-833-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248038v1</w:t>
+                <w:t xml:space="preserve">hal-00330710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Extracellular Phosphatase Activity at the Single-Cell Level by Enzyme-Labeled Fluorescence and Flow Cytometry : the Importance of Time Kinetics in ELFA Labeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald Grégori</w:t>
+                <w:t xml:space="preserve">Phospholipid synthesis rates in the eastern subtropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. A. S. van Mooy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rimmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiri Nedoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.133-139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363524v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for analysing phosphatase activity in aquatic bacteria at the single cell level using flow cytometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solange Duhamel</w:t>
+                <w:t xml:space="preserve">Distribution and bacterial availability of dissolved neutral sugars in the South East Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Grégori</w:t>
+                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jiri Nedoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2008.06.018⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.1165 - 1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-1165-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321313v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058362v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and bacterial availability of dissolved neutral sugars in the South East Pacific</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alkaline phosphatase activity of marine bacteria studied with ELF97 substrate : success and limits in the P-limited Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Nedoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-5-1165-2008⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52, pp.245-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058362v2</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaline phosphatase activity of marine bacteria studied with ELF97 substrate : success and limits in the P-limited Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Heterotrophic bacterial production in the eastern South Pacific: longitudinal trends and coupling with primary production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Obernosterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ulloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame01238⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.157-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-157-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321319v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterotrophic bacterial production in the eastern South Pacific: longitudinal trends and coupling with primary production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial food web structure in a naturally iron fertilized area in the Southern Ocean (Kerguelen Plateau)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Obernosterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">O. Ulloa</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Veldhuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-5-157-2008⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Special issue KEOPS: Kerguelen Ocean and Plateau compared Study, 55 (5-7), pp.706-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330340v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial food web structure in a naturally iron fertilized area in the Southern Ocean (Kerguelen Plateau)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid bacterial mineralization of organic carbon produced during a phytoplankton bloom induced by natural iron fertilization in the Soutern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Obernosterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Obernosterer</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Special issue KEOPS: Kerguelen Ocean and Plateau compared Study, 55 (5-7), pp.706-719. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.009⟩</w:t>
+              <w:t xml:space="preserve">, 2008, Part of special issue KEOPS: Kerguelen Ocean and Plateau compared Study, 55 (5-7), pp.777-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00481045v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00290755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid bacterial mineralization of organic carbon produced during a phytoplankton bloom induced by natural iron fertilization in the Soutern Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochemical characteristics and bacterial community structure of the sea surface microlayer in the South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Obernosterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caparros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Obernosterer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">J. Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Part of special issue KEOPS: Kerguelen Ocean and Plateau compared Study, 55 (5-7), pp.777-789. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (3), pp.693-705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-693-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00290755v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient limitation of primary productivity in the Southeast Pacific (BIOSOPE cruise)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+                <w:t xml:space="preserve">Detection of Extracellular Phosphatase Activity at the Single-Cell Level by Enzyme-Labeled Fluorescence and Flow Cytometry : the Importance of Time Kinetics in ELFA Labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Prášil</w:t>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Nedoma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-5-215-2008⟩</w:t>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 75A, pp.169-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.a.20686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330343v1</w:t>
+                <w:t xml:space="preserve">hal-00363524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterotrophic nanoflagellate and ciliate bacterivorous activity and growth in the northeast Atlantic Ocean : a seasonal mesoscale study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Urania Christaki</w:t>
+                <w:t xml:space="preserve">A method for analysing phosphatase activity in aquatic bacteria at the single cell level using flow cytometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Denis</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Nedoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame01181⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 75, pp.269-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2008.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00290748v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipid synthesis rates in the eastern subtropical South Pacific Ocean</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Rimmelin</w:t>
+                <w:t xml:space="preserve">Heterotrophic nanoflagellate and ciliate bacterivorous activity and growth in the northeast Atlantic Ocean : a seasonal mesoscale study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hera Karayanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51, pp.169-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330337v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00290748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors limiting heterotrophic bacterial production in the southern Pacific Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutrient limitation of primary productivity in the Southeast Pacific (BIOSOPE cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Prášil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Alarcón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (3), pp.833-845. </w:t>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.215-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-5-833-2008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-215-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330710v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and specific P-uptake rates of bacterial and phytoplanktonic communities in the Southeast Pacific (BIOSOPE cruise)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Moutin</w:t>
+                <w:t xml:space="preserve">Affinity of extracellular phosphatases for ELF97 phosphate in aquatic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Nedoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. van Mooy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alena Strojsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Strojsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-4-941-2007⟩</w:t>
+              <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58, pp.454-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/MF06211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330331v1</w:t>
+                <w:t xml:space="preserve">hal-00256603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affinity of extracellular phosphatases for ELF97 phosphate in aquatic environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiri Nedoma</w:t>
+                <w:t xml:space="preserve">Growth and specific P-uptake rates of bacterial and phytoplanktonic communities in the Southeast Pacific (BIOSOPE cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Strojsova</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. van Mooy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rimmelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 58, pp.454-460. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (6), pp.941-956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/MF06211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-4-941-2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256603v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling DOC assimilation and bacterial growth efficiency in biodegradation experiments : a case study in the Northeast Atlantic Ocean</w:t>
               </w:r>
@@ -8186,64 +8186,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 43, pp.139-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8307,64 +8307,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 43, pp.139-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8411,77 +8411,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale and seasonal variability of community production and respiration in the surface waters of the N.E. Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maixandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila I. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumi Sohrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8545,64 +8545,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial community production, respiration and structure of the microbial food web of an ecosystem in the northeastern Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maixandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hera Karayanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8666,103 +8666,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ciliated protozoa and heterotrophic nanoflagellates on the fate of primary production in NE Atlantic Ocean.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hera Karayanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110 (C07S15), pp.7 - 15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8790,347 +8790,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of double formalin—Lugol's fixation in assessing number and biomass of ciliates: an example of estimations at mesoscale in NE Atlantic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution of microbial biomass, production, respiration, dissolved organic carbon and factors controlling bacterial production across a geostrophic front (Almeria-Oran, SW Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalby Andrew</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sempéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2003.11.002⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 269, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps269001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780291v1</w:t>
+                <w:t xml:space="preserve">hal-03506690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of microbial biomass, production, respiration, dissolved organic carbon and factors controlling bacterial production across a geostrophic front (Almeria-Oran, SW Mediterranean Sea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of double formalin—Lugol's fixation in assessing number and biomass of ciliates: an example of estimations at mesoscale in NE Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hera Karayanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bianchi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dalby Andrew</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 269, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 56 (3), pp.349 - 358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps269001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2003.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506690v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of microbial biomass, production, respiration, dissolved organic carbon and factors controlling bacterial production across a geostrophic front (Almeria-Oran, SW Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9267,90 +9267,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and cycling of total organic carbon across the Almeria-Oran Front in the Mediterranean Sea: Implications for carbon cycling in the western basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny V. Dafner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Magen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9395,969 +9395,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal and Vertical Trends of Bacterial Limitation by Phosphorus and Carbon in the Mediterranean Sea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Major outputs of the recent multidisciplinary biogeochemical researches undertaken in the Aegean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia Giannakourou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
+                <w:t xml:space="preserve">V. Lykousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Souvemerzoglou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G Chronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tselepides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. B. Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-001-0038-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33-34, pp.313-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-7963(02)00064-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780335v1</w:t>
+                <w:t xml:space="preserve">hal-01780358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale variability in the coupling/uncoupling of bacteria, phytoplankton and organic carbon fluxes along the continental margin of the Gulf of Lions, Northwestern Mediterranean Sea</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bacterial degradation of large particles in the southern Indian Ocean using in vitro incubation experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Obernosterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Striby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Goutx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0924-7963(02)00069-6⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33 (8), pp.985-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0146-6380(02)00057-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780342v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does competition for nanomolar phosphate supply explain the predominance of the cyanobacterium Synechococcus ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Longitudinal and Vertical Trends of Bacterial Limitation by Phosphorus and Carbon in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Giannakourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Souvemerzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2002.47.5.1562⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43 (1), pp.119 - 133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-001-0038-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780324v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon flow in the planktonic food web along a gradient of oligotrophy in the Aegean Sea (Mediterranean Sea)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Christou</w:t>
+                <w:t xml:space="preserve">Small-scale variability in the coupling/uncoupling of bacteria, phytoplankton and organic carbon fluxes along the continental margin of the Gulf of Lions, Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antionia Giannakourou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Heussner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 33-34, pp.335-353. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0924-7963(02)00065-9⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 33-34, pp.411-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-7963(02)00069-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780370v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation of bacterial production, respiration and growth efficiency in the open NW Mediterranean Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon flow in the planktonic food web along a gradient of oligotrophy in the Aegean Sea (Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rochelle-Newall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Ioanna Siokou-Frangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Dominique Pizay</w:t>
+                <w:t xml:space="preserve">E. Christou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Rinaldi</w:t>
+                <w:t xml:space="preserve">Antionia Giannakourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 29, pp.227 - 237. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33-34, pp.335-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame029227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0924-7963(02)00065-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780314v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major outputs of the recent multidisciplinary biogeochemical researches undertaken in the Aegean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does competition for nanomolar phosphate supply explain the predominance of the cyanobacterium Synechococcus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lykousis</w:t>
+                <w:t xml:space="preserve">Tron Thingstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Chronis</w:t>
+                <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tselepides</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Theocharis</w:t>
+                <w:t xml:space="preserve">G. Slawyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0924-7963(02)00064-7⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (5), pp.1562-1567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2002.47.5.1562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780358v1</w:t>
+                <w:t xml:space="preserve">hal-01780324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial degradation of large particles in the southern Indian Ocean using in vitro incubation experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Sempere</w:t>
+                <w:t xml:space="preserve">Seasonal variation of bacterial production, respiration and growth efficiency in the open NW Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lemee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rochelle-Newall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Obernosterer</w:t>
+                <w:t xml:space="preserve">Marie-Dominique Pizay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Striby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Goutx</w:t>
+                <w:t xml:space="preserve">P Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 33 (8), pp.985-1000. </w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29, pp.227 - 237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0146-6380(02)00057-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/ame029227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812107v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoflagellate predation on auto- and heterotrophic picoplankton in the oligotrophic Mediterranean Sea</w:t>
               </w:r>
@@ -10382,51 +10382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Giannakourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 23 (11), pp.1297-1310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10454,312 +10454,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial dynamics during the transition from spring bloom to oligotrophy in the Northwestern Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Total organic carbon dynamics in the Aegean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Marroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francesca Vidussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 212, pp.89-105</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33-34, pp.355-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780381v1</w:t>
+                <w:t xml:space="preserve">hal-02065006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total organic carbon dynamics in the Aegean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Bacterial dynamics during the transition from spring bloom to oligotrophy in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goutx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Striby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Marroni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Francesca Vidussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 33-34, pp.355-364</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 212, pp.89-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065006v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between primary producers and bacteria in an oligotrophic sea-the Mediterranean and biogeochemical implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Turley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10836,51 +10836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon inputs of the Rhône River to the Mediterranean Sea: Biogeochemical implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11107,51 +11107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial decomposition of large organic particles in the northwestern Mediterranean Sea:an experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sc Yoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11218,391 +11218,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of data assimilation techniques to analyze the significance of ectoproteolytic activity measurements performed with the model substrate MCA-Leu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoflagellates (mixotrophs, heterotrophs and autotrophs) in the oligotrophic eastern Mediterranean:standing stocks, bacterivory and relationships with bacterial production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lamy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Talbot</w:t>
+                <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 177, pp.27-35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps177027⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 181, pp.297-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps181297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829895v1</w:t>
+                <w:t xml:space="preserve">hal-01829920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between phytoplankton efficiency and the proportion of bacterial production to primary production in the Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of data assimilation techniques to analyze the significance of ectoproteolytic activity measurements performed with the model substrate MCA-Leu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Conan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Vincent Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame017131⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 177, pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps177027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829903v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoflagellates (mixotrophs, heterotrophs and autotrophs) in the oligotrophic eastern Mediterranean:standing stocks, bacterivory and relationships with bacterial production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Urania Christaki</w:t>
+                <w:t xml:space="preserve">Relationship between phytoplankton efficiency and the proportion of bacterial production to primary production in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Turley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Stutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 181, pp.297-307. </w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 17 (2), pp.131-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps181297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/ame017131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829920v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial utilization of glucose in the water column from eutrophic to oligotrophic pelagic areas in the eastern North Atlantic Ocean</w:t>
               </w:r>
@@ -12306,51 +12306,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterotrophic bacteria in the pelagic realm of the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12425,251 +12425,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Extracellular Phosphatase Activity of Heterotrophic Prokaryotes at the Single‐Cell Level by Flow Cytometry</w:t>
+                <w:t xml:space="preserve">Detection of extracellular phosphatase activity of heterotrophic prokaryotes at the single cell level by flow cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Nedoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Paul Robinson, Zbigniew Darzynkiewicz, et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Protocols in Cytometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.49:11.18.1-11.18.8., 2009</w:t>
+              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.11.18.1-11.18.8., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692148v1</w:t>
+                <w:t xml:space="preserve">hal-00742395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of extracellular phosphatase activity of heterotrophic prokaryotes at the single cell level by flow cytometry</w:t>
+                <w:t xml:space="preserve">Detection of Extracellular Phosphatase Activity of Heterotrophic Prokaryotes at the Single‐Cell Level by Flow Cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Nedoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Paul Robinson, Zbigniew Darzynkiewicz, et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Protocols in Cytometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.11.18.1-11.18.8., 2009</w:t>
+              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.49:11.18.1-11.18.8., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742395v1</w:t>
+                <w:t xml:space="preserve">hal-00692148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId412"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12824,51 +12824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732795v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-2621-2024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Dory" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavalli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14225" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104348" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165802" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636650v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Azam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1303-2022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853645v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hallstr&#248;m" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-415-2022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Filella" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vogts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.923765" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03845175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lory" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fourquez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-022-00122-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03398651v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5699-2021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388561v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P&#233;rez-Lorenzo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5423-2021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169148v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-1749-2021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03342476v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolpe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5011-2021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195714v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2301-2021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115302v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Trueblood" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rinaldi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10625-2021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064459v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6271-2020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488660v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne Shoemaker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Moisander" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa034" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14111" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787006v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djaoudi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;lias Nunige" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.07.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829384v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bock" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Dion" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3909-2018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786893v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2669-2018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381792v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Pfreundt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3187-2016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381793v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang R. Hess" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2319-2016" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01326566v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Marie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger R&#246;ttgers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3283-2016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381798v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Spungin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Rahav" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3793-2016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207882v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Talarmin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1237-2015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01199850v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C&#233;a" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirurgien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3500-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731024v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santinelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Seritti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004151" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285203v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3817-2012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573134v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Courties" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-253-2011" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697622v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Cottrell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Kirchman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-973-2011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760568v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanaka" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Thingstad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-7-8143-2010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697626v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagaria" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1839-2011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697661v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catala" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1853-2011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697624v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M. Bjoerkman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Karl" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.4.1244" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707511v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2011.9.443" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573163v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Tanaka" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-525-2011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687934v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Psarra" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2595-2011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412253v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghiglione" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nedoma" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;vel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-705-2009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02058593v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tedetti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duhamel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08075" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451704v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-009-3358-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D18B6PP0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248038v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Obernosterer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lami" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caparros" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-693-2008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363524v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Nedoma" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20686" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321313v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mauriac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.06.018" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02058362v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charri&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1165-2008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321319v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01238" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330340v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulloa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-157-2008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481045v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veldhuis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4KN25LD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290755v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.005" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330343v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruyant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pr&#225;&#353;il" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-215-2008" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290748v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01181" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330337v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. S. van Mooy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330710v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alarc&#243;n" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-833-2008" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330331v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Mooy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-4-941-2007" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256603v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Strojsova" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strojsova" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF06211" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083291v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eichinger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092722v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame043139" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092707v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila I. Fernandez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumi Sohrin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2005.03.007" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092669v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002694" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780276v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002602" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780291v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalby Andrew" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2003.11.002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506690v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prieur" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bianchi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps269001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092715v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Bianchi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092755v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780301v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V. Dafner" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Magen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JC001475" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780335v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Giannakourou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souvemerzoglou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-001-0038-4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1102A7EC9EB6C177393930625DA2AE331D849241/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780342v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heussner" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00069-6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780324v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tron Thingstad" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Slawyk" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.5.1562" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780370v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Siokou-Frangou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Christou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antionia Giannakourou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00065-9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780314v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemee" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochelle-Newall" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Pizay" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rinaldi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame029227" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780358v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lykousis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chronis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tselepides" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B. Price" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Theocharis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00064-7" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812107v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Obernosterer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Striby" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00057-8" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801542v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giannakourou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/23.11.1297" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780381v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Striby" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vidussi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065006v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafont" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marroni" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829876v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Turley" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Christaki" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Conan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. W. Harris" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps193011" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829884v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Cauwet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GB900069" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41D19EA49F44E3777F9CF6A199A418A639874C19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780399v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Psarra" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Tselepides" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0079-6611(00)00019-7" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD8E02BEB2674876F935259210867A58CEE3E0FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780471v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sc Yoro" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps198061" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829895v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talbot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps177027" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829903v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turley" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stutt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame017131" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829920v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dolan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps181297" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829938v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Bianchi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garcin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(98)00012-8" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDC8D2358C47061EABAD81C63F0964B2D883996A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829976v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gaudy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829994v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epaminondas D Christou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830009v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame009137" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830024v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame009127" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830066v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-7963(94)90053-1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31CD9CFB7E72752279510D0952AEC4B79A7366D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830050v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691407v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ortega-Retuerta" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Zohary" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692148v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742395v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732795v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-2621-2024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Dory" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavalli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14225" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104348" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165802" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03845175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lory" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fourquez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-022-00122-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636650v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Azam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1303-2022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853645v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hallstr&#248;m" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-415-2022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787908v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Filella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vogts" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.923765" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Trueblood" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rinaldi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10625-2021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03398651v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5699-2021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-1749-2021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388561v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P&#233;rez-Lorenzo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5423-2021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03342476v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolpe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5011-2021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2301-2021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064459v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6271-2020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488660v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne Shoemaker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Moisander" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa034" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14111" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2669-2018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787006v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djaoudi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;lias Nunige" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.07.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829384v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bock" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Dion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3909-2018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Spungin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Rahav" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3793-2016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381792v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Pfreundt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3187-2016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381793v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang R. Hess" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2319-2016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01326566v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Marie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger R&#246;ttgers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3283-2016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01199850v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C&#233;a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirurgien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3500-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207882v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Talarmin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1237-2015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731024v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santinelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Seritti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004151" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285203v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3817-2012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573134v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Courties" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-253-2011" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697622v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Cottrell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Kirchman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-973-2011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697626v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagaria" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1839-2011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760568v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanaka" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Thingstad" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-7-8143-2010" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697661v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catala" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1853-2011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707511v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2011.9.443" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697624v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M. Bjoerkman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Karl" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.4.1244" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573163v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Tanaka" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-525-2011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687934v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Psarra" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2595-2011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451704v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-009-3358-7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D18B6PP0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412253v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghiglione" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nedoma" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;vel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-705-2009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02058593v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tedetti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duhamel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08075" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330710v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alarc&#243;n" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-833-2008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330337v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. S. van Mooy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02058362v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charri&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1165-2008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321319v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Nedoma" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01238" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330340v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Obernosterer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulloa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-157-2008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481045v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veldhuis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.009" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4KN25LD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290755v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.005" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248038v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lami" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caparros" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-693-2008" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363524v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20686" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321313v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mauriac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.06.018" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290748v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01181" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330343v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruyant" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pr&#225;&#353;il" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-215-2008" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256603v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Strojsova" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strojsova" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF06211" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330331v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Mooy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-4-941-2007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083291v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eichinger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092722v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame043139" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092707v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila I. Fernandez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumi Sohrin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2005.03.007" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092669v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002694" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780276v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002602" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506690v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prieur" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bianchi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps269001" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780291v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalby Andrew" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2003.11.002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092715v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Bianchi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092755v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780301v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V. Dafner" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Magen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JC001475" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780358v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lykousis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chronis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tselepides" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B. Price" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Theocharis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00064-7" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812107v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Obernosterer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Striby" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00057-8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780335v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Giannakourou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souvemerzoglou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-001-0038-4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1102A7EC9EB6C177393930625DA2AE331D849241/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780342v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heussner" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00069-6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780370v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Siokou-Frangou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Christou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antionia Giannakourou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00065-9" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780324v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tron Thingstad" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Slawyk" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.5.1562" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780314v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemee" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochelle-Newall" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Pizay" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rinaldi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame029227" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801542v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giannakourou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/23.11.1297" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065006v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafont" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marroni" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780381v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Striby" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vidussi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829876v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Turley" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Christaki" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Conan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. W. Harris" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps193011" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829884v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Cauwet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GB900069" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41D19EA49F44E3777F9CF6A199A418A639874C19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780399v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Psarra" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Tselepides" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0079-6611(00)00019-7" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD8E02BEB2674876F935259210867A58CEE3E0FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780471v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sc Yoro" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps198061" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829920v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dolan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps181297" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829895v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talbot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps177027" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829903v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turley" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stutt" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame017131" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829938v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Bianchi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garcin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(98)00012-8" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDC8D2358C47061EABAD81C63F0964B2D883996A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829976v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gaudy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829994v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epaminondas D Christou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830009v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame009137" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830024v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame009127" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830066v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-7963(94)90053-1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31CD9CFB7E72752279510D0952AEC4B79A7366D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830050v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691407v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ortega-Retuerta" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Zohary" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742395v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692148v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>