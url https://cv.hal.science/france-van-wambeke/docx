--- v1 (2026-04-11)
+++ v2 (2026-05-12)
@@ -950,1665 +950,1665 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the contribution of diazotrophs to microbial Fe uptake using a group specific approach in the Western Tropical South Pacific Ocean</w:t>
+                <w:t xml:space="preserve">Impact of dust addition on the microbial food web under present and future conditions of pH and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Lory</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Julie Dinasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Fourquez</w:t>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Barani</w:t>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farooq Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43705-022-00122-7⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.1303-1319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-1303-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845175v1</w:t>
+                <w:t xml:space="preserve">insu-03636650v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dust addition on the microbial food web under present and future conditions of pH and temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversity, climate change, and adaptation in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Séverine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farooq Azam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guieu</w:t>
+                <w:t xml:space="preserve">Cécile H. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-19-1303-2022⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), pp.2-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.3915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03636650v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity, climate change, and adaptation in the Mediterranean</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N2 fixation in the Mediterranean Sea related to the composition of the diazotrophic community, and impact of dust under present and future environmental conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile H. Albert</w:t>
+                <w:t xml:space="preserve">Céline Ridame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dinasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bally</w:t>
+                <w:t xml:space="preserve">Søren Hallstrøm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+                <w:t xml:space="preserve">Lasse Riemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (4), pp.2-23. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (2), pp.415-435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecs2.3915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-415-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670020v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2 fixation in the Mediterranean Sea related to the composition of the diazotrophic community, and impact of dust under present and future environmental conditions.</w:t>
+                <w:t xml:space="preserve">Contrasting roles of DOP as a source of phosphorus and energy for marine diazotroph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ridame</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Dinasquet</w:t>
+                <w:t xml:space="preserve">Alba Filella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasse Riemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Søren Hallstrøm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasse Riemann</w:t>
+                <w:t xml:space="preserve">Angela Vogts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (2), pp.415-435. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-19-415-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.923765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853645v2</w:t>
+                <w:t xml:space="preserve">hal-03787908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting roles of DOP as a source of phosphorus and energy for marine diazotroph</w:t>
+                <w:t xml:space="preserve">Assessing the contribution of diazotrophs to microbial Fe uptake using a group specific approach in the Western Tropical South Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Filella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lasse Riemann</w:t>
+                <w:t xml:space="preserve">C Lory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+                <w:t xml:space="preserve">M Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Vogts</w:t>
+                <w:t xml:space="preserve">A Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, </w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.923765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43705-022-00122-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787908v1</w:t>
+                <w:t xml:space="preserve">hal-03845175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean nascent sea spray organic aerosol and relationships with seawater biogeochemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphorus cycling in the upper waters of the Mediterranean Sea (PEACETIME cruise): relative contribution of external and internal sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Nicosia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matteo Rinaldi</w:t>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-10625-2021⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (21), pp.5871 - 5889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5871-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115302v1</w:t>
+                <w:t xml:space="preserve">hal-03418751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of atmospheric deposition on biogeochemical cycles in an oligotrophic ocean system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dinasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (20), pp.5699-5717. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-18-5699-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03398651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus cycling in the upper waters of the Mediterranean Sea (PEACETIME cruise): relative contribution of external and internal sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+                <w:t xml:space="preserve">Impact of dust addition on the metabolism of Mediterranean plankton communities and carbon export under present and future conditions of pH and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Desboeufs</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+                <w:t xml:space="preserve">Emilio Marañón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pérez-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (21), pp.5871 - 5889. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5871-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (19), pp.5423-5446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5423-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418751v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep maxima of phytoplankton biomass, primary production and bacterial production in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Marañón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (5), pp.1749-1767. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-18-1749-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dust addition on the metabolism of Mediterranean plankton communities and carbon export under present and future conditions of pH and temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Impact of dust addition on Mediterranean plankton communities under present and future conditions of pH and temperature: an experimental overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ridame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stolpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (19), pp.5423-5446. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5423-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (17), pp.5011-5034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5011-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388561v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dust addition on Mediterranean plankton communities under present and future conditions of pH and temperature: an experimental overview</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial patterns of ectoenzymatic kinetics in relation to biogeochemical properties in the Mediterranean Sea and the concentration of the fluorogenic substrate used</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Stolpe</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dinasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (17), pp.5011-5034. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5011-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (7), pp.2301-2323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-2301-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342476v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of ectoenzymatic kinetics in relation to biogeochemical properties in the Mediterranean Sea and the concentration of the fluorogenic substrate used</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+                <w:t xml:space="preserve">Mediterranean nascent sea spray organic aerosol and relationships with seawater biogeochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Nicosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Trueblood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Catala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+                <w:t xml:space="preserve">Matteo Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (7), pp.2301-2323. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.2301-2323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-2301-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-10625-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195714v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential bioavailability of organic matter from atmospheric particles to marine heterotrophic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Djaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2826,1636 +2826,1636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02488660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive Determination of the Dissolved Phosphate Pool for an Improved Resolution of Its Vertical Variability in the Surface Layer: New Views in the P-Depleted Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+                <w:t xml:space="preserve">Mixotrophic metabolism by natural communities of unicellular cyanobacteria in the western tropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00234⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838152v1</w:t>
+                <w:t xml:space="preserve">hal-01830630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixotrophic metabolism by natural communities of unicellular cyanobacteria in the western tropical South Pacific Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solange Duhamel</w:t>
+                <w:t xml:space="preserve">Atmospheric fluxes of soluble organic C, N, and P to the Mediterranean Sea: Potential biogeochemical implications in the surface layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Djaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mar Benavides</w:t>
+                <w:t xml:space="preserve">A. Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Hélias Nunige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14111⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.59-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830630v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and controls of heterotrophic prokaryotic production in the western tropical South Pacific Ocean: links with diazotrophic and photosynthetic activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial community structure in the western tropical South Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gimenez</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïra Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (9), pp.2669-2689. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2669-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (12), pp.3909-3925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-3909-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786893v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric fluxes of soluble organic C, N, and P to the Mediterranean Sea: Potential biogeochemical implications in the surface layer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics and controls of heterotrophic prokaryotic production in the western tropical South Pacific Ocean: links with diazotrophic and photosynthetic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barani</w:t>
+                <w:t xml:space="preserve">Audrey Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hélias Nunige</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Sempere</w:t>
+                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.07.008⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.2669-2689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2669-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787006v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community structure in the western tropical South Pacific</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitive Determination of the Dissolved Phosphate Pool for an Improved Resolution of Its Vertical Variability in the Surface Layer: New Views in the P-Depleted Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Bock</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moïra Dion</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (12), pp.3909-3925. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-3909-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829384v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of transparent exopolymer particles (TEP) during the VAHINE mesocosm experiment in the New Caledonian lagoon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterotrophic bacterial production and metabolic balance during the VAHINE mesocosm experiment in the New Caledonia lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
+                <w:t xml:space="preserve">Ulrike Pfreundt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dina Spungin</w:t>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyal Rahav</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13 (12), pp.3793-3805. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-3793-2016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 13 (11), pp.3187-3202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-3187-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381798v1</w:t>
+                <w:t xml:space="preserve">hal-01381792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterotrophic bacterial production and metabolic balance during the VAHINE mesocosm experiment in the New Caledonia lagoon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Succession within the prokaryotic communities during the VAHINE mesocosms experiment in the New Caledonia lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Pfreundt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Pfreundt</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wolfgang R. Hess</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13 (11), pp.3187-3202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-3187-2016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 13 (8), pp.2319-2337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-2319-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381792v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succession within the prokaryotic communities during the VAHINE mesocosms experiment in the New Caledonia lagoon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ulrike Pfreundt</w:t>
+                <w:t xml:space="preserve">Evolution of dissolved and particulate chromophoric materials during the VAHINE mesocosm experiment in the New Caledonian coral lagoon (south-west Pacific)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rüdiger Röttgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13 (8), pp.2319-2337. </w:t>
+              <w:t xml:space="preserve">, 2016, 13 (11), pp.3283-3303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-13-2319-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-3283-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381793v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01326566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of dissolved and particulate chromophoric materials during the VAHINE mesocosm experiment in the New Caledonian coral lagoon (south-west Pacific)</w:t>
+                <w:t xml:space="preserve">Dynamics of transparent exopolymer particles (TEP) during the VAHINE mesocosm experiment in the New Caledonian lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Tedetti</w:t>
+                <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Marie</w:t>
+                <w:t xml:space="preserve">Dina Spungin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rüdiger Röttgers</w:t>
+                <w:t xml:space="preserve">Eyal Rahav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Rodier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13 (11), pp.3283-3303. </w:t>
+              <w:t xml:space="preserve">, 2016, 13 (12), pp.3793-3805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-13-3283-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-3793-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01326566v1</w:t>
+                <w:t xml:space="preserve">hal-01381798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An annual survey of bacterial production, respiration and ectoenzyme activity in coastal NW Mediterranean waters: temperature and resource controls</w:t>
+                <w:t xml:space="preserve">Vertical partitioning of phosphate uptake among picoplankton groups in the low Pi Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Céa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">Agathe Talarmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chirurgien</w:t>
+                <w:t xml:space="preserve">P. Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Raimbault</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3500-9⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (4), pp.1237-1247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-1237-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199850v1</w:t>
+                <w:t xml:space="preserve">hal-01207882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical partitioning of phosphate uptake among picoplankton groups in the low Pi Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental microbiology as a mosaic of explored ecosystems and issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Talarmin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lebaron</w:t>
+                <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Moutin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Arsene-Ploetze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-1237-2015⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (18), pp.13577-13598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5164-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207882v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental microbiology as a mosaic of explored ecosystems and issues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An annual survey of bacterial production, respiration and ectoenzyme activity in coastal NW Mediterranean waters: temperature and resource controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
+                <w:t xml:space="preserve">B. Céa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Duran</w:t>
+                <w:t xml:space="preserve">L. Chirurgien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Amato</w:t>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Arsene-Ploetze</w:t>
+                <w:t xml:space="preserve">N. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (18), pp.13577-13598. </w:t>
+              <w:t xml:space="preserve">, 2015, 22 (18), pp.13654-13668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5164-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3500-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247096v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic carbon dynamics in the Mediterranean Sea: an integrated study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Santinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4528,51 +4528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the Biogeochemistry from the Oligotrophic to the Ultraoligotrophic Mediterranean (BOUM) experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4632,77 +4632,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow cytometric assessment of specific leucine incorporation in the open Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Talarmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4890,441 +4890,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial food webs and metabolic state across oligotrophic waters of the Mediterranean Sea during summer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lagaria</w:t>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Prieur</w:t>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Special issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (7), pp.1839-1852. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-8-1839-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697626v1</w:t>
+                <w:t xml:space="preserve">hal-03452771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-limited or N and P co-limited indications in the surface waters of three Mediterranean basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. F. Thingstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Special issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (2), pp.525-538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bgd-7-8143-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Microbial food webs and metabolic state across oligotrophic waters of the Mediterranean Sea during summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">A. Lagaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Special issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (7), pp.1839-1852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-1839-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03452771v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical and longitudinal gradients in HNA-LNA cell abundances and cytometric characteristics in the Mediterranean Sea</w:t>
               </w:r>
@@ -5349,51 +5349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lebaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8, pp.1853-1863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5427,103 +5427,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved methodology to measure taxon-specific phosphate uptake in live and unfiltered samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Talarmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9, pp.443-453. </w:t>
@@ -5600,51 +5600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin M. Bjoerkman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. Karl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5704,90 +5704,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack-of P-limitation of phytoplankton and heterotrophic prokaryotes in surface waters of three anticyclonic eddies in the stratified Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsuneo Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. F. Thingstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Special issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (2), pp.525-538. </w:t>
@@ -5825,77 +5825,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of nutrient additions on particulate and dissolved primary production and metabolic state in surface waters of three Mediterranean eddies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lagaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Psarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5953,2215 +5953,2215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Lipid Degradation by Marine Lipase-Producing Bacteria : Critical Evaluation of Lipase Activity Assays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bottom up effects on bacterioplankton growth and composition during summer-autumn transition in the open NW Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Duflos</w:t>
+                <w:t xml:space="preserve">J.-F. Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Goutx</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">J. Nedoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11745-009-3358-7⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (4), pp.705-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-6-705-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00451704v1</w:t>
+                <w:t xml:space="preserve">hal-00412253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom up effects on bacterioplankton growth and composition during summer-autumn transition in the open NW Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Diel variability of heterotrophic bacterial production and underwater UV doses in the eastern South Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Ghiglione</w:t>
+                <w:t xml:space="preserve">M. Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nedoma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+                <w:t xml:space="preserve">S. Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-6-705-2009⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 387, pp.97-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps08075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412253v1</w:t>
+                <w:t xml:space="preserve">hal-02058593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diel variability of heterotrophic bacterial production and underwater UV doses in the eastern South Pacific</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of Lipid Degradation by Marine Lipase-Producing Bacteria : Critical Evaluation of Lipase Activity Assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Goutx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44, pp.1113-1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-009-3358-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps08075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02058593v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors limiting heterotrophic bacterial production in the southern Pacific Ocean</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biochemical characteristics and bacterial community structure of the sea surface microlayer in the South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Alarcón</w:t>
+                <w:t xml:space="preserve">I. Obernosterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caparros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (3), pp.833-845. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-5-833-2008⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 5 (3), pp.693-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-693-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330710v1</w:t>
+                <w:t xml:space="preserve">hal-01248038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipid synthesis rates in the eastern subtropical South Pacific Ocean</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Rimmelin</w:t>
+                <w:t xml:space="preserve">Detection of Extracellular Phosphatase Activity at the Single-Cell Level by Enzyme-Labeled Fluorescence and Flow Cytometry : the Importance of Time Kinetics in ELFA Labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Nedoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 75A, pp.169-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.a.20686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330337v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and bacterial availability of dissolved neutral sugars in the South East Pacific</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Tedetti</w:t>
+                <w:t xml:space="preserve">A method for analysing phosphatase activity in aquatic bacteria at the single cell level using flow cytometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mauriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Charrière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Jiri Nedoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-5-1165-2008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 75, pp.269-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2008.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058362v2</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaline phosphatase activity of marine bacteria studied with ELF97 substrate : success and limits in the P-limited Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution and bacterial availability of dissolved neutral sugars in the South East Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lebaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame01238⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.1165 - 1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-1165-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321319v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058362v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterotrophic bacterial production in the eastern South Pacific: longitudinal trends and coupling with primary production</w:t>
+                <w:t xml:space="preserve">Alkaline phosphatase activity of marine bacteria studied with ELF97 substrate : success and limits in the P-limited Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Nedoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-5-157-2008⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52, pp.245-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330340v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial food web structure in a naturally iron fertilized area in the Southern Ocean (Kerguelen Plateau)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Heterotrophic bacterial production in the eastern South Pacific: longitudinal trends and coupling with primary production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Obernosterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Garcia</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ulloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.157-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-157-2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00481045v1</w:t>
+                <w:t xml:space="preserve">hal-00330340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid bacterial mineralization of organic carbon produced during a phytoplankton bloom induced by natural iron fertilization in the Soutern Ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial food web structure in a naturally iron fertilized area in the Southern Ocean (Kerguelen Plateau)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Catala</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Obernosterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Veldhuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Part of special issue KEOPS: Kerguelen Ocean and Plateau compared Study, 55 (5-7), pp.777-789. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.005⟩</w:t>
+              <w:t xml:space="preserve">, 2008, Special issue KEOPS: Kerguelen Ocean and Plateau compared Study, 55 (5-7), pp.706-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00290755v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characteristics and bacterial community structure of the sea surface microlayer in the South Pacific Ocean</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid bacterial mineralization of organic carbon produced during a phytoplankton bloom induced by natural iron fertilization in the Soutern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ras</w:t>
+                <w:t xml:space="preserve">Ingrid Obernosterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (3), pp.693-705. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Part of special issue KEOPS: Kerguelen Ocean and Plateau compared Study, 55 (5-7), pp.777-789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-5-693-2008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248038v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00290755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Extracellular Phosphatase Activity at the Single-Cell Level by Enzyme-Labeled Fluorescence and Flow Cytometry : the Importance of Time Kinetics in ELFA Labeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solange Duhamel</w:t>
+                <w:t xml:space="preserve">Nutrient limitation of primary productivity in the Southeast Pacific (BIOSOPE cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Grégori</w:t>
+                <w:t xml:space="preserve">C. Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Prášil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cyto.a.20686⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.215-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-215-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363524v1</w:t>
+                <w:t xml:space="preserve">hal-00330343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for analysing phosphatase activity in aquatic bacteria at the single cell level using flow cytometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald Grégori</w:t>
+                <w:t xml:space="preserve">Heterotrophic nanoflagellate and ciliate bacterivorous activity and growth in the northeast Atlantic Ocean : a seasonal mesoscale study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hera Karayanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jiri Nedoma</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51, pp.169-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2008.06.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00321313v1</w:t>
+                <w:t xml:space="preserve">hal-00290748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterotrophic nanoflagellate and ciliate bacterivorous activity and growth in the northeast Atlantic Ocean : a seasonal mesoscale study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Urania Christaki</w:t>
+                <w:t xml:space="preserve">Phospholipid synthesis rates in the eastern subtropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. A. S. van Mooy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rimmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.133-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame01181⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00290748v1</w:t>
+                <w:t xml:space="preserve">hal-00330337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient limitation of primary productivity in the Southeast Pacific (BIOSOPE cruise)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Factors limiting heterotrophic bacterial production in the southern Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Bruyant</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Prášil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">G. Alarcón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (1), pp.215-225. </w:t>
+              <w:t xml:space="preserve">, 2008, 5 (3), pp.833-845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-5-215-2008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-833-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330343v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affinity of extracellular phosphatases for ELF97 phosphate in aquatic environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiri Nedoma</w:t>
+                <w:t xml:space="preserve">Growth and specific P-uptake rates of bacterial and phytoplanktonic communities in the Southeast Pacific (BIOSOPE cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alena Strojsova</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. van Mooy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rimmelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/MF06211⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (6), pp.941-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-4-941-2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256603v1</w:t>
+                <w:t xml:space="preserve">hal-00330331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and specific P-uptake rates of bacterial and phytoplanktonic communities in the Southeast Pacific (BIOSOPE cruise)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Moutin</w:t>
+                <w:t xml:space="preserve">Affinity of extracellular phosphatases for ELF97 phosphate in aquatic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Nedoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Strojsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. van Mooy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martina Strojsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 4 (6), pp.941-956. </w:t>
+              <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58, pp.454-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-4-941-2007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/MF06211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330331v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling DOC assimilation and bacterial growth efficiency in biodegradation experiments : a case study in the Northeast Atlantic Ocean</w:t>
               </w:r>
@@ -8186,64 +8186,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 43, pp.139-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8307,64 +8307,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 43, pp.139-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8411,77 +8411,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale and seasonal variability of community production and respiration in the surface waters of the N.E. Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maixandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila I. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumi Sohrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8545,64 +8545,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial community production, respiration and structure of the microbial food web of an ecosystem in the northeastern Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maixandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hera Karayanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8666,103 +8666,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ciliated protozoa and heterotrophic nanoflagellates on the fate of primary production in NE Atlantic Ocean.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hera Karayanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110 (C07S15), pp.7 - 15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8790,347 +8790,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of microbial biomass, production, respiration, dissolved organic carbon and factors controlling bacterial production across a geostrophic front (Almeria-Oran, SW Mediterranean Sea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of double formalin—Lugol's fixation in assessing number and biomass of ciliates: an example of estimations at mesoscale in NE Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hera Karayanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lefèvre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dalby Andrew</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps269001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 56 (3), pp.349 - 358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2003.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506690v1</w:t>
+                <w:t xml:space="preserve">hal-01780291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of double formalin—Lugol's fixation in assessing number and biomass of ciliates: an example of estimations at mesoscale in NE Atlantic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution of microbial biomass, production, respiration, dissolved organic carbon and factors controlling bacterial production across a geostrophic front (Almeria-Oran, SW Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sempéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalby Andrew</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 56 (3), pp.349 - 358. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 269, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2003.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps269001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780291v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of microbial biomass, production, respiration, dissolved organic carbon and factors controlling bacterial production across a geostrophic front (Almeria-Oran, SW Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9267,90 +9267,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and cycling of total organic carbon across the Almeria-Oran Front in the Mediterranean Sea: Implications for carbon cycling in the western basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny V. Dafner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Magen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9395,969 +9395,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major outputs of the recent multidisciplinary biogeochemical researches undertaken in the Aegean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal and Vertical Trends of Bacterial Limitation by Phosphorus and Carbon in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lykousis</w:t>
+                <w:t xml:space="preserve">Antonia Giannakourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Chronis</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Souvemerzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0924-7963(02)00064-7⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43 (1), pp.119 - 133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-001-0038-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780358v1</w:t>
+                <w:t xml:space="preserve">hal-01780335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial degradation of large particles in the southern Indian Ocean using in vitro incubation experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small-scale variability in the coupling/uncoupling of bacteria, phytoplankton and organic carbon fluxes along the continental margin of the Gulf of Lions, Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Heussner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0146-6380(02)00057-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33-34, pp.411-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-7963(02)00069-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812107v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal and Vertical Trends of Bacterial Limitation by Phosphorus and Carbon in the Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Carbon flow in the planktonic food web along a gradient of oligotrophy in the Aegean Sea (Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Siokou-Frangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Christou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia Giannakourou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antionia Giannakourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-001-0038-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33-34, pp.335-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-7963(02)00065-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01780335v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale variability in the coupling/uncoupling of bacteria, phytoplankton and organic carbon fluxes along the continental margin of the Gulf of Lions, Northwestern Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Does competition for nanomolar phosphate supply explain the predominance of the cyanobacterium Synechococcus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tron Thingstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Heussner</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">G. Slawyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0924-7963(02)00069-6⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (5), pp.1562-1567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2002.47.5.1562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780342v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon flow in the planktonic food web along a gradient of oligotrophy in the Aegean Sea (Mediterranean Sea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal variation of bacterial production, respiration and growth efficiency in the open NW Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lemee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioanna Siokou-Frangou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Urania Christaki</w:t>
+                <w:t xml:space="preserve">E. Rochelle-Newall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Christou</w:t>
+                <w:t xml:space="preserve">Marie-Dominique Pizay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antionia Giannakourou</w:t>
+                <w:t xml:space="preserve">P Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 33-34, pp.335-353. </w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29, pp.227 - 237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0924-7963(02)00065-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/ame029227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780370v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does competition for nanomolar phosphate supply explain the predominance of the cyanobacterium Synechococcus ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Major outputs of the recent multidisciplinary biogeochemical researches undertaken in the Aegean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tron Thingstad</w:t>
+                <w:t xml:space="preserve">V. Lykousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Marie</w:t>
+                <w:t xml:space="preserve">G Chronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Slawyk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+                <w:t xml:space="preserve">A Tselepides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. B. Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2002.47.5.1562⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33-34, pp.313-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-7963(02)00064-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780324v1</w:t>
+                <w:t xml:space="preserve">hal-01780358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation of bacterial production, respiration and growth efficiency in the open NW Mediterranean Sea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Bacterial degradation of large particles in the southern Indian Ocean using in vitro incubation experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Dominique Pizay</w:t>
+                <w:t xml:space="preserve">I Obernosterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Rinaldi</w:t>
+                <w:t xml:space="preserve">L Striby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Goutx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 29, pp.227 - 237. </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33 (8), pp.985-1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame029227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0146-6380(02)00057-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780314v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoflagellate predation on auto- and heterotrophic picoplankton in the oligotrophic Mediterranean Sea</w:t>
               </w:r>
@@ -10382,51 +10382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Giannakourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 23 (11), pp.1297-1310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10460,64 +10460,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total organic carbon dynamics in the Aegean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10620,51 +10620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goutx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Striby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Vidussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10715,51 +10715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between primary producers and bacteria in an oligotrophic sea-the Mediterranean and biogeochemical implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Turley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10836,51 +10836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon inputs of the Rhône River to the Mediterranean Sea: Biogeochemical implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11107,51 +11107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial decomposition of large organic particles in the northwestern Mediterranean Sea:an experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sc Yoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11218,391 +11218,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoflagellates (mixotrophs, heterotrophs and autotrophs) in the oligotrophic eastern Mediterranean:standing stocks, bacterivory and relationships with bacterial production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Urania Christaki</w:t>
+                <w:t xml:space="preserve">Use of data assimilation techniques to analyze the significance of ectoproteolytic activity measurements performed with the model substrate MCA-Leu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Dolan</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 181, pp.297-307. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps181297⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 177, pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps177027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829920v1</w:t>
+                <w:t xml:space="preserve">hal-01829895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of data assimilation techniques to analyze the significance of ectoproteolytic activity measurements performed with the model substrate MCA-Leu</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Micheline Bianchi</w:t>
+                <w:t xml:space="preserve">Relationship between phytoplankton efficiency and the proportion of bacterial production to primary production in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Turley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Stutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps177027⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 17 (2), pp.131-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame017131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829895v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between phytoplankton efficiency and the proportion of bacterial production to primary production in the Mediterranean Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Turley</w:t>
+                <w:t xml:space="preserve">Nanoflagellates (mixotrophs, heterotrophs and autotrophs) in the oligotrophic eastern Mediterranean:standing stocks, bacterivory and relationships with bacterial production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Stutt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 17 (2), pp.131-144. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 181, pp.297-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame017131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps181297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829903v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial utilization of glucose in the water column from eutrophic to oligotrophic pelagic areas in the eastern North Atlantic Ocean</w:t>
               </w:r>
@@ -12306,51 +12306,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterotrophic bacteria in the pelagic realm of the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12425,251 +12425,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of extracellular phosphatase activity of heterotrophic prokaryotes at the single cell level by flow cytometry</w:t>
+                <w:t xml:space="preserve">Detection of Extracellular Phosphatase Activity of Heterotrophic Prokaryotes at the Single‐Cell Level by Flow Cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Nedoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Paul Robinson, Zbigniew Darzynkiewicz, et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Protocols in Cytometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.11.18.1-11.18.8., 2009</w:t>
+              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.49:11.18.1-11.18.8., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742395v1</w:t>
+                <w:t xml:space="preserve">hal-00692148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Extracellular Phosphatase Activity of Heterotrophic Prokaryotes at the Single‐Cell Level by Flow Cytometry</w:t>
+                <w:t xml:space="preserve">Detection of extracellular phosphatase activity of heterotrophic prokaryotes at the single cell level by flow cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Nedoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Paul Robinson, Zbigniew Darzynkiewicz, et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Protocols in Cytometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.49:11.18.1-11.18.8., 2009</w:t>
+              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.11.18.1-11.18.8., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692148v1</w:t>
+                <w:t xml:space="preserve">hal-00742395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId412"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12824,51 +12824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732795v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-2621-2024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Dory" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavalli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14225" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104348" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165802" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03845175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lory" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fourquez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-022-00122-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636650v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Azam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1303-2022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853645v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hallstr&#248;m" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-415-2022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787908v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Filella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vogts" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.923765" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Trueblood" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rinaldi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10625-2021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03398651v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5699-2021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-1749-2021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388561v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P&#233;rez-Lorenzo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5423-2021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03342476v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolpe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5011-2021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2301-2021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064459v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6271-2020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488660v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne Shoemaker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Moisander" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa034" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14111" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2669-2018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787006v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djaoudi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;lias Nunige" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.07.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829384v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bock" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Dion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3909-2018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Spungin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Rahav" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3793-2016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381792v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Pfreundt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3187-2016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381793v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang R. Hess" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2319-2016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01326566v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Marie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger R&#246;ttgers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3283-2016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01199850v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C&#233;a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirurgien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3500-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207882v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Talarmin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1237-2015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731024v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santinelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Seritti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004151" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285203v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3817-2012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573134v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Courties" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-253-2011" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697622v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Cottrell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Kirchman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-973-2011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697626v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagaria" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1839-2011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760568v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanaka" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Thingstad" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-7-8143-2010" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697661v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catala" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1853-2011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707511v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2011.9.443" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697624v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M. Bjoerkman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Karl" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.4.1244" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573163v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Tanaka" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-525-2011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687934v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Psarra" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2595-2011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451704v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-009-3358-7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D18B6PP0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412253v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghiglione" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nedoma" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;vel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-705-2009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02058593v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tedetti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duhamel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08075" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330710v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alarc&#243;n" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-833-2008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330337v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. S. van Mooy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02058362v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charri&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1165-2008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321319v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Nedoma" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01238" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330340v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Obernosterer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulloa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-157-2008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481045v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veldhuis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.009" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4KN25LD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290755v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.005" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248038v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lami" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caparros" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-693-2008" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363524v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20686" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321313v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mauriac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.06.018" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290748v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01181" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330343v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruyant" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pr&#225;&#353;il" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-215-2008" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256603v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Strojsova" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strojsova" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF06211" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330331v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Mooy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-4-941-2007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083291v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eichinger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092722v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame043139" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092707v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila I. Fernandez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumi Sohrin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2005.03.007" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092669v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002694" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780276v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002602" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506690v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prieur" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bianchi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps269001" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780291v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalby Andrew" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2003.11.002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092715v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Bianchi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092755v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780301v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V. Dafner" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Magen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JC001475" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780358v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lykousis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chronis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tselepides" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B. Price" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Theocharis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00064-7" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812107v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Obernosterer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Striby" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00057-8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780335v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Giannakourou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souvemerzoglou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-001-0038-4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1102A7EC9EB6C177393930625DA2AE331D849241/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780342v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heussner" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00069-6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780370v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Siokou-Frangou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Christou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antionia Giannakourou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00065-9" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780324v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tron Thingstad" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Slawyk" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.5.1562" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780314v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemee" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochelle-Newall" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Pizay" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rinaldi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame029227" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801542v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giannakourou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/23.11.1297" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065006v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafont" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marroni" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780381v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Striby" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vidussi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829876v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Turley" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Christaki" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Conan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. W. Harris" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps193011" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829884v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Cauwet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GB900069" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41D19EA49F44E3777F9CF6A199A418A639874C19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780399v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Psarra" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Tselepides" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0079-6611(00)00019-7" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD8E02BEB2674876F935259210867A58CEE3E0FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780471v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sc Yoro" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps198061" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829920v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dolan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps181297" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829895v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talbot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps177027" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829903v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turley" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stutt" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame017131" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829938v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Bianchi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garcin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(98)00012-8" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDC8D2358C47061EABAD81C63F0964B2D883996A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829976v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gaudy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829994v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epaminondas D Christou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830009v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame009137" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830024v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame009127" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830066v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-7963(94)90053-1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31CD9CFB7E72752279510D0952AEC4B79A7366D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830050v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691407v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ortega-Retuerta" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Zohary" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742395v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692148v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732795v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-2621-2024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Dory" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavalli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14225" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104348" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165802" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636650v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Azam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1303-2022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853645v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hallstr&#248;m" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-415-2022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Filella" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vogts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.923765" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03845175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lory" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fourquez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-022-00122-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03398651v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5699-2021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388561v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P&#233;rez-Lorenzo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5423-2021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169148v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-1749-2021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03342476v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolpe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5011-2021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195714v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2301-2021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115302v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Trueblood" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rinaldi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10625-2021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064459v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6271-2020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488660v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne Shoemaker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Moisander" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa034" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14111" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787006v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djaoudi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;lias Nunige" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.07.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829384v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bock" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Dion" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3909-2018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786893v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2669-2018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381792v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Pfreundt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3187-2016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381793v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang R. Hess" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2319-2016" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01326566v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Marie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger R&#246;ttgers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3283-2016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381798v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Spungin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Rahav" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3793-2016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207882v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Talarmin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1237-2015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01199850v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C&#233;a" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirurgien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3500-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731024v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santinelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Seritti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004151" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285203v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3817-2012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573134v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Courties" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-253-2011" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697622v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Cottrell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Kirchman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-973-2011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760568v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanaka" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Thingstad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-7-8143-2010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697626v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagaria" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1839-2011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697661v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catala" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1853-2011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707511v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2011.9.443" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697624v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M. Bjoerkman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Karl" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.4.1244" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573163v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Tanaka" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-525-2011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687934v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Psarra" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2595-2011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412253v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghiglione" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nedoma" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;vel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-705-2009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02058593v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tedetti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duhamel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08075" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451704v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-009-3358-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D18B6PP0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248038v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Obernosterer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lami" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caparros" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-693-2008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363524v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Nedoma" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20686" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321313v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mauriac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.06.018" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02058362v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charri&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1165-2008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321319v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01238" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330340v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulloa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-157-2008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481045v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veldhuis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4KN25LD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290755v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.005" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330343v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruyant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pr&#225;&#353;il" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-215-2008" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290748v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01181" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330337v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. S. van Mooy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330710v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alarc&#243;n" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-833-2008" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330331v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Mooy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-4-941-2007" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256603v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Strojsova" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strojsova" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF06211" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083291v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eichinger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092722v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame043139" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092707v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila I. Fernandez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumi Sohrin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2005.03.007" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092669v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002694" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780276v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002602" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780291v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalby Andrew" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2003.11.002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506690v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prieur" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bianchi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps269001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092715v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Bianchi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092755v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780301v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V. Dafner" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Magen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JC001475" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780335v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Giannakourou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souvemerzoglou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-001-0038-4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1102A7EC9EB6C177393930625DA2AE331D849241/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780342v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heussner" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00069-6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780370v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Siokou-Frangou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Christou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antionia Giannakourou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00065-9" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780324v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tron Thingstad" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Slawyk" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.5.1562" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780314v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemee" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochelle-Newall" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Pizay" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rinaldi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame029227" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780358v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lykousis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chronis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tselepides" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B. Price" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Theocharis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00064-7" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812107v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Obernosterer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Striby" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00057-8" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801542v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giannakourou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/23.11.1297" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065006v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafont" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marroni" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780381v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Striby" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vidussi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829876v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Turley" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Christaki" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Conan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. W. Harris" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps193011" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829884v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Cauwet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GB900069" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41D19EA49F44E3777F9CF6A199A418A639874C19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780399v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Psarra" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Tselepides" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0079-6611(00)00019-7" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD8E02BEB2674876F935259210867A58CEE3E0FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780471v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sc Yoro" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps198061" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829895v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talbot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps177027" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829903v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turley" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stutt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame017131" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829920v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dolan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps181297" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829938v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Bianchi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garcin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(98)00012-8" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDC8D2358C47061EABAD81C63F0964B2D883996A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829976v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gaudy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829994v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epaminondas D Christou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830009v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame009137" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830024v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame009127" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830066v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-7963(94)90053-1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31CD9CFB7E72752279510D0952AEC4B79A7366D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830050v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691407v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ortega-Retuerta" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Zohary" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692148v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742395v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>